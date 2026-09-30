--- v0 (2026-02-04)
+++ v1 (2026-09-30)
@@ -1,121 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://intermodal0-my.sharepoint.com/personal/sergio_agudelo_intermodal_com_co/Documents/Documentos/SIG Intermodal/Actividades del SIG/Organigrama/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://intermodal0-my.sharepoint.com/personal/sergio_agudelo_intermodal_com_co/Documents/Documentos/Chechito Papasito/SIG Intermodal/Actividades del SIG/Organigrama/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{0F3E0D45-2D56-4419-B6B2-008E83C2F28B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E47BE47-37A1-4416-9E95-C8958DF9C963}"/>
+  <xr:revisionPtr revIDLastSave="36" documentId="13_ncr:1_{C42745AD-81A5-453F-B4FC-821AC46C2FD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{97E81F80-24F3-49A4-81F2-17BF87B09214}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="603" firstSheet="9" activeTab="9" xr2:uid="{7070ECDF-DB6E-4A92-BD50-27F7CAE43FCD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="603" firstSheet="10" activeTab="10" xr2:uid="{7070ECDF-DB6E-4A92-BD50-27F7CAE43FCD}"/>
   </bookViews>
   <sheets>
     <sheet name="Inter+Nvmr Dep +Nvnl+Adcol" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Analisis" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Intermodal 01-31-20" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Intermodal 01-31-20 (2)" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="Navenal 31-01-20" sheetId="6" state="hidden" r:id="rId5"/>
     <sheet name="Intermodal 03-31-20 " sheetId="7" state="hidden" r:id="rId6"/>
     <sheet name="Intermodal 31-08-2022" sheetId="9" state="hidden" r:id="rId7"/>
     <sheet name="Intermodal 15-09-2023" sheetId="11" state="hidden" r:id="rId8"/>
     <sheet name="Intermodal 30-01-2024" sheetId="13" state="hidden" r:id="rId9"/>
-    <sheet name="Intermodal " sheetId="14" r:id="rId10"/>
-[...1 lines deleted...]
-    <sheet name="Navenal 31-03-20" sheetId="8" state="hidden" r:id="rId12"/>
+    <sheet name="Intermodal " sheetId="14" state="hidden" r:id="rId10"/>
+    <sheet name="Hoja2" sheetId="15" r:id="rId11"/>
+    <sheet name="Hoja1" sheetId="10" state="hidden" r:id="rId12"/>
+    <sheet name="Navenal 31-03-20" sheetId="8" state="hidden" r:id="rId13"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N33" i="14" l="1"/>
   <c r="N31" i="14" s="1"/>
   <c r="O18" i="14"/>
-  <c r="I18" i="14"/>
   <c r="I12" i="14"/>
+  <c r="I18" i="14" s="1"/>
   <c r="I12" i="13" l="1"/>
   <c r="O18" i="13"/>
   <c r="N124" i="10"/>
   <c r="N101" i="10"/>
   <c r="N75" i="10"/>
   <c r="N35" i="10"/>
   <c r="N33" i="10"/>
   <c r="O20" i="10"/>
   <c r="I20" i="10"/>
   <c r="I14" i="10"/>
   <c r="N33" i="13"/>
   <c r="N124" i="11"/>
   <c r="N101" i="11"/>
   <c r="N74" i="11"/>
   <c r="N33" i="11"/>
   <c r="N31" i="11"/>
   <c r="O18" i="11"/>
   <c r="I18" i="11"/>
   <c r="I12" i="11"/>
   <c r="N126" i="9"/>
   <c r="N103" i="9"/>
   <c r="N76" i="9"/>
   <c r="N35" i="9"/>
   <c r="N33" i="9"/>
   <c r="O20" i="9"/>
@@ -513,51 +516,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>MFMEJIA:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Contrato de aprendizaje termina el Maro/20.
 Se solicitaran en otra plaza para no monetizar</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2167" uniqueCount="697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2199" uniqueCount="753">
   <si>
     <t>Empresa</t>
   </si>
   <si>
     <t>No. Funcionarios</t>
   </si>
   <si>
     <t xml:space="preserve">Tipo de Contratacion </t>
   </si>
   <si>
     <t>ACCIONISTAS</t>
   </si>
   <si>
     <t>(Color de la letra)</t>
   </si>
   <si>
     <t>Navenal</t>
   </si>
   <si>
     <t>Directo con la empresa</t>
   </si>
   <si>
     <t>Intermodal</t>
   </si>
   <si>
@@ -2674,84 +2677,263 @@
   <si>
     <t>Directora Tecnica</t>
   </si>
   <si>
     <t>GE-PL-12
 Versión: 1
 Fecha de Creación: 07/02/2022
 Fecha de Actualización: 30/09/2023</t>
   </si>
   <si>
     <t>ORGANIGRAMA</t>
   </si>
   <si>
     <t>__   _   ___    ___     ___      _____    __</t>
   </si>
   <si>
     <t>__      __</t>
   </si>
   <si>
     <t>Contadora Senior (1)</t>
   </si>
   <si>
     <t>Contador Junior (1)</t>
   </si>
   <si>
-    <t>Auxiliar Maestranza (5)</t>
+    <t>Operador de Equipos (3)</t>
+  </si>
+  <si>
+    <t>Coordinador de Patio (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administrativo
+(7) </t>
+  </si>
+  <si>
+    <t>Calidad (2)</t>
+  </si>
+  <si>
+    <t>Gerente Administrativa  (1)</t>
+  </si>
+  <si>
+    <t>Jefe de Aseguramiento de Calidad</t>
+  </si>
+  <si>
+    <t>Jefe de Procesos - SIG (1)</t>
+  </si>
+  <si>
+    <t>Jefe SST (1)</t>
+  </si>
+  <si>
+    <t>Finanzas  (1)</t>
+  </si>
+  <si>
+    <t>Asistente Financiero  (1)</t>
+  </si>
+  <si>
+    <t>CARTAGENA (1)</t>
+  </si>
+  <si>
+    <t>Jefe de compras (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTAGENA (1) </t>
+  </si>
+  <si>
+    <t>GESTION PROCESOS (2) , GESTIÓN HUMANA (3) , GESTION ADMINISTRATIVA  (3)</t>
+  </si>
+  <si>
+    <t>Jefe GTH (1)</t>
+  </si>
+  <si>
+    <t>Analista GTH (1)</t>
+  </si>
+  <si>
+    <t>Servicios Generales (1)</t>
+  </si>
+  <si>
+    <t>Jefe de Cartera y Costos (1)</t>
+  </si>
+  <si>
+    <t>Cartera - Costos 
+(2)</t>
+  </si>
+  <si>
+    <t>GESTION FINANCIERA  (9)</t>
+  </si>
+  <si>
+    <t>Analista de Operaciones (1)</t>
+  </si>
+  <si>
+    <t>Soldadores (2)</t>
+  </si>
+  <si>
+    <t>Auxiliar Mecanico (1)</t>
+  </si>
+  <si>
+    <t>Taller 
+(1)</t>
+  </si>
+  <si>
+    <t>Urbaneo (1)</t>
+  </si>
+  <si>
+    <t>Aprendiz HSEQ  (1)</t>
+  </si>
+  <si>
+    <t>CALDAS  (8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YUMBO (4) </t>
+  </si>
+  <si>
+    <t>GESTION CALIDAD (4)</t>
+  </si>
+  <si>
+    <t>Auxiliar de operaciones (7)</t>
+  </si>
+  <si>
+    <t>Operador de Montacarga (8)</t>
+  </si>
+  <si>
+    <t>Operadores de Equipos(2)</t>
+  </si>
+  <si>
+    <t>Coordinador de Operaciones (1)</t>
+  </si>
+  <si>
+    <t>Analista de inventario (1)</t>
+  </si>
+  <si>
+    <t>Todero Infraestructura (1)</t>
+  </si>
+  <si>
+    <t>Jefe de Aseguramiento de la Calidad (1)</t>
+  </si>
+  <si>
+    <t>Auxiliar de Calidad (1)</t>
+  </si>
+  <si>
+    <t>Auxiliar de operaciones (4)</t>
+  </si>
+  <si>
+    <t>Operadores de Pasillo ( 3)</t>
+  </si>
+  <si>
+    <t>Operadores de Piso Patineta (3)</t>
+  </si>
+  <si>
+    <t>Operadores de Contrabalanceada (2)</t>
+  </si>
+  <si>
+    <t>Servicios Varios (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Operaciones 
+(16) </t>
+  </si>
+  <si>
+    <t>CARTAGENA (19)</t>
+  </si>
+  <si>
+    <t>Operador Equipos (3)</t>
+  </si>
+  <si>
+    <t>Operadores
+(3)</t>
+  </si>
+  <si>
+    <t>Inspector (4)</t>
+  </si>
+  <si>
+    <t>Inspecciones
+(5)</t>
+  </si>
+  <si>
+    <t>Administrativo  (3)</t>
+  </si>
+  <si>
+    <t>Operaciones 
+(8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTAGENA (26) </t>
+  </si>
+  <si>
+    <t>DEPOSITO DE CONTENEDORES (84)</t>
+  </si>
+  <si>
+    <t>Gerente  Financiera (1)</t>
+  </si>
+  <si>
+    <t>GE-DOC-12
+Versión: 6
+Fecha de Creación: 07/02/2022
+Fecha de Actualización: 22/08/2025</t>
+  </si>
+  <si>
+    <t>BODEGA - ALMACENAMIENTO  (44)</t>
+  </si>
+  <si>
+    <t>Inspector (6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inspecciones
+(6) </t>
+  </si>
+  <si>
+    <t>Auxiliar Maestranza (7)</t>
+  </si>
+  <si>
+    <t>Maestranza
+(10)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Operador Montacarga (3) </t>
   </si>
   <si>
     <t>Urbaneo
 (7)</t>
   </si>
   <si>
-    <t>Operador de Equipos (3)</t>
-[...19 lines deleted...]
-    <t>Calidad (2)</t>
+    <t xml:space="preserve">BUENAVENTURA (34) </t>
+  </si>
+  <si>
+    <t>Jefe Mecanico Electrónico (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Operaciones 
+(18) </t>
+  </si>
+  <si>
+    <t>Gerente de Operaciones (1)</t>
   </si>
   <si>
     <t>GE-DOC-12
-Versión: 4
+Versión: 8
 Fecha de Creación: 07/02/2022
-Fecha de Actualización: 27/08/2024</t>
+Fecha de Actualización: 03/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -3211,51 +3393,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7030A0"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="60">
+  <borders count="61">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3904,88 +4086,99 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="mediumDashed">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="mediumDashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="mediumDashed">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="mediumDashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="mediumDashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="mediumDashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="668">
+  <cellXfs count="681">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4350,1453 +4543,1482 @@
     <xf numFmtId="0" fontId="39" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...433 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="39" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...250 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...160 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 178" xfId="1" xr:uid="{7839538B-7550-4872-B73F-6C40921F4522}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC0099"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>59532</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>90642</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>62</xdr:col>
       <xdr:colOff>223464</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>685152</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634BA70D-84A5-4ED9-809F-38C4536A2A08}"/>
             </a:ext>
           </a:extLst>
@@ -5881,50 +6103,183 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>266989</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>47</xdr:col>
+      <xdr:colOff>193387</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>30884</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176C065A-4190-4C12-AB4F-539BFA91CFB3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="33794989" y="0"/>
+          <a:ext cx="2212398" cy="1329459"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>7842</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{120284AA-4732-F83A-7019-25C614C1E225}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2103342"/>
+          <a:ext cx="37814250" cy="7088282"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6186,386 +6541,390 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A26A4AB0-9AEB-41BE-B4D1-0F147FD3F43F}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="A3:CZ191"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="P90" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="K129" sqref="K129:M129"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="92" max="94" width="1.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="14" max="16" width="1.7265625" customWidth="1"/>
+    <col min="27" max="29" width="1.7265625" customWidth="1"/>
+    <col min="40" max="42" width="1.7265625" customWidth="1"/>
+    <col min="53" max="55" width="1.7265625" customWidth="1"/>
+    <col min="56" max="65" width="5.7265625" customWidth="1"/>
+    <col min="66" max="68" width="1.7265625" customWidth="1"/>
+    <col min="79" max="81" width="1.7265625" customWidth="1"/>
+    <col min="92" max="94" width="1.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="X3" s="411" t="s">
+    <row r="3" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="X3" s="230" t="s">
         <v>325</v>
       </c>
-      <c r="Y3" s="411"/>
-[...12 lines deleted...]
-      <c r="E4" s="412" t="s">
+      <c r="Y3" s="230"/>
+      <c r="Z3" s="230"/>
+      <c r="AA3" s="230"/>
+      <c r="AB3" s="230"/>
+      <c r="AC3" s="230"/>
+      <c r="AD3" s="230"/>
+      <c r="AE3" s="230"/>
+      <c r="AF3" s="230"/>
+      <c r="AG3" s="230"/>
+      <c r="AH3" s="230"/>
+      <c r="AI3" s="230"/>
+    </row>
+    <row r="4" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="231" t="s">
         <v>254</v>
       </c>
-      <c r="F4" s="412"/>
-[...15 lines deleted...]
-      <c r="E5" s="413" t="s">
+      <c r="F4" s="231"/>
+      <c r="G4" s="231"/>
+      <c r="H4" s="231"/>
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
+      <c r="N4" s="231"/>
+      <c r="O4" s="231"/>
+      <c r="P4" s="231"/>
+      <c r="Q4" s="231"/>
+      <c r="R4" s="231"/>
+      <c r="S4" s="231"/>
+    </row>
+    <row r="5" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="232" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="413"/>
-      <c r="G5" s="413"/>
+      <c r="F5" s="232"/>
+      <c r="G5" s="232"/>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
       <c r="Q5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="X5" s="414" t="s">
+      <c r="X5" s="233" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="414"/>
-[...11 lines deleted...]
-    <row r="6" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Y5" s="233"/>
+      <c r="Z5" s="233"/>
+      <c r="AA5" s="233"/>
+      <c r="AB5" s="233"/>
+      <c r="AC5" s="233"/>
+      <c r="AD5" s="233"/>
+      <c r="AE5" s="233"/>
+      <c r="AF5" s="233"/>
+      <c r="AG5" s="233"/>
+      <c r="AH5" s="233"/>
+      <c r="AI5" s="233"/>
+    </row>
+    <row r="6" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K6" t="s">
         <v>4</v>
       </c>
-      <c r="X6" s="414"/>
-[...12 lines deleted...]
-    <row r="7" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X6" s="233"/>
+      <c r="Y6" s="233"/>
+      <c r="Z6" s="233"/>
+      <c r="AA6" s="233"/>
+      <c r="AB6" s="233"/>
+      <c r="AC6" s="233"/>
+      <c r="AD6" s="233"/>
+      <c r="AE6" s="233"/>
+      <c r="AF6" s="233"/>
+      <c r="AG6" s="233"/>
+      <c r="AH6" s="233"/>
+      <c r="AI6" s="233"/>
+    </row>
+    <row r="7" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AE7" s="5"/>
     </row>
-    <row r="8" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E8" s="6"/>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="I8">
         <v>55</v>
       </c>
       <c r="K8" t="s">
         <v>6</v>
       </c>
       <c r="M8" s="4"/>
       <c r="Q8">
         <f>+I16-Q10-Q12</f>
         <v>155</v>
       </c>
       <c r="AE8" s="5"/>
     </row>
-    <row r="9" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="7"/>
       <c r="M9" s="4"/>
       <c r="AE9" s="5"/>
     </row>
-    <row r="10" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="8"/>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="I10">
         <f>164-I8-I12-I14</f>
         <v>73</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="4"/>
       <c r="Q10">
         <v>9</v>
       </c>
       <c r="AE10" s="5"/>
     </row>
-    <row r="11" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" s="7"/>
       <c r="M11" s="4"/>
       <c r="AE11" s="10"/>
     </row>
-    <row r="12" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="11"/>
       <c r="F12" t="s">
         <v>9</v>
       </c>
       <c r="I12">
         <v>34</v>
       </c>
       <c r="K12" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="4"/>
       <c r="Q12">
         <v>0</v>
       </c>
       <c r="AE12" s="13"/>
     </row>
-    <row r="13" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="7"/>
-      <c r="X13" s="415" t="s">
+      <c r="X13" s="234" t="s">
         <v>11</v>
       </c>
-      <c r="Y13" s="415"/>
-[...11 lines deleted...]
-    <row r="14" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Y13" s="234"/>
+      <c r="Z13" s="234"/>
+      <c r="AA13" s="234"/>
+      <c r="AB13" s="234"/>
+      <c r="AC13" s="234"/>
+      <c r="AD13" s="234"/>
+      <c r="AE13" s="234"/>
+      <c r="AF13" s="234"/>
+      <c r="AG13" s="234"/>
+      <c r="AH13" s="234"/>
+      <c r="AI13" s="234"/>
+    </row>
+    <row r="14" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E14" s="14"/>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="I14">
         <v>2</v>
       </c>
-      <c r="X14" s="415"/>
-[...12 lines deleted...]
-    <row r="15" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X14" s="234"/>
+      <c r="Y14" s="234"/>
+      <c r="Z14" s="234"/>
+      <c r="AA14" s="234"/>
+      <c r="AB14" s="234"/>
+      <c r="AC14" s="234"/>
+      <c r="AD14" s="234"/>
+      <c r="AE14" s="234"/>
+      <c r="AF14" s="234"/>
+      <c r="AG14" s="234"/>
+      <c r="AH14" s="234"/>
+      <c r="AI14" s="234"/>
+    </row>
+    <row r="15" spans="5:35" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M15" s="4"/>
-      <c r="X15" s="415"/>
-[...12 lines deleted...]
-    <row r="16" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X15" s="234"/>
+      <c r="Y15" s="234"/>
+      <c r="Z15" s="234"/>
+      <c r="AA15" s="234"/>
+      <c r="AB15" s="234"/>
+      <c r="AC15" s="234"/>
+      <c r="AD15" s="234"/>
+      <c r="AE15" s="234"/>
+      <c r="AF15" s="234"/>
+      <c r="AG15" s="234"/>
+      <c r="AH15" s="234"/>
+      <c r="AI15" s="234"/>
+    </row>
+    <row r="16" spans="5:35" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="I16" s="2">
         <f>+SUM(I8:I14)</f>
         <v>164</v>
       </c>
       <c r="K16" t="s">
         <v>13</v>
       </c>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2">
         <f>SUM(Q8:Q12)</f>
         <v>164</v>
       </c>
       <c r="AE16" s="13"/>
     </row>
-    <row r="17" spans="4:104" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:104" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AE17" s="13"/>
     </row>
-    <row r="18" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AE18" s="13"/>
     </row>
-    <row r="19" spans="4:104" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:104" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M19" s="4"/>
       <c r="AE19" s="13"/>
     </row>
-    <row r="20" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M20" s="4"/>
       <c r="AE20" s="13"/>
     </row>
-    <row r="21" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M21" s="4"/>
-      <c r="X21" s="388" t="s">
+      <c r="X21" s="235" t="s">
         <v>14</v>
       </c>
-      <c r="Y21" s="388"/>
-      <c r="Z21" s="388" t="s">
+      <c r="Y21" s="235"/>
+      <c r="Z21" s="235" t="s">
         <v>15</v>
       </c>
-      <c r="AA21" s="388"/>
-[...4 lines deleted...]
-      <c r="AF21" s="388" t="s">
+      <c r="AA21" s="235"/>
+      <c r="AB21" s="235"/>
+      <c r="AC21" s="235"/>
+      <c r="AD21" s="235"/>
+      <c r="AE21" s="235"/>
+      <c r="AF21" s="235" t="s">
         <v>16</v>
       </c>
-      <c r="AG21" s="388"/>
-[...3 lines deleted...]
-    <row r="22" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG21" s="235"/>
+      <c r="AH21" s="235"/>
+      <c r="AI21" s="235"/>
+    </row>
+    <row r="22" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M22" s="4"/>
-      <c r="X22" s="388"/>
-[...12 lines deleted...]
-    <row r="23" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X22" s="235"/>
+      <c r="Y22" s="235"/>
+      <c r="Z22" s="235"/>
+      <c r="AA22" s="235"/>
+      <c r="AB22" s="235"/>
+      <c r="AC22" s="235"/>
+      <c r="AD22" s="235"/>
+      <c r="AE22" s="235"/>
+      <c r="AF22" s="235"/>
+      <c r="AG22" s="235"/>
+      <c r="AH22" s="235"/>
+      <c r="AI22" s="235"/>
+    </row>
+    <row r="23" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M23" s="4"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="15"/>
       <c r="Z23" s="15"/>
       <c r="AA23" s="15"/>
       <c r="AB23" s="15"/>
       <c r="AC23" s="15"/>
       <c r="AD23" s="15"/>
       <c r="AE23" s="13"/>
       <c r="AF23" s="15"/>
       <c r="AG23" s="15"/>
       <c r="AH23" s="15"/>
       <c r="AI23" s="15"/>
       <c r="BB23" s="16"/>
       <c r="BC23" s="16"/>
       <c r="BD23" s="16"/>
       <c r="BE23" s="16"/>
       <c r="BF23" s="16"/>
       <c r="BG23" s="16"/>
       <c r="BH23" s="16"/>
       <c r="BI23" s="16"/>
       <c r="BJ23" s="16"/>
       <c r="BK23" s="16"/>
       <c r="BL23" s="16"/>
       <c r="BM23" s="16"/>
@@ -6573,151 +6932,151 @@
       <c r="BP23" s="16"/>
       <c r="BQ23" s="16"/>
       <c r="BR23" s="16"/>
       <c r="BS23" s="16"/>
       <c r="BT23" s="16"/>
       <c r="BU23" s="16"/>
       <c r="BV23" s="16"/>
       <c r="BW23" s="16"/>
       <c r="BX23" s="16"/>
       <c r="BY23" s="16"/>
       <c r="BZ23" s="16"/>
       <c r="CA23" s="16"/>
       <c r="CB23" s="16"/>
       <c r="CC23" s="16"/>
       <c r="CD23" s="17"/>
       <c r="CE23" s="17"/>
       <c r="CF23" s="17"/>
       <c r="CG23" s="17"/>
       <c r="CH23" s="17"/>
       <c r="CI23" s="18"/>
       <c r="CJ23" s="18"/>
       <c r="CK23" s="18"/>
       <c r="CL23" s="18"/>
       <c r="CM23" s="18"/>
     </row>
-    <row r="24" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M24" s="4"/>
       <c r="X24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="15"/>
       <c r="AC24" s="15"/>
       <c r="AD24" s="15"/>
       <c r="AE24" s="19"/>
       <c r="AF24" s="20"/>
       <c r="AG24" s="20"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="20"/>
       <c r="AJ24" s="21"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="21"/>
       <c r="AM24" s="21"/>
       <c r="AN24" s="21"/>
       <c r="AO24" s="21"/>
       <c r="AP24" s="21"/>
       <c r="AQ24" s="21"/>
       <c r="AR24" s="21"/>
       <c r="AS24" s="21"/>
       <c r="AT24" s="21"/>
       <c r="AU24" s="21"/>
       <c r="AV24" s="21"/>
       <c r="AW24" s="21"/>
       <c r="AX24" s="21"/>
       <c r="AY24" s="21"/>
       <c r="AZ24" s="21"/>
       <c r="BA24" s="21"/>
       <c r="BO24" s="21"/>
       <c r="CD24" s="18"/>
       <c r="CE24" s="18"/>
       <c r="CF24" s="18"/>
       <c r="CG24" s="18"/>
       <c r="CH24" s="18"/>
       <c r="CI24" s="22"/>
       <c r="CJ24" s="18"/>
       <c r="CK24" s="18"/>
       <c r="CL24" s="18"/>
       <c r="CM24" s="18"/>
     </row>
-    <row r="25" spans="4:104" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="4:104" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="M25" s="4"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
       <c r="Z25" s="15"/>
       <c r="AA25" s="15"/>
       <c r="AB25" s="15"/>
       <c r="AC25" s="15"/>
       <c r="AD25" s="15"/>
       <c r="AE25" s="13"/>
       <c r="AF25" s="15"/>
       <c r="AG25" s="15"/>
       <c r="AH25" s="15"/>
       <c r="AI25" s="15"/>
-      <c r="CD25" s="409" t="s">
+      <c r="CD25" s="236" t="s">
         <v>17</v>
       </c>
-      <c r="CE25" s="409"/>
-      <c r="CF25" s="409" t="s">
+      <c r="CE25" s="236"/>
+      <c r="CF25" s="236" t="s">
         <v>18</v>
       </c>
-      <c r="CG25" s="409"/>
-[...3 lines deleted...]
-      <c r="CK25" s="409" t="s">
+      <c r="CG25" s="236"/>
+      <c r="CH25" s="236"/>
+      <c r="CI25" s="236"/>
+      <c r="CJ25" s="236"/>
+      <c r="CK25" s="236" t="s">
         <v>19</v>
       </c>
-      <c r="CL25" s="409"/>
-[...2 lines deleted...]
-    <row r="26" spans="4:104" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="CL25" s="236"/>
+      <c r="CM25" s="236"/>
+    </row>
+    <row r="26" spans="4:104" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="M26" s="4"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
       <c r="Z26" s="15"/>
       <c r="AA26" s="15"/>
       <c r="AB26" s="15"/>
       <c r="AC26" s="15"/>
       <c r="AD26" s="15"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="15"/>
       <c r="AG26" s="15"/>
       <c r="AH26" s="15"/>
       <c r="AI26" s="15"/>
-      <c r="CD26" s="410"/>
-[...10 lines deleted...]
-    <row r="27" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CD26" s="237"/>
+      <c r="CE26" s="237"/>
+      <c r="CF26" s="237"/>
+      <c r="CG26" s="237"/>
+      <c r="CH26" s="237"/>
+      <c r="CI26" s="237"/>
+      <c r="CJ26" s="237"/>
+      <c r="CK26" s="237"/>
+      <c r="CL26" s="237"/>
+      <c r="CM26" s="237"/>
+    </row>
+    <row r="27" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="16"/>
       <c r="U27" s="16"/>
       <c r="V27" s="16"/>
       <c r="W27" s="16"/>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="16"/>
       <c r="AD27" s="16"/>
       <c r="AE27" s="23"/>
       <c r="AF27" s="16"/>
       <c r="AG27" s="16"/>
@@ -6754,219 +7113,219 @@
       <c r="BX27" s="16"/>
       <c r="BY27" s="16"/>
       <c r="BZ27" s="16"/>
       <c r="CA27" s="16"/>
       <c r="CB27" s="16"/>
       <c r="CC27" s="16"/>
       <c r="CD27" s="16"/>
       <c r="CE27" s="16"/>
       <c r="CF27" s="16"/>
       <c r="CG27" s="16"/>
       <c r="CH27" s="24"/>
       <c r="CI27" s="16"/>
       <c r="CJ27" s="16"/>
       <c r="CK27" s="16"/>
       <c r="CL27" s="16"/>
       <c r="CM27" s="16"/>
       <c r="CN27" s="16"/>
       <c r="CO27" s="16"/>
       <c r="CP27" s="16"/>
       <c r="CQ27" s="16"/>
       <c r="CR27" s="16"/>
       <c r="CS27" s="16"/>
       <c r="CT27" s="16"/>
       <c r="CU27" s="16"/>
     </row>
-    <row r="28" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I28" s="25"/>
       <c r="M28" s="4"/>
       <c r="V28" s="25"/>
       <c r="AI28" s="25"/>
       <c r="AW28" s="26"/>
       <c r="BH28" s="24"/>
       <c r="BV28" s="26"/>
       <c r="CU28" s="24"/>
     </row>
-    <row r="29" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D29" s="407" t="s">
+    <row r="29" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D29" s="238" t="s">
         <v>294</v>
       </c>
-      <c r="E29" s="407"/>
-[...8 lines deleted...]
-      <c r="Q29" s="407" t="s">
+      <c r="E29" s="238"/>
+      <c r="F29" s="238"/>
+      <c r="G29" s="238"/>
+      <c r="H29" s="238"/>
+      <c r="I29" s="238"/>
+      <c r="J29" s="238"/>
+      <c r="K29" s="238"/>
+      <c r="L29" s="238"/>
+      <c r="M29" s="238"/>
+      <c r="Q29" s="238" t="s">
         <v>298</v>
       </c>
-      <c r="R29" s="407"/>
-[...8 lines deleted...]
-      <c r="AD29" s="407" t="s">
+      <c r="R29" s="238"/>
+      <c r="S29" s="238"/>
+      <c r="T29" s="238"/>
+      <c r="U29" s="238"/>
+      <c r="V29" s="238"/>
+      <c r="W29" s="238"/>
+      <c r="X29" s="238"/>
+      <c r="Y29" s="238"/>
+      <c r="Z29" s="238"/>
+      <c r="AD29" s="238" t="s">
         <v>300</v>
       </c>
-      <c r="AE29" s="407"/>
-[...8 lines deleted...]
-      <c r="AQ29" s="407" t="s">
+      <c r="AE29" s="238"/>
+      <c r="AF29" s="238"/>
+      <c r="AG29" s="238"/>
+      <c r="AH29" s="238"/>
+      <c r="AI29" s="238"/>
+      <c r="AJ29" s="238"/>
+      <c r="AK29" s="238"/>
+      <c r="AL29" s="238"/>
+      <c r="AM29" s="238"/>
+      <c r="AQ29" s="238" t="s">
         <v>282</v>
       </c>
-      <c r="AR29" s="407"/>
-[...8 lines deleted...]
-      <c r="BD29" s="407" t="s">
+      <c r="AR29" s="238"/>
+      <c r="AS29" s="238"/>
+      <c r="AT29" s="238"/>
+      <c r="AU29" s="238"/>
+      <c r="AV29" s="238"/>
+      <c r="AW29" s="238"/>
+      <c r="AX29" s="238"/>
+      <c r="AY29" s="238"/>
+      <c r="AZ29" s="238"/>
+      <c r="BD29" s="238" t="s">
         <v>315</v>
       </c>
-      <c r="BE29" s="407"/>
-[...8 lines deleted...]
-      <c r="BQ29" s="407" t="s">
+      <c r="BE29" s="238"/>
+      <c r="BF29" s="238"/>
+      <c r="BG29" s="238"/>
+      <c r="BH29" s="238"/>
+      <c r="BI29" s="238"/>
+      <c r="BJ29" s="238"/>
+      <c r="BK29" s="238"/>
+      <c r="BL29" s="238"/>
+      <c r="BM29" s="238"/>
+      <c r="BQ29" s="238" t="s">
         <v>334</v>
       </c>
-      <c r="BR29" s="407"/>
-[...7 lines deleted...]
-      <c r="BZ29" s="407"/>
+      <c r="BR29" s="238"/>
+      <c r="BS29" s="238"/>
+      <c r="BT29" s="238"/>
+      <c r="BU29" s="238"/>
+      <c r="BV29" s="238"/>
+      <c r="BW29" s="238"/>
+      <c r="BX29" s="238"/>
+      <c r="BY29" s="238"/>
+      <c r="BZ29" s="238"/>
       <c r="CA29" s="27"/>
       <c r="CB29" s="27"/>
       <c r="CC29" s="27"/>
-      <c r="CD29" s="407" t="s">
+      <c r="CD29" s="238" t="s">
         <v>314</v>
       </c>
-      <c r="CE29" s="407"/>
-[...7 lines deleted...]
-      <c r="CM29" s="407"/>
+      <c r="CE29" s="238"/>
+      <c r="CF29" s="238"/>
+      <c r="CG29" s="238"/>
+      <c r="CH29" s="238"/>
+      <c r="CI29" s="238"/>
+      <c r="CJ29" s="238"/>
+      <c r="CK29" s="238"/>
+      <c r="CL29" s="238"/>
+      <c r="CM29" s="238"/>
       <c r="CN29" s="27"/>
       <c r="CO29" s="27"/>
       <c r="CP29" s="27"/>
-      <c r="CQ29" s="407" t="s">
+      <c r="CQ29" s="238" t="s">
         <v>20</v>
       </c>
-      <c r="CR29" s="407"/>
-[...9 lines deleted...]
-    <row r="30" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CR29" s="238"/>
+      <c r="CS29" s="238"/>
+      <c r="CT29" s="238"/>
+      <c r="CU29" s="238"/>
+      <c r="CV29" s="238"/>
+      <c r="CW29" s="238"/>
+      <c r="CX29" s="238"/>
+      <c r="CY29" s="238"/>
+      <c r="CZ29" s="238"/>
+    </row>
+    <row r="30" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I30" s="28"/>
       <c r="V30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AV30" s="28"/>
       <c r="BI30" s="28"/>
       <c r="BU30" s="29"/>
       <c r="CH30" s="29"/>
       <c r="CU30" s="29"/>
     </row>
-    <row r="31" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D31" s="408" t="s">
+    <row r="31" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D31" s="254" t="s">
         <v>21</v>
       </c>
-      <c r="E31" s="408"/>
-      <c r="F31" s="408" t="s">
+      <c r="E31" s="254"/>
+      <c r="F31" s="254" t="s">
         <v>22</v>
       </c>
-      <c r="G31" s="408"/>
-[...3 lines deleted...]
-      <c r="K31" s="408" t="s">
+      <c r="G31" s="254"/>
+      <c r="H31" s="254"/>
+      <c r="I31" s="254"/>
+      <c r="J31" s="254"/>
+      <c r="K31" s="254" t="s">
         <v>23</v>
       </c>
-      <c r="L31" s="408"/>
-      <c r="M31" s="408"/>
+      <c r="L31" s="254"/>
+      <c r="M31" s="254"/>
       <c r="V31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AV31" s="5"/>
       <c r="BI31" s="5"/>
       <c r="BV31" s="5"/>
       <c r="CH31" s="30"/>
       <c r="CU31" s="30"/>
     </row>
-    <row r="32" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="M32" s="408"/>
+    <row r="32" spans="4:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D32" s="254"/>
+      <c r="E32" s="254"/>
+      <c r="F32" s="254"/>
+      <c r="G32" s="254"/>
+      <c r="H32" s="254"/>
+      <c r="I32" s="254"/>
+      <c r="J32" s="254"/>
+      <c r="K32" s="254"/>
+      <c r="L32" s="254"/>
+      <c r="M32" s="254"/>
       <c r="V32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AV32" s="5"/>
       <c r="BI32" s="5"/>
       <c r="BU32" s="30"/>
       <c r="CH32" s="30"/>
       <c r="CU32" s="30"/>
     </row>
-    <row r="33" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="24"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="24"/>
       <c r="V33" s="5"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="5"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
@@ -6979,174 +7338,174 @@
       <c r="BD33" s="16"/>
       <c r="BE33" s="16"/>
       <c r="BF33" s="16"/>
       <c r="BG33" s="16"/>
       <c r="BH33" s="16"/>
       <c r="BI33" s="5"/>
       <c r="BO33" s="16"/>
       <c r="BQ33" s="16"/>
       <c r="BR33" s="16"/>
       <c r="BS33" s="16"/>
       <c r="BT33" s="16"/>
       <c r="BU33" s="24"/>
       <c r="BV33" s="5"/>
       <c r="CD33" s="16"/>
       <c r="CE33" s="16"/>
       <c r="CF33" s="16"/>
       <c r="CG33" s="16"/>
       <c r="CH33" s="24"/>
       <c r="CI33" s="5"/>
       <c r="CQ33" s="16"/>
       <c r="CR33" s="16"/>
       <c r="CS33" s="16"/>
       <c r="CT33" s="16"/>
       <c r="CU33" s="24"/>
     </row>
-    <row r="34" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="30"/>
       <c r="N34" s="30"/>
       <c r="AA34" s="30"/>
       <c r="AO34" s="28"/>
       <c r="BA34" s="30"/>
       <c r="BB34" s="31"/>
       <c r="BC34" s="31"/>
       <c r="BN34" s="30"/>
       <c r="BP34" s="31"/>
       <c r="CA34" s="30"/>
       <c r="CB34" s="31"/>
       <c r="CC34" s="31"/>
       <c r="CN34" s="30"/>
       <c r="CO34" s="31"/>
       <c r="CP34" s="31"/>
     </row>
-    <row r="35" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="30"/>
-      <c r="D35" s="406" t="s">
+      <c r="D35" s="239" t="s">
         <v>259</v>
       </c>
-      <c r="E35" s="406"/>
-[...7 lines deleted...]
-      <c r="M35" s="406"/>
+      <c r="E35" s="239"/>
+      <c r="F35" s="239"/>
+      <c r="G35" s="239"/>
+      <c r="H35" s="239"/>
+      <c r="I35" s="239"/>
+      <c r="J35" s="239"/>
+      <c r="K35" s="239"/>
+      <c r="L35" s="239"/>
+      <c r="M35" s="239"/>
       <c r="N35" s="30"/>
-      <c r="Q35" s="406" t="s">
+      <c r="Q35" s="239" t="s">
         <v>297</v>
       </c>
-      <c r="R35" s="406"/>
-[...7 lines deleted...]
-      <c r="Z35" s="406"/>
+      <c r="R35" s="239"/>
+      <c r="S35" s="239"/>
+      <c r="T35" s="239"/>
+      <c r="U35" s="239"/>
+      <c r="V35" s="239"/>
+      <c r="W35" s="239"/>
+      <c r="X35" s="239"/>
+      <c r="Y35" s="239"/>
+      <c r="Z35" s="239"/>
       <c r="AA35" s="30"/>
-      <c r="AD35" s="406" t="s">
+      <c r="AD35" s="239" t="s">
         <v>299</v>
       </c>
-      <c r="AE35" s="406"/>
-[...7 lines deleted...]
-      <c r="AM35" s="406"/>
+      <c r="AE35" s="239"/>
+      <c r="AF35" s="239"/>
+      <c r="AG35" s="239"/>
+      <c r="AH35" s="239"/>
+      <c r="AI35" s="239"/>
+      <c r="AJ35" s="239"/>
+      <c r="AK35" s="239"/>
+      <c r="AL35" s="239"/>
+      <c r="AM35" s="239"/>
       <c r="AO35" s="5"/>
-      <c r="AQ35" s="406" t="s">
+      <c r="AQ35" s="239" t="s">
         <v>281</v>
       </c>
-      <c r="AR35" s="406"/>
-[...7 lines deleted...]
-      <c r="AZ35" s="406"/>
+      <c r="AR35" s="239"/>
+      <c r="AS35" s="239"/>
+      <c r="AT35" s="239"/>
+      <c r="AU35" s="239"/>
+      <c r="AV35" s="239"/>
+      <c r="AW35" s="239"/>
+      <c r="AX35" s="239"/>
+      <c r="AY35" s="239"/>
+      <c r="AZ35" s="239"/>
       <c r="BA35" s="30"/>
-      <c r="BD35" s="406" t="s">
+      <c r="BD35" s="239" t="s">
         <v>24</v>
       </c>
-      <c r="BE35" s="406"/>
-[...7 lines deleted...]
-      <c r="BM35" s="406"/>
+      <c r="BE35" s="239"/>
+      <c r="BF35" s="239"/>
+      <c r="BG35" s="239"/>
+      <c r="BH35" s="239"/>
+      <c r="BI35" s="239"/>
+      <c r="BJ35" s="239"/>
+      <c r="BK35" s="239"/>
+      <c r="BL35" s="239"/>
+      <c r="BM35" s="239"/>
       <c r="BN35" s="30"/>
-      <c r="BQ35" s="406" t="s">
+      <c r="BQ35" s="239" t="s">
         <v>333</v>
       </c>
-      <c r="BR35" s="406"/>
-[...7 lines deleted...]
-      <c r="BZ35" s="406"/>
+      <c r="BR35" s="239"/>
+      <c r="BS35" s="239"/>
+      <c r="BT35" s="239"/>
+      <c r="BU35" s="239"/>
+      <c r="BV35" s="239"/>
+      <c r="BW35" s="239"/>
+      <c r="BX35" s="239"/>
+      <c r="BY35" s="239"/>
+      <c r="BZ35" s="239"/>
       <c r="CA35" s="30"/>
-      <c r="CD35" s="406" t="s">
+      <c r="CD35" s="239" t="s">
         <v>313</v>
       </c>
-      <c r="CE35" s="406"/>
-[...7 lines deleted...]
-      <c r="CM35" s="406"/>
+      <c r="CE35" s="239"/>
+      <c r="CF35" s="239"/>
+      <c r="CG35" s="239"/>
+      <c r="CH35" s="239"/>
+      <c r="CI35" s="239"/>
+      <c r="CJ35" s="239"/>
+      <c r="CK35" s="239"/>
+      <c r="CL35" s="239"/>
+      <c r="CM35" s="239"/>
       <c r="CN35" s="30"/>
-      <c r="CQ35" s="406" t="s">
+      <c r="CQ35" s="239" t="s">
         <v>25</v>
       </c>
-      <c r="CR35" s="406"/>
-[...9 lines deleted...]
-    <row r="36" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CR35" s="239"/>
+      <c r="CS35" s="239"/>
+      <c r="CT35" s="239"/>
+      <c r="CU35" s="239"/>
+      <c r="CV35" s="239"/>
+      <c r="CW35" s="239"/>
+      <c r="CX35" s="239"/>
+      <c r="CY35" s="239"/>
+      <c r="CZ35" s="239"/>
+    </row>
+    <row r="36" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="30"/>
       <c r="D36" s="32"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="32"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="30"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="16"/>
       <c r="U36" s="24"/>
       <c r="V36" s="5"/>
       <c r="AA36" s="30"/>
       <c r="AC36" s="16"/>
       <c r="AD36" s="16"/>
       <c r="AE36" s="16"/>
       <c r="AF36" s="16"/>
       <c r="AG36" s="16"/>
@@ -7161,4110 +7520,4110 @@
       <c r="BA36" s="30"/>
       <c r="BD36" s="36"/>
       <c r="BE36" s="16"/>
       <c r="BF36" s="16"/>
       <c r="BG36" s="16"/>
       <c r="BH36" s="24"/>
       <c r="BN36" s="30"/>
       <c r="BQ36" s="36"/>
       <c r="BR36" s="16"/>
       <c r="BS36" s="16"/>
       <c r="BT36" s="16"/>
       <c r="BU36" s="24"/>
       <c r="CA36" s="30"/>
       <c r="CD36" s="36"/>
       <c r="CE36" s="16"/>
       <c r="CF36" s="16"/>
       <c r="CG36" s="16"/>
       <c r="CH36" s="24"/>
       <c r="CN36" s="30"/>
       <c r="CQ36" s="36"/>
       <c r="CR36" s="16"/>
       <c r="CS36" s="16"/>
       <c r="CT36" s="16"/>
       <c r="CU36" s="24"/>
     </row>
-    <row r="37" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="30"/>
       <c r="B37" s="30"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="N37" s="30"/>
       <c r="O37" s="30"/>
       <c r="AA37" s="30"/>
       <c r="AB37" s="30"/>
       <c r="AO37" s="37"/>
       <c r="BA37" s="30"/>
       <c r="BB37" s="30"/>
       <c r="BC37" s="31"/>
       <c r="BN37" s="30"/>
       <c r="BP37" s="28"/>
       <c r="CA37" s="30"/>
       <c r="CB37" s="30"/>
       <c r="CC37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CO37" s="5"/>
       <c r="CP37" s="28"/>
     </row>
-    <row r="38" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="30"/>
       <c r="B38" s="30"/>
-      <c r="D38" s="318" t="s">
+      <c r="D38" s="240" t="s">
         <v>26</v>
       </c>
-      <c r="E38" s="319"/>
-      <c r="F38" s="399" t="s">
+      <c r="E38" s="241"/>
+      <c r="F38" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="G38" s="399"/>
-[...3 lines deleted...]
-      <c r="K38" s="305" t="s">
+      <c r="G38" s="246"/>
+      <c r="H38" s="246"/>
+      <c r="I38" s="246"/>
+      <c r="J38" s="246"/>
+      <c r="K38" s="247" t="s">
         <v>28</v>
       </c>
-      <c r="L38" s="305"/>
-      <c r="M38" s="305"/>
+      <c r="L38" s="247"/>
+      <c r="M38" s="247"/>
       <c r="N38" s="30"/>
       <c r="O38" s="30"/>
-      <c r="Q38" s="215" t="s">
+      <c r="Q38" s="280" t="s">
         <v>65</v>
       </c>
-      <c r="R38" s="217"/>
-      <c r="S38" s="301" t="s">
+      <c r="R38" s="281"/>
+      <c r="S38" s="299" t="s">
         <v>66</v>
       </c>
-      <c r="T38" s="302"/>
-[...2 lines deleted...]
-      <c r="W38" s="271" t="s">
+      <c r="T38" s="300"/>
+      <c r="U38" s="300"/>
+      <c r="V38" s="301"/>
+      <c r="W38" s="262" t="s">
         <v>67</v>
       </c>
-      <c r="X38" s="272"/>
-[...1 lines deleted...]
-      <c r="Z38" s="273"/>
+      <c r="X38" s="263"/>
+      <c r="Y38" s="263"/>
+      <c r="Z38" s="264"/>
       <c r="AA38" s="30"/>
       <c r="AB38" s="30"/>
-      <c r="AD38" s="241" t="s">
+      <c r="AD38" s="248" t="s">
         <v>29</v>
       </c>
-      <c r="AE38" s="242"/>
-      <c r="AF38" s="241" t="s">
+      <c r="AE38" s="249"/>
+      <c r="AF38" s="248" t="s">
         <v>30</v>
       </c>
-      <c r="AG38" s="337"/>
-[...3 lines deleted...]
-      <c r="AK38" s="241" t="s">
+      <c r="AG38" s="252"/>
+      <c r="AH38" s="252"/>
+      <c r="AI38" s="252"/>
+      <c r="AJ38" s="249"/>
+      <c r="AK38" s="248" t="s">
         <v>31</v>
       </c>
-      <c r="AL38" s="337"/>
-      <c r="AM38" s="337"/>
+      <c r="AL38" s="252"/>
+      <c r="AM38" s="252"/>
       <c r="AO38" s="37"/>
-      <c r="AQ38" s="215" t="s">
+      <c r="AQ38" s="280" t="s">
         <v>275</v>
       </c>
-      <c r="AR38" s="217"/>
-      <c r="AS38" s="293" t="s">
+      <c r="AR38" s="281"/>
+      <c r="AS38" s="268" t="s">
         <v>32</v>
       </c>
-      <c r="AT38" s="293"/>
-[...3 lines deleted...]
-      <c r="AX38" s="294" t="s">
+      <c r="AT38" s="268"/>
+      <c r="AU38" s="268"/>
+      <c r="AV38" s="268"/>
+      <c r="AW38" s="268"/>
+      <c r="AX38" s="269" t="s">
         <v>33</v>
       </c>
-      <c r="AY38" s="294"/>
-      <c r="AZ38" s="294"/>
+      <c r="AY38" s="269"/>
+      <c r="AZ38" s="269"/>
       <c r="BA38" s="30"/>
       <c r="BB38" s="30"/>
-      <c r="BD38" s="241" t="s">
+      <c r="BD38" s="248" t="s">
         <v>301</v>
       </c>
-      <c r="BE38" s="242"/>
-      <c r="BF38" s="385" t="s">
+      <c r="BE38" s="249"/>
+      <c r="BF38" s="266" t="s">
         <v>34</v>
       </c>
-      <c r="BG38" s="385"/>
-[...3 lines deleted...]
-      <c r="BK38" s="393" t="s">
+      <c r="BG38" s="266"/>
+      <c r="BH38" s="266"/>
+      <c r="BI38" s="266"/>
+      <c r="BJ38" s="266"/>
+      <c r="BK38" s="270" t="s">
         <v>35</v>
       </c>
-      <c r="BL38" s="394"/>
-      <c r="BM38" s="395"/>
+      <c r="BL38" s="271"/>
+      <c r="BM38" s="272"/>
       <c r="BN38" s="30"/>
       <c r="BP38" s="5"/>
-      <c r="BQ38" s="396" t="s">
+      <c r="BQ38" s="292" t="s">
         <v>331</v>
       </c>
-      <c r="BR38" s="396"/>
-      <c r="BS38" s="402" t="s">
+      <c r="BR38" s="292"/>
+      <c r="BS38" s="275" t="s">
         <v>36</v>
       </c>
-      <c r="BT38" s="402"/>
-[...3 lines deleted...]
-      <c r="BX38" s="392" t="s">
+      <c r="BT38" s="275"/>
+      <c r="BU38" s="275"/>
+      <c r="BV38" s="275"/>
+      <c r="BW38" s="276"/>
+      <c r="BX38" s="279" t="s">
         <v>37</v>
       </c>
-      <c r="BY38" s="392"/>
-      <c r="BZ38" s="392"/>
+      <c r="BY38" s="279"/>
+      <c r="BZ38" s="279"/>
       <c r="CA38" s="30"/>
       <c r="CB38" s="30"/>
       <c r="CC38" s="26"/>
-      <c r="CD38" s="388" t="s">
+      <c r="CD38" s="235" t="s">
         <v>312</v>
       </c>
-      <c r="CE38" s="388"/>
-      <c r="CF38" s="398" t="s">
+      <c r="CE38" s="235"/>
+      <c r="CF38" s="255" t="s">
         <v>38</v>
       </c>
-      <c r="CG38" s="398"/>
-[...3 lines deleted...]
-      <c r="CK38" s="398" t="s">
+      <c r="CG38" s="255"/>
+      <c r="CH38" s="255"/>
+      <c r="CI38" s="255"/>
+      <c r="CJ38" s="255"/>
+      <c r="CK38" s="255" t="s">
         <v>39</v>
       </c>
-      <c r="CL38" s="398"/>
-      <c r="CM38" s="398"/>
+      <c r="CL38" s="255"/>
+      <c r="CM38" s="255"/>
       <c r="CO38" s="5"/>
       <c r="CP38" s="38"/>
-      <c r="CQ38" s="400" t="s">
+      <c r="CQ38" s="273" t="s">
         <v>40</v>
       </c>
-      <c r="CR38" s="400"/>
-      <c r="CS38" s="401" t="s">
+      <c r="CR38" s="273"/>
+      <c r="CS38" s="274" t="s">
         <v>41</v>
       </c>
-      <c r="CT38" s="401"/>
-[...3 lines deleted...]
-      <c r="CX38" s="401" t="s">
+      <c r="CT38" s="274"/>
+      <c r="CU38" s="274"/>
+      <c r="CV38" s="274"/>
+      <c r="CW38" s="274"/>
+      <c r="CX38" s="274" t="s">
         <v>42</v>
       </c>
-      <c r="CY38" s="401"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CY38" s="274"/>
+      <c r="CZ38" s="274"/>
+    </row>
+    <row r="39" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="30"/>
       <c r="B39" s="30"/>
-      <c r="D39" s="320"/>
-[...1 lines deleted...]
-      <c r="F39" s="399" t="s">
+      <c r="D39" s="242"/>
+      <c r="E39" s="243"/>
+      <c r="F39" s="246" t="s">
         <v>43</v>
       </c>
-      <c r="G39" s="399"/>
-[...3 lines deleted...]
-      <c r="K39" s="305" t="s">
+      <c r="G39" s="246"/>
+      <c r="H39" s="246"/>
+      <c r="I39" s="246"/>
+      <c r="J39" s="246"/>
+      <c r="K39" s="247" t="s">
         <v>44</v>
       </c>
-      <c r="L39" s="305"/>
-      <c r="M39" s="305"/>
+      <c r="L39" s="247"/>
+      <c r="M39" s="247"/>
       <c r="N39" s="30"/>
       <c r="P39" s="38"/>
-      <c r="Q39" s="221"/>
-[...1 lines deleted...]
-      <c r="S39" s="301" t="s">
+      <c r="Q39" s="282"/>
+      <c r="R39" s="283"/>
+      <c r="S39" s="299" t="s">
         <v>73</v>
       </c>
-      <c r="T39" s="302"/>
-[...2 lines deleted...]
-      <c r="W39" s="271" t="s">
+      <c r="T39" s="300"/>
+      <c r="U39" s="300"/>
+      <c r="V39" s="301"/>
+      <c r="W39" s="262" t="s">
         <v>74</v>
       </c>
-      <c r="X39" s="272"/>
-[...1 lines deleted...]
-      <c r="Z39" s="273"/>
+      <c r="X39" s="263"/>
+      <c r="Y39" s="263"/>
+      <c r="Z39" s="264"/>
       <c r="AA39" s="30"/>
       <c r="AB39" s="30"/>
       <c r="AC39" s="28"/>
-      <c r="AD39" s="245"/>
-[...8 lines deleted...]
-      <c r="AM39" s="333"/>
+      <c r="AD39" s="250"/>
+      <c r="AE39" s="251"/>
+      <c r="AF39" s="250"/>
+      <c r="AG39" s="253"/>
+      <c r="AH39" s="253"/>
+      <c r="AI39" s="253"/>
+      <c r="AJ39" s="251"/>
+      <c r="AK39" s="250"/>
+      <c r="AL39" s="253"/>
+      <c r="AM39" s="253"/>
       <c r="AO39" s="37"/>
       <c r="AP39" s="26"/>
-      <c r="AQ39" s="221"/>
-[...1 lines deleted...]
-      <c r="AS39" s="293" t="s">
+      <c r="AQ39" s="282"/>
+      <c r="AR39" s="283"/>
+      <c r="AS39" s="268" t="s">
         <v>45</v>
       </c>
-      <c r="AT39" s="293"/>
-[...3 lines deleted...]
-      <c r="AX39" s="294" t="s">
+      <c r="AT39" s="268"/>
+      <c r="AU39" s="268"/>
+      <c r="AV39" s="268"/>
+      <c r="AW39" s="268"/>
+      <c r="AX39" s="269" t="s">
         <v>46</v>
       </c>
-      <c r="AY39" s="294"/>
-      <c r="AZ39" s="294"/>
+      <c r="AY39" s="269"/>
+      <c r="AZ39" s="269"/>
       <c r="BB39" s="37"/>
-      <c r="BD39" s="243"/>
-[...1 lines deleted...]
-      <c r="BF39" s="385" t="s">
+      <c r="BD39" s="287"/>
+      <c r="BE39" s="288"/>
+      <c r="BF39" s="266" t="s">
         <v>47</v>
       </c>
-      <c r="BG39" s="385"/>
-[...3 lines deleted...]
-      <c r="BK39" s="393" t="s">
+      <c r="BG39" s="266"/>
+      <c r="BH39" s="266"/>
+      <c r="BI39" s="266"/>
+      <c r="BJ39" s="266"/>
+      <c r="BK39" s="270" t="s">
         <v>48</v>
       </c>
-      <c r="BL39" s="394"/>
-      <c r="BM39" s="395"/>
+      <c r="BL39" s="271"/>
+      <c r="BM39" s="272"/>
       <c r="BN39" s="30"/>
       <c r="BP39" s="5"/>
-      <c r="BQ39" s="396"/>
-[...6 lines deleted...]
-      <c r="BX39" s="387" t="s">
+      <c r="BQ39" s="292"/>
+      <c r="BR39" s="292"/>
+      <c r="BS39" s="277"/>
+      <c r="BT39" s="277"/>
+      <c r="BU39" s="277"/>
+      <c r="BV39" s="277"/>
+      <c r="BW39" s="278"/>
+      <c r="BX39" s="267" t="s">
         <v>49</v>
       </c>
-      <c r="BY39" s="387"/>
-      <c r="BZ39" s="387"/>
+      <c r="BY39" s="267"/>
+      <c r="BZ39" s="267"/>
       <c r="CB39" s="26"/>
       <c r="CC39" s="16"/>
-      <c r="CD39" s="388"/>
-[...1 lines deleted...]
-      <c r="CF39" s="386" t="s">
+      <c r="CD39" s="235"/>
+      <c r="CE39" s="235"/>
+      <c r="CF39" s="265" t="s">
         <v>50</v>
       </c>
-      <c r="CG39" s="386"/>
-[...3 lines deleted...]
-      <c r="CK39" s="398" t="s">
+      <c r="CG39" s="265"/>
+      <c r="CH39" s="265"/>
+      <c r="CI39" s="265"/>
+      <c r="CJ39" s="265"/>
+      <c r="CK39" s="255" t="s">
         <v>59</v>
       </c>
-      <c r="CL39" s="398"/>
-      <c r="CM39" s="398"/>
+      <c r="CL39" s="255"/>
+      <c r="CM39" s="255"/>
       <c r="CO39" s="26"/>
       <c r="CP39" s="24"/>
-      <c r="CQ39" s="400"/>
-[...1 lines deleted...]
-      <c r="CS39" s="385" t="s">
+      <c r="CQ39" s="273"/>
+      <c r="CR39" s="273"/>
+      <c r="CS39" s="266" t="s">
         <v>51</v>
       </c>
-      <c r="CT39" s="385"/>
-[...3 lines deleted...]
-      <c r="CX39" s="387" t="s">
+      <c r="CT39" s="266"/>
+      <c r="CU39" s="266"/>
+      <c r="CV39" s="266"/>
+      <c r="CW39" s="266"/>
+      <c r="CX39" s="267" t="s">
         <v>52</v>
       </c>
-      <c r="CY39" s="387"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CY39" s="267"/>
+      <c r="CZ39" s="267"/>
+    </row>
+    <row r="40" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="37"/>
-      <c r="D40" s="320"/>
-[...1 lines deleted...]
-      <c r="F40" s="399" t="s">
+      <c r="D40" s="242"/>
+      <c r="E40" s="243"/>
+      <c r="F40" s="246" t="s">
         <v>53</v>
       </c>
-      <c r="G40" s="399"/>
-[...3 lines deleted...]
-      <c r="K40" s="305" t="s">
+      <c r="G40" s="246"/>
+      <c r="H40" s="246"/>
+      <c r="I40" s="246"/>
+      <c r="J40" s="246"/>
+      <c r="K40" s="247" t="s">
         <v>54</v>
       </c>
-      <c r="L40" s="305"/>
-      <c r="M40" s="305"/>
+      <c r="L40" s="247"/>
+      <c r="M40" s="247"/>
       <c r="N40" s="30"/>
       <c r="O40" s="5"/>
-      <c r="Q40" s="221"/>
-[...1 lines deleted...]
-      <c r="S40" s="256" t="s">
+      <c r="Q40" s="282"/>
+      <c r="R40" s="283"/>
+      <c r="S40" s="302" t="s">
         <v>77</v>
       </c>
-      <c r="T40" s="257"/>
-[...2 lines deleted...]
-      <c r="W40" s="271" t="s">
+      <c r="T40" s="303"/>
+      <c r="U40" s="303"/>
+      <c r="V40" s="304"/>
+      <c r="W40" s="262" t="s">
         <v>291</v>
       </c>
-      <c r="X40" s="272"/>
-[...1 lines deleted...]
-      <c r="Z40" s="273"/>
+      <c r="X40" s="263"/>
+      <c r="Y40" s="263"/>
+      <c r="Z40" s="264"/>
       <c r="AA40" s="30"/>
       <c r="AB40" s="30"/>
       <c r="AO40" s="37"/>
-      <c r="AQ40" s="218"/>
-[...1 lines deleted...]
-      <c r="AS40" s="293" t="s">
+      <c r="AQ40" s="284"/>
+      <c r="AR40" s="285"/>
+      <c r="AS40" s="268" t="s">
         <v>55</v>
       </c>
-      <c r="AT40" s="293"/>
-[...3 lines deleted...]
-      <c r="AX40" s="294" t="s">
+      <c r="AT40" s="268"/>
+      <c r="AU40" s="268"/>
+      <c r="AV40" s="268"/>
+      <c r="AW40" s="268"/>
+      <c r="AX40" s="269" t="s">
         <v>56</v>
       </c>
-      <c r="AY40" s="294"/>
-      <c r="AZ40" s="294"/>
+      <c r="AY40" s="269"/>
+      <c r="AZ40" s="269"/>
       <c r="BB40" s="37"/>
       <c r="BC40" s="26"/>
-      <c r="BD40" s="245"/>
-[...1 lines deleted...]
-      <c r="BF40" s="385" t="s">
+      <c r="BD40" s="250"/>
+      <c r="BE40" s="251"/>
+      <c r="BF40" s="266" t="s">
         <v>47</v>
       </c>
-      <c r="BG40" s="385"/>
-[...3 lines deleted...]
-      <c r="BK40" s="393" t="s">
+      <c r="BG40" s="266"/>
+      <c r="BH40" s="266"/>
+      <c r="BI40" s="266"/>
+      <c r="BJ40" s="266"/>
+      <c r="BK40" s="270" t="s">
         <v>57</v>
       </c>
-      <c r="BL40" s="394"/>
-      <c r="BM40" s="395"/>
+      <c r="BL40" s="271"/>
+      <c r="BM40" s="272"/>
       <c r="BN40" s="30"/>
       <c r="BP40" s="28"/>
-      <c r="BQ40" s="396"/>
-[...1 lines deleted...]
-      <c r="BS40" s="397" t="s">
+      <c r="BQ40" s="292"/>
+      <c r="BR40" s="292"/>
+      <c r="BS40" s="293" t="s">
         <v>332</v>
       </c>
-      <c r="BT40" s="397"/>
-[...3 lines deleted...]
-      <c r="BX40" s="387" t="s">
+      <c r="BT40" s="293"/>
+      <c r="BU40" s="293"/>
+      <c r="BV40" s="293"/>
+      <c r="BW40" s="293"/>
+      <c r="BX40" s="267" t="s">
         <v>184</v>
       </c>
-      <c r="BY40" s="387"/>
-[...3 lines deleted...]
-      <c r="CF40" s="386" t="s">
+      <c r="BY40" s="267"/>
+      <c r="BZ40" s="267"/>
+      <c r="CD40" s="235"/>
+      <c r="CE40" s="235"/>
+      <c r="CF40" s="265" t="s">
         <v>58</v>
       </c>
-      <c r="CG40" s="386"/>
-[...3 lines deleted...]
-      <c r="CK40" s="398" t="s">
+      <c r="CG40" s="265"/>
+      <c r="CH40" s="265"/>
+      <c r="CI40" s="265"/>
+      <c r="CJ40" s="265"/>
+      <c r="CK40" s="255" t="s">
         <v>309</v>
       </c>
-      <c r="CL40" s="398"/>
-[...1 lines deleted...]
-      <c r="CQ40" s="388" t="s">
+      <c r="CL40" s="255"/>
+      <c r="CM40" s="255"/>
+      <c r="CQ40" s="235" t="s">
         <v>60</v>
       </c>
-      <c r="CR40" s="388"/>
-      <c r="CS40" s="398" t="s">
+      <c r="CR40" s="235"/>
+      <c r="CS40" s="255" t="s">
         <v>61</v>
       </c>
-      <c r="CT40" s="398"/>
-[...3 lines deleted...]
-      <c r="CX40" s="398" t="s">
+      <c r="CT40" s="255"/>
+      <c r="CU40" s="255"/>
+      <c r="CV40" s="255"/>
+      <c r="CW40" s="255"/>
+      <c r="CX40" s="255" t="s">
         <v>62</v>
       </c>
-      <c r="CY40" s="398"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CY40" s="255"/>
+      <c r="CZ40" s="255"/>
+    </row>
+    <row r="41" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="37"/>
-      <c r="D41" s="320"/>
-[...1 lines deleted...]
-      <c r="F41" s="315" t="s">
+      <c r="D41" s="242"/>
+      <c r="E41" s="243"/>
+      <c r="F41" s="256" t="s">
         <v>63</v>
       </c>
-      <c r="G41" s="316"/>
-[...3 lines deleted...]
-      <c r="K41" s="380" t="s">
+      <c r="G41" s="257"/>
+      <c r="H41" s="257"/>
+      <c r="I41" s="257"/>
+      <c r="J41" s="258"/>
+      <c r="K41" s="259" t="s">
         <v>64</v>
       </c>
-      <c r="L41" s="381"/>
-      <c r="M41" s="382"/>
+      <c r="L41" s="260"/>
+      <c r="M41" s="261"/>
       <c r="N41" s="30"/>
       <c r="O41" s="5"/>
-      <c r="Q41" s="218"/>
-[...5 lines deleted...]
-      <c r="W41" s="271" t="s">
+      <c r="Q41" s="284"/>
+      <c r="R41" s="285"/>
+      <c r="S41" s="305"/>
+      <c r="T41" s="306"/>
+      <c r="U41" s="306"/>
+      <c r="V41" s="307"/>
+      <c r="W41" s="262" t="s">
         <v>292</v>
       </c>
-      <c r="X41" s="272"/>
-[...1 lines deleted...]
-      <c r="Z41" s="273"/>
+      <c r="X41" s="263"/>
+      <c r="Y41" s="263"/>
+      <c r="Z41" s="264"/>
       <c r="AA41" s="30"/>
       <c r="AB41" s="38"/>
       <c r="AC41" s="26"/>
-      <c r="AD41" s="241" t="s">
+      <c r="AD41" s="248" t="s">
         <v>68</v>
       </c>
-      <c r="AE41" s="242"/>
-      <c r="AF41" s="241" t="s">
+      <c r="AE41" s="249"/>
+      <c r="AF41" s="248" t="s">
         <v>69</v>
       </c>
-      <c r="AG41" s="337"/>
-[...3 lines deleted...]
-      <c r="AK41" s="241" t="s">
+      <c r="AG41" s="252"/>
+      <c r="AH41" s="252"/>
+      <c r="AI41" s="252"/>
+      <c r="AJ41" s="249"/>
+      <c r="AK41" s="248" t="s">
         <v>70</v>
       </c>
-      <c r="AL41" s="337"/>
-      <c r="AM41" s="337"/>
+      <c r="AL41" s="252"/>
+      <c r="AM41" s="252"/>
       <c r="AO41" s="37"/>
       <c r="AP41" s="40"/>
       <c r="BC41" s="5"/>
       <c r="BD41" s="41"/>
       <c r="BE41" s="41"/>
       <c r="BF41" s="41"/>
       <c r="BG41" s="41"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
       <c r="BJ41" s="41"/>
       <c r="BK41" s="41"/>
       <c r="BL41" s="41"/>
       <c r="BM41" s="41"/>
       <c r="BN41" s="30"/>
       <c r="BP41" s="5"/>
-      <c r="BQ41" s="396"/>
-[...6 lines deleted...]
-      <c r="BX41" s="392" t="s">
+      <c r="BQ41" s="292"/>
+      <c r="BR41" s="292"/>
+      <c r="BS41" s="293"/>
+      <c r="BT41" s="293"/>
+      <c r="BU41" s="293"/>
+      <c r="BV41" s="293"/>
+      <c r="BW41" s="293"/>
+      <c r="BX41" s="279" t="s">
         <v>71</v>
       </c>
-      <c r="BY41" s="392"/>
-[...3 lines deleted...]
-      <c r="CF41" s="386" t="s">
+      <c r="BY41" s="279"/>
+      <c r="BZ41" s="279"/>
+      <c r="CD41" s="235"/>
+      <c r="CE41" s="235"/>
+      <c r="CF41" s="265" t="s">
         <v>310</v>
       </c>
-      <c r="CG41" s="386"/>
-[...3 lines deleted...]
-      <c r="CK41" s="398" t="s">
+      <c r="CG41" s="265"/>
+      <c r="CH41" s="265"/>
+      <c r="CI41" s="265"/>
+      <c r="CJ41" s="265"/>
+      <c r="CK41" s="255" t="s">
         <v>311</v>
       </c>
-      <c r="CL41" s="398"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CL41" s="255"/>
+      <c r="CM41" s="255"/>
+    </row>
+    <row r="42" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="37"/>
-      <c r="D42" s="320"/>
-[...1 lines deleted...]
-      <c r="F42" s="315" t="s">
+      <c r="D42" s="242"/>
+      <c r="E42" s="243"/>
+      <c r="F42" s="256" t="s">
         <v>231</v>
       </c>
-      <c r="G42" s="316"/>
-[...3 lines deleted...]
-      <c r="K42" s="380" t="s">
+      <c r="G42" s="257"/>
+      <c r="H42" s="257"/>
+      <c r="I42" s="257"/>
+      <c r="J42" s="258"/>
+      <c r="K42" s="259" t="s">
         <v>230</v>
       </c>
-      <c r="L42" s="381"/>
-      <c r="M42" s="382"/>
+      <c r="L42" s="260"/>
+      <c r="M42" s="261"/>
       <c r="N42" s="30"/>
       <c r="O42" s="5"/>
-      <c r="AD42" s="245"/>
-[...8 lines deleted...]
-      <c r="AM42" s="333"/>
+      <c r="AD42" s="250"/>
+      <c r="AE42" s="251"/>
+      <c r="AF42" s="250"/>
+      <c r="AG42" s="253"/>
+      <c r="AH42" s="253"/>
+      <c r="AI42" s="253"/>
+      <c r="AJ42" s="251"/>
+      <c r="AK42" s="250"/>
+      <c r="AL42" s="253"/>
+      <c r="AM42" s="253"/>
       <c r="AO42" s="37"/>
       <c r="AP42" s="40"/>
-      <c r="AQ42" s="274" t="s">
+      <c r="AQ42" s="295" t="s">
         <v>78</v>
       </c>
-      <c r="AR42" s="275"/>
-      <c r="AS42" s="293" t="s">
+      <c r="AR42" s="296"/>
+      <c r="AS42" s="268" t="s">
         <v>79</v>
       </c>
-      <c r="AT42" s="293"/>
-[...3 lines deleted...]
-      <c r="AX42" s="294" t="s">
+      <c r="AT42" s="268"/>
+      <c r="AU42" s="268"/>
+      <c r="AV42" s="268"/>
+      <c r="AW42" s="268"/>
+      <c r="AX42" s="269" t="s">
         <v>80</v>
       </c>
-      <c r="AY42" s="294"/>
-      <c r="AZ42" s="294"/>
+      <c r="AY42" s="269"/>
+      <c r="AZ42" s="269"/>
       <c r="BC42" s="5"/>
-      <c r="BD42" s="384" t="s">
+      <c r="BD42" s="308" t="s">
         <v>302</v>
       </c>
-      <c r="BE42" s="384"/>
-      <c r="BF42" s="385" t="s">
+      <c r="BE42" s="308"/>
+      <c r="BF42" s="266" t="s">
         <v>303</v>
       </c>
-      <c r="BG42" s="385"/>
-[...3 lines deleted...]
-      <c r="BK42" s="383" t="s">
+      <c r="BG42" s="266"/>
+      <c r="BH42" s="266"/>
+      <c r="BI42" s="266"/>
+      <c r="BJ42" s="266"/>
+      <c r="BK42" s="286" t="s">
         <v>85</v>
       </c>
-      <c r="BL42" s="383"/>
-      <c r="BM42" s="383"/>
+      <c r="BL42" s="286"/>
+      <c r="BM42" s="286"/>
       <c r="BN42" s="30"/>
       <c r="BP42" s="5"/>
-      <c r="BQ42" s="396"/>
-[...6 lines deleted...]
-      <c r="BX42" s="380" t="s">
+      <c r="BQ42" s="292"/>
+      <c r="BR42" s="292"/>
+      <c r="BS42" s="293"/>
+      <c r="BT42" s="293"/>
+      <c r="BU42" s="293"/>
+      <c r="BV42" s="293"/>
+      <c r="BW42" s="293"/>
+      <c r="BX42" s="259" t="s">
         <v>330</v>
       </c>
-      <c r="BY42" s="381"/>
-      <c r="BZ42" s="382"/>
+      <c r="BY42" s="260"/>
+      <c r="BZ42" s="261"/>
       <c r="CP42" s="40"/>
     </row>
-    <row r="43" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="37"/>
       <c r="C43" s="28"/>
-      <c r="D43" s="322"/>
-[...1 lines deleted...]
-      <c r="F43" s="315" t="s">
+      <c r="D43" s="244"/>
+      <c r="E43" s="245"/>
+      <c r="F43" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G43" s="316"/>
-[...3 lines deleted...]
-      <c r="K43" s="380" t="s">
+      <c r="G43" s="257"/>
+      <c r="H43" s="257"/>
+      <c r="I43" s="257"/>
+      <c r="J43" s="258"/>
+      <c r="K43" s="259" t="s">
         <v>76</v>
       </c>
-      <c r="L43" s="381"/>
-      <c r="M43" s="382"/>
+      <c r="L43" s="260"/>
+      <c r="M43" s="261"/>
       <c r="N43" s="30"/>
       <c r="O43" s="5"/>
-      <c r="Q43" s="238" t="s">
+      <c r="Q43" s="354" t="s">
         <v>296</v>
       </c>
-      <c r="R43" s="239"/>
-[...7 lines deleted...]
-      <c r="Z43" s="240"/>
+      <c r="R43" s="355"/>
+      <c r="S43" s="355"/>
+      <c r="T43" s="355"/>
+      <c r="U43" s="355"/>
+      <c r="V43" s="355"/>
+      <c r="W43" s="355"/>
+      <c r="X43" s="355"/>
+      <c r="Y43" s="355"/>
+      <c r="Z43" s="356"/>
       <c r="AO43" s="37"/>
       <c r="AP43" s="28"/>
-      <c r="AQ43" s="276"/>
-[...1 lines deleted...]
-      <c r="AS43" s="293" t="s">
+      <c r="AQ43" s="297"/>
+      <c r="AR43" s="298"/>
+      <c r="AS43" s="268" t="s">
         <v>69</v>
       </c>
-      <c r="AT43" s="293"/>
-[...3 lines deleted...]
-      <c r="AX43" s="294" t="s">
+      <c r="AT43" s="268"/>
+      <c r="AU43" s="268"/>
+      <c r="AV43" s="268"/>
+      <c r="AW43" s="268"/>
+      <c r="AX43" s="269" t="s">
         <v>84</v>
       </c>
-      <c r="AY43" s="294"/>
-      <c r="AZ43" s="294"/>
+      <c r="AY43" s="269"/>
+      <c r="AZ43" s="269"/>
       <c r="BC43" s="26"/>
-      <c r="BD43" s="384"/>
-[...6 lines deleted...]
-      <c r="BK43" s="383" t="s">
+      <c r="BD43" s="308"/>
+      <c r="BE43" s="308"/>
+      <c r="BF43" s="266"/>
+      <c r="BG43" s="266"/>
+      <c r="BH43" s="266"/>
+      <c r="BI43" s="266"/>
+      <c r="BJ43" s="266"/>
+      <c r="BK43" s="286" t="s">
         <v>88</v>
       </c>
-      <c r="BL43" s="383"/>
-      <c r="BM43" s="383"/>
+      <c r="BL43" s="286"/>
+      <c r="BM43" s="286"/>
       <c r="BN43" s="30"/>
       <c r="BO43" s="5"/>
       <c r="BP43" s="5"/>
       <c r="CP43" s="40"/>
     </row>
-    <row r="44" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B44" s="37"/>
       <c r="N44" s="30"/>
       <c r="O44" s="5"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="16"/>
       <c r="U44" s="24"/>
       <c r="AO44" s="37"/>
-      <c r="BD44" s="384"/>
-[...1 lines deleted...]
-      <c r="BF44" s="385" t="s">
+      <c r="BD44" s="308"/>
+      <c r="BE44" s="308"/>
+      <c r="BF44" s="266" t="s">
         <v>304</v>
       </c>
-      <c r="BG44" s="385"/>
-[...3 lines deleted...]
-      <c r="BK44" s="383" t="s">
+      <c r="BG44" s="266"/>
+      <c r="BH44" s="266"/>
+      <c r="BI44" s="266"/>
+      <c r="BJ44" s="266"/>
+      <c r="BK44" s="286" t="s">
         <v>93</v>
       </c>
-      <c r="BL44" s="383"/>
-      <c r="BM44" s="383"/>
+      <c r="BL44" s="286"/>
+      <c r="BM44" s="286"/>
       <c r="BN44" s="30"/>
       <c r="BO44" s="5"/>
       <c r="BP44" s="5"/>
-      <c r="BQ44" s="215" t="s">
+      <c r="BQ44" s="280" t="s">
         <v>81</v>
       </c>
-      <c r="BR44" s="217"/>
-      <c r="BS44" s="215" t="s">
+      <c r="BR44" s="281"/>
+      <c r="BS44" s="280" t="s">
         <v>82</v>
       </c>
-      <c r="BT44" s="216"/>
-[...3 lines deleted...]
-      <c r="BX44" s="392" t="s">
+      <c r="BT44" s="357"/>
+      <c r="BU44" s="357"/>
+      <c r="BV44" s="357"/>
+      <c r="BW44" s="281"/>
+      <c r="BX44" s="279" t="s">
         <v>83</v>
       </c>
-      <c r="BY44" s="392"/>
-      <c r="BZ44" s="392"/>
+      <c r="BY44" s="279"/>
+      <c r="BZ44" s="279"/>
       <c r="CP44" s="40"/>
     </row>
-    <row r="45" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="37"/>
-      <c r="D45" s="318" t="s">
+      <c r="D45" s="240" t="s">
         <v>247</v>
       </c>
-      <c r="E45" s="319"/>
-      <c r="F45" s="364" t="s">
+      <c r="E45" s="241"/>
+      <c r="F45" s="294" t="s">
         <v>248</v>
       </c>
-      <c r="G45" s="364"/>
-[...3 lines deleted...]
-      <c r="K45" s="305" t="s">
+      <c r="G45" s="294"/>
+      <c r="H45" s="294"/>
+      <c r="I45" s="294"/>
+      <c r="J45" s="294"/>
+      <c r="K45" s="247" t="s">
         <v>87</v>
       </c>
-      <c r="L45" s="305"/>
-      <c r="M45" s="305"/>
+      <c r="L45" s="247"/>
+      <c r="M45" s="247"/>
       <c r="N45" s="30"/>
       <c r="O45" s="5"/>
       <c r="P45" s="28"/>
       <c r="AO45" s="37"/>
-      <c r="AQ45" s="215" t="s">
+      <c r="AQ45" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="AR45" s="217"/>
-      <c r="AS45" s="293" t="s">
+      <c r="AR45" s="281"/>
+      <c r="AS45" s="268" t="s">
         <v>91</v>
       </c>
-      <c r="AT45" s="293"/>
-[...3 lines deleted...]
-      <c r="AX45" s="294" t="s">
+      <c r="AT45" s="268"/>
+      <c r="AU45" s="268"/>
+      <c r="AV45" s="268"/>
+      <c r="AW45" s="268"/>
+      <c r="AX45" s="269" t="s">
         <v>92</v>
       </c>
-      <c r="AY45" s="294"/>
-[...3 lines deleted...]
-      <c r="BF45" s="385" t="s">
+      <c r="AY45" s="269"/>
+      <c r="AZ45" s="269"/>
+      <c r="BD45" s="308"/>
+      <c r="BE45" s="308"/>
+      <c r="BF45" s="266" t="s">
         <v>305</v>
       </c>
-      <c r="BG45" s="385"/>
-[...3 lines deleted...]
-      <c r="BK45" s="383" t="s">
+      <c r="BG45" s="266"/>
+      <c r="BH45" s="266"/>
+      <c r="BI45" s="266"/>
+      <c r="BJ45" s="266"/>
+      <c r="BK45" s="286" t="s">
         <v>306</v>
       </c>
-      <c r="BL45" s="383"/>
-      <c r="BM45" s="383"/>
+      <c r="BL45" s="286"/>
+      <c r="BM45" s="286"/>
       <c r="BN45" s="30"/>
       <c r="BO45" s="5"/>
       <c r="BP45" s="28"/>
-      <c r="BQ45" s="218"/>
-[...6 lines deleted...]
-      <c r="BX45" s="389" t="s">
+      <c r="BQ45" s="284"/>
+      <c r="BR45" s="285"/>
+      <c r="BS45" s="284"/>
+      <c r="BT45" s="358"/>
+      <c r="BU45" s="358"/>
+      <c r="BV45" s="358"/>
+      <c r="BW45" s="285"/>
+      <c r="BX45" s="289" t="s">
         <v>307</v>
       </c>
-      <c r="BY45" s="390"/>
-      <c r="BZ45" s="391"/>
+      <c r="BY45" s="290"/>
+      <c r="BZ45" s="291"/>
       <c r="CP45" s="40"/>
     </row>
-    <row r="46" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="37"/>
-      <c r="D46" s="320"/>
-[...6 lines deleted...]
-      <c r="K46" s="305" t="s">
+      <c r="D46" s="242"/>
+      <c r="E46" s="243"/>
+      <c r="F46" s="294"/>
+      <c r="G46" s="294"/>
+      <c r="H46" s="294"/>
+      <c r="I46" s="294"/>
+      <c r="J46" s="294"/>
+      <c r="K46" s="247" t="s">
         <v>89</v>
       </c>
-      <c r="L46" s="305"/>
-      <c r="M46" s="305"/>
+      <c r="L46" s="247"/>
+      <c r="M46" s="247"/>
       <c r="N46" s="30"/>
       <c r="P46" s="5"/>
-      <c r="Q46" s="215" t="s">
+      <c r="Q46" s="280" t="s">
         <v>29</v>
       </c>
-      <c r="R46" s="217"/>
-      <c r="S46" s="256" t="s">
+      <c r="R46" s="281"/>
+      <c r="S46" s="302" t="s">
         <v>30</v>
       </c>
-      <c r="T46" s="257"/>
-[...2 lines deleted...]
-      <c r="W46" s="262" t="s">
+      <c r="T46" s="303"/>
+      <c r="U46" s="303"/>
+      <c r="V46" s="304"/>
+      <c r="W46" s="315" t="s">
         <v>120</v>
       </c>
-      <c r="X46" s="263"/>
-[...1 lines deleted...]
-      <c r="Z46" s="264"/>
+      <c r="X46" s="316"/>
+      <c r="Y46" s="316"/>
+      <c r="Z46" s="317"/>
       <c r="AO46" s="38"/>
-      <c r="AQ46" s="221"/>
-[...1 lines deleted...]
-      <c r="AS46" s="293" t="s">
+      <c r="AQ46" s="282"/>
+      <c r="AR46" s="283"/>
+      <c r="AS46" s="268" t="s">
         <v>98</v>
       </c>
-      <c r="AT46" s="293"/>
-[...3 lines deleted...]
-      <c r="AX46" s="294" t="s">
+      <c r="AT46" s="268"/>
+      <c r="AU46" s="268"/>
+      <c r="AV46" s="268"/>
+      <c r="AW46" s="268"/>
+      <c r="AX46" s="269" t="s">
         <v>99</v>
       </c>
-      <c r="AY46" s="294"/>
-      <c r="AZ46" s="294"/>
+      <c r="AY46" s="269"/>
+      <c r="AZ46" s="269"/>
       <c r="BN46" s="30"/>
       <c r="BO46" s="5"/>
       <c r="BP46" s="5"/>
       <c r="BQ46" s="42"/>
       <c r="BR46" s="42"/>
       <c r="BS46" s="18"/>
       <c r="BT46" s="18"/>
       <c r="BU46" s="18"/>
       <c r="BV46" s="18"/>
       <c r="BW46" s="18"/>
       <c r="BX46" s="32"/>
       <c r="BY46" s="32"/>
       <c r="BZ46" s="32"/>
       <c r="CP46" s="43"/>
       <c r="CT46" s="40"/>
     </row>
-    <row r="47" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="37"/>
       <c r="C47" s="26"/>
-      <c r="D47" s="320"/>
-[...6 lines deleted...]
-      <c r="K47" s="305" t="s">
+      <c r="D47" s="242"/>
+      <c r="E47" s="243"/>
+      <c r="F47" s="294"/>
+      <c r="G47" s="294"/>
+      <c r="H47" s="294"/>
+      <c r="I47" s="294"/>
+      <c r="J47" s="294"/>
+      <c r="K47" s="247" t="s">
         <v>97</v>
       </c>
-      <c r="L47" s="305"/>
-      <c r="M47" s="305"/>
+      <c r="L47" s="247"/>
+      <c r="M47" s="247"/>
       <c r="N47" s="30"/>
       <c r="P47" s="28"/>
-      <c r="Q47" s="218"/>
-[...8 lines deleted...]
-      <c r="Z47" s="267"/>
+      <c r="Q47" s="284"/>
+      <c r="R47" s="285"/>
+      <c r="S47" s="305"/>
+      <c r="T47" s="306"/>
+      <c r="U47" s="306"/>
+      <c r="V47" s="307"/>
+      <c r="W47" s="318"/>
+      <c r="X47" s="319"/>
+      <c r="Y47" s="319"/>
+      <c r="Z47" s="320"/>
       <c r="AO47" s="30"/>
       <c r="AP47" s="28"/>
-      <c r="AQ47" s="221"/>
-[...1 lines deleted...]
-      <c r="AS47" s="293" t="s">
+      <c r="AQ47" s="282"/>
+      <c r="AR47" s="283"/>
+      <c r="AS47" s="268" t="s">
         <v>103</v>
       </c>
-      <c r="AT47" s="293"/>
-[...3 lines deleted...]
-      <c r="AX47" s="294" t="s">
+      <c r="AT47" s="268"/>
+      <c r="AU47" s="268"/>
+      <c r="AV47" s="268"/>
+      <c r="AW47" s="268"/>
+      <c r="AX47" s="269" t="s">
         <v>276</v>
       </c>
-      <c r="AY47" s="294"/>
-      <c r="AZ47" s="294"/>
+      <c r="AY47" s="269"/>
+      <c r="AZ47" s="269"/>
       <c r="BN47" s="30"/>
       <c r="BP47" s="26"/>
-      <c r="BQ47" s="215" t="s">
+      <c r="BQ47" s="280" t="s">
         <v>94</v>
       </c>
-      <c r="BR47" s="217"/>
-      <c r="BS47" s="223" t="s">
+      <c r="BR47" s="281"/>
+      <c r="BS47" s="419" t="s">
         <v>95</v>
       </c>
-      <c r="BT47" s="224"/>
-[...3 lines deleted...]
-      <c r="BX47" s="232" t="s">
+      <c r="BT47" s="420"/>
+      <c r="BU47" s="420"/>
+      <c r="BV47" s="420"/>
+      <c r="BW47" s="421"/>
+      <c r="BX47" s="422" t="s">
         <v>96</v>
       </c>
-      <c r="BY47" s="233"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BY47" s="423"/>
+      <c r="BZ47" s="424"/>
+    </row>
+    <row r="48" spans="1:104" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B48" s="5"/>
       <c r="C48" s="28"/>
-      <c r="D48" s="320"/>
-[...6 lines deleted...]
-      <c r="K48" s="305" t="s">
+      <c r="D48" s="242"/>
+      <c r="E48" s="243"/>
+      <c r="F48" s="294"/>
+      <c r="G48" s="294"/>
+      <c r="H48" s="294"/>
+      <c r="I48" s="294"/>
+      <c r="J48" s="294"/>
+      <c r="K48" s="247" t="s">
         <v>229</v>
       </c>
-      <c r="L48" s="305"/>
-      <c r="M48" s="305"/>
+      <c r="L48" s="247"/>
+      <c r="M48" s="247"/>
       <c r="N48" s="30"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="42"/>
       <c r="R48" s="42"/>
       <c r="S48" s="42"/>
       <c r="T48" s="42"/>
       <c r="U48" s="42"/>
       <c r="V48" s="42"/>
       <c r="W48" s="42"/>
       <c r="X48" s="42"/>
       <c r="Y48" s="42"/>
       <c r="Z48" s="42"/>
       <c r="AO48" s="30"/>
-      <c r="AQ48" s="218"/>
-[...1 lines deleted...]
-      <c r="AS48" s="293" t="s">
+      <c r="AQ48" s="284"/>
+      <c r="AR48" s="285"/>
+      <c r="AS48" s="268" t="s">
         <v>86</v>
       </c>
-      <c r="AT48" s="293"/>
-[...3 lines deleted...]
-      <c r="AX48" s="377" t="s">
+      <c r="AT48" s="268"/>
+      <c r="AU48" s="268"/>
+      <c r="AV48" s="268"/>
+      <c r="AW48" s="268"/>
+      <c r="AX48" s="312" t="s">
         <v>277</v>
       </c>
-      <c r="AY48" s="378"/>
-      <c r="AZ48" s="379"/>
+      <c r="AY48" s="313"/>
+      <c r="AZ48" s="314"/>
       <c r="BO48" s="26"/>
       <c r="BP48" s="44"/>
-      <c r="BQ48" s="221"/>
-[...1 lines deleted...]
-      <c r="BS48" s="226" t="s">
+      <c r="BQ48" s="282"/>
+      <c r="BR48" s="283"/>
+      <c r="BS48" s="348" t="s">
         <v>100</v>
       </c>
-      <c r="BT48" s="227"/>
-[...3 lines deleted...]
-      <c r="BX48" s="232" t="s">
+      <c r="BT48" s="349"/>
+      <c r="BU48" s="349"/>
+      <c r="BV48" s="349"/>
+      <c r="BW48" s="350"/>
+      <c r="BX48" s="422" t="s">
         <v>101</v>
       </c>
-      <c r="BY48" s="233"/>
-[...2 lines deleted...]
-    <row r="49" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BY48" s="423"/>
+      <c r="BZ48" s="424"/>
+    </row>
+    <row r="49" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
-      <c r="D49" s="320"/>
-[...6 lines deleted...]
-      <c r="K49" s="305" t="s">
+      <c r="D49" s="242"/>
+      <c r="E49" s="243"/>
+      <c r="F49" s="294"/>
+      <c r="G49" s="294"/>
+      <c r="H49" s="294"/>
+      <c r="I49" s="294"/>
+      <c r="J49" s="294"/>
+      <c r="K49" s="247" t="s">
         <v>102</v>
       </c>
-      <c r="L49" s="305"/>
-      <c r="M49" s="305"/>
+      <c r="L49" s="247"/>
+      <c r="M49" s="247"/>
       <c r="N49" s="30"/>
       <c r="P49" s="5"/>
-      <c r="Q49" s="215" t="s">
+      <c r="Q49" s="280" t="s">
         <v>295</v>
       </c>
-      <c r="R49" s="217"/>
-      <c r="S49" s="301" t="s">
+      <c r="R49" s="281"/>
+      <c r="S49" s="299" t="s">
         <v>123</v>
       </c>
-      <c r="T49" s="302"/>
-[...2 lines deleted...]
-      <c r="W49" s="271" t="s">
+      <c r="T49" s="300"/>
+      <c r="U49" s="300"/>
+      <c r="V49" s="301"/>
+      <c r="W49" s="262" t="s">
         <v>124</v>
       </c>
-      <c r="X49" s="272"/>
-[...1 lines deleted...]
-      <c r="Z49" s="273"/>
+      <c r="X49" s="263"/>
+      <c r="Y49" s="263"/>
+      <c r="Z49" s="264"/>
       <c r="AO49" s="30"/>
-      <c r="BQ49" s="218"/>
-[...6 lines deleted...]
-      <c r="BX49" s="232" t="s">
+      <c r="BQ49" s="284"/>
+      <c r="BR49" s="285"/>
+      <c r="BS49" s="351"/>
+      <c r="BT49" s="352"/>
+      <c r="BU49" s="352"/>
+      <c r="BV49" s="352"/>
+      <c r="BW49" s="353"/>
+      <c r="BX49" s="422" t="s">
         <v>308</v>
       </c>
-      <c r="BY49" s="233"/>
-[...2 lines deleted...]
-    <row r="50" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BY49" s="423"/>
+      <c r="BZ49" s="424"/>
+    </row>
+    <row r="50" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
-      <c r="D50" s="320"/>
-[...1 lines deleted...]
-      <c r="F50" s="306" t="s">
+      <c r="D50" s="242"/>
+      <c r="E50" s="243"/>
+      <c r="F50" s="375" t="s">
         <v>104</v>
       </c>
-      <c r="G50" s="307"/>
-[...3 lines deleted...]
-      <c r="K50" s="305" t="s">
+      <c r="G50" s="376"/>
+      <c r="H50" s="376"/>
+      <c r="I50" s="376"/>
+      <c r="J50" s="377"/>
+      <c r="K50" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="L50" s="305"/>
-      <c r="M50" s="305"/>
+      <c r="L50" s="247"/>
+      <c r="M50" s="247"/>
       <c r="N50" s="30"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
-      <c r="Q50" s="218"/>
-[...1 lines deleted...]
-      <c r="S50" s="346" t="s">
+      <c r="Q50" s="284"/>
+      <c r="R50" s="285"/>
+      <c r="S50" s="321" t="s">
         <v>69</v>
       </c>
-      <c r="T50" s="347"/>
-[...2 lines deleted...]
-      <c r="W50" s="271" t="s">
+      <c r="T50" s="322"/>
+      <c r="U50" s="322"/>
+      <c r="V50" s="323"/>
+      <c r="W50" s="262" t="s">
         <v>128</v>
       </c>
-      <c r="X50" s="272"/>
-[...1 lines deleted...]
-      <c r="Z50" s="273"/>
+      <c r="X50" s="263"/>
+      <c r="Y50" s="263"/>
+      <c r="Z50" s="264"/>
       <c r="AO50" s="30"/>
-      <c r="AQ50" s="215" t="s">
+      <c r="AQ50" s="280" t="s">
         <v>280</v>
       </c>
-      <c r="AR50" s="217"/>
-      <c r="AS50" s="256" t="s">
+      <c r="AR50" s="281"/>
+      <c r="AS50" s="302" t="s">
         <v>279</v>
       </c>
-      <c r="AT50" s="257"/>
-[...3 lines deleted...]
-      <c r="AX50" s="298" t="s">
+      <c r="AT50" s="303"/>
+      <c r="AU50" s="303"/>
+      <c r="AV50" s="303"/>
+      <c r="AW50" s="304"/>
+      <c r="AX50" s="309" t="s">
         <v>108</v>
       </c>
-      <c r="AY50" s="299"/>
-[...2 lines deleted...]
-    <row r="51" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AY50" s="310"/>
+      <c r="AZ50" s="311"/>
+    </row>
+    <row r="51" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="322"/>
-[...6 lines deleted...]
-      <c r="K51" s="305" t="s">
+      <c r="D51" s="244"/>
+      <c r="E51" s="245"/>
+      <c r="F51" s="378"/>
+      <c r="G51" s="379"/>
+      <c r="H51" s="379"/>
+      <c r="I51" s="379"/>
+      <c r="J51" s="380"/>
+      <c r="K51" s="247" t="s">
         <v>107</v>
       </c>
-      <c r="L51" s="305"/>
-      <c r="M51" s="305"/>
+      <c r="L51" s="247"/>
+      <c r="M51" s="247"/>
       <c r="AO51" s="30"/>
-      <c r="AQ51" s="221"/>
-[...6 lines deleted...]
-      <c r="AX51" s="298" t="s">
+      <c r="AQ51" s="282"/>
+      <c r="AR51" s="283"/>
+      <c r="AS51" s="372"/>
+      <c r="AT51" s="373"/>
+      <c r="AU51" s="373"/>
+      <c r="AV51" s="373"/>
+      <c r="AW51" s="374"/>
+      <c r="AX51" s="309" t="s">
         <v>278</v>
       </c>
-      <c r="AY51" s="299"/>
-[...2 lines deleted...]
-    <row r="52" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AY51" s="310"/>
+      <c r="AZ51" s="311"/>
+    </row>
+    <row r="52" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="41"/>
       <c r="J52" s="41"/>
       <c r="K52" s="41"/>
       <c r="AO52" s="30"/>
       <c r="AP52" s="28"/>
-      <c r="AQ52" s="221"/>
-[...6 lines deleted...]
-      <c r="AX52" s="298" t="s">
+      <c r="AQ52" s="282"/>
+      <c r="AR52" s="283"/>
+      <c r="AS52" s="372"/>
+      <c r="AT52" s="373"/>
+      <c r="AU52" s="373"/>
+      <c r="AV52" s="373"/>
+      <c r="AW52" s="374"/>
+      <c r="AX52" s="309" t="s">
         <v>112</v>
       </c>
-      <c r="AY52" s="299"/>
-[...2 lines deleted...]
-    <row r="53" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AY52" s="310"/>
+      <c r="AZ52" s="311"/>
+    </row>
+    <row r="53" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
-      <c r="D53" s="318" t="s">
+      <c r="D53" s="240" t="s">
         <v>257</v>
       </c>
-      <c r="E53" s="319"/>
-      <c r="F53" s="306" t="s">
+      <c r="E53" s="241"/>
+      <c r="F53" s="375" t="s">
         <v>233</v>
       </c>
-      <c r="G53" s="307"/>
-[...3 lines deleted...]
-      <c r="K53" s="305" t="s">
+      <c r="G53" s="376"/>
+      <c r="H53" s="376"/>
+      <c r="I53" s="376"/>
+      <c r="J53" s="377"/>
+      <c r="K53" s="247" t="s">
         <v>110</v>
       </c>
-      <c r="L53" s="305"/>
-      <c r="M53" s="305"/>
+      <c r="L53" s="247"/>
+      <c r="M53" s="247"/>
       <c r="AO53" s="30"/>
     </row>
-    <row r="54" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
-      <c r="D54" s="320"/>
-[...6 lines deleted...]
-      <c r="K54" s="305" t="s">
+      <c r="D54" s="242"/>
+      <c r="E54" s="243"/>
+      <c r="F54" s="395"/>
+      <c r="G54" s="396"/>
+      <c r="H54" s="396"/>
+      <c r="I54" s="396"/>
+      <c r="J54" s="397"/>
+      <c r="K54" s="247" t="s">
         <v>111</v>
       </c>
-      <c r="L54" s="305"/>
-      <c r="M54" s="305"/>
+      <c r="L54" s="247"/>
+      <c r="M54" s="247"/>
       <c r="AO54" s="30"/>
       <c r="AP54" s="26"/>
-      <c r="AQ54" s="274" t="s">
+      <c r="AQ54" s="295" t="s">
         <v>116</v>
       </c>
-      <c r="AR54" s="275"/>
-      <c r="AS54" s="256" t="s">
+      <c r="AR54" s="296"/>
+      <c r="AS54" s="302" t="s">
         <v>117</v>
       </c>
-      <c r="AT54" s="257"/>
-[...3 lines deleted...]
-      <c r="AX54" s="262" t="s">
+      <c r="AT54" s="303"/>
+      <c r="AU54" s="303"/>
+      <c r="AV54" s="303"/>
+      <c r="AW54" s="304"/>
+      <c r="AX54" s="315" t="s">
         <v>118</v>
       </c>
-      <c r="AY54" s="263"/>
-      <c r="AZ54" s="264"/>
+      <c r="AY54" s="316"/>
+      <c r="AZ54" s="317"/>
       <c r="CF54" s="45"/>
       <c r="CJ54" s="40"/>
     </row>
-    <row r="55" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
-      <c r="D55" s="320"/>
-[...6 lines deleted...]
-      <c r="K55" s="305" t="s">
+      <c r="D55" s="242"/>
+      <c r="E55" s="243"/>
+      <c r="F55" s="395"/>
+      <c r="G55" s="396"/>
+      <c r="H55" s="396"/>
+      <c r="I55" s="396"/>
+      <c r="J55" s="397"/>
+      <c r="K55" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="L55" s="305"/>
-      <c r="M55" s="305"/>
+      <c r="L55" s="247"/>
+      <c r="M55" s="247"/>
       <c r="AO55" s="30"/>
-      <c r="AQ55" s="276"/>
-[...8 lines deleted...]
-      <c r="AZ55" s="267"/>
+      <c r="AQ55" s="297"/>
+      <c r="AR55" s="298"/>
+      <c r="AS55" s="305"/>
+      <c r="AT55" s="306"/>
+      <c r="AU55" s="306"/>
+      <c r="AV55" s="306"/>
+      <c r="AW55" s="307"/>
+      <c r="AX55" s="318"/>
+      <c r="AY55" s="319"/>
+      <c r="AZ55" s="320"/>
       <c r="CF55" s="45"/>
       <c r="CJ55" s="40"/>
     </row>
-    <row r="56" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
-      <c r="D56" s="320"/>
-[...6 lines deleted...]
-      <c r="K56" s="305" t="s">
+      <c r="D56" s="242"/>
+      <c r="E56" s="243"/>
+      <c r="F56" s="378"/>
+      <c r="G56" s="379"/>
+      <c r="H56" s="379"/>
+      <c r="I56" s="379"/>
+      <c r="J56" s="380"/>
+      <c r="K56" s="247" t="s">
         <v>113</v>
       </c>
-      <c r="L56" s="305"/>
-      <c r="M56" s="305"/>
+      <c r="L56" s="247"/>
+      <c r="M56" s="247"/>
       <c r="CF56" s="46"/>
       <c r="CJ56" s="40"/>
     </row>
-    <row r="57" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
-      <c r="D57" s="320"/>
-[...1 lines deleted...]
-      <c r="F57" s="306" t="s">
+      <c r="D57" s="242"/>
+      <c r="E57" s="243"/>
+      <c r="F57" s="375" t="s">
         <v>256</v>
       </c>
-      <c r="G57" s="307"/>
-[...3 lines deleted...]
-      <c r="K57" s="305" t="s">
+      <c r="G57" s="376"/>
+      <c r="H57" s="376"/>
+      <c r="I57" s="376"/>
+      <c r="J57" s="377"/>
+      <c r="K57" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="L57" s="305"/>
-[...2 lines deleted...]
-    <row r="58" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
+    </row>
+    <row r="58" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
-      <c r="D58" s="320"/>
-[...6 lines deleted...]
-      <c r="K58" s="305" t="s">
+      <c r="D58" s="242"/>
+      <c r="E58" s="243"/>
+      <c r="F58" s="395"/>
+      <c r="G58" s="396"/>
+      <c r="H58" s="396"/>
+      <c r="I58" s="396"/>
+      <c r="J58" s="397"/>
+      <c r="K58" s="247" t="s">
         <v>255</v>
       </c>
-      <c r="L58" s="305"/>
-      <c r="M58" s="305"/>
+      <c r="L58" s="247"/>
+      <c r="M58" s="247"/>
       <c r="BO58" s="40"/>
     </row>
-    <row r="59" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B59" s="5"/>
       <c r="C59" s="28"/>
-      <c r="D59" s="320"/>
-[...6 lines deleted...]
-      <c r="K59" s="305" t="s">
+      <c r="D59" s="242"/>
+      <c r="E59" s="243"/>
+      <c r="F59" s="395"/>
+      <c r="G59" s="396"/>
+      <c r="H59" s="396"/>
+      <c r="I59" s="396"/>
+      <c r="J59" s="397"/>
+      <c r="K59" s="247" t="s">
         <v>119</v>
       </c>
-      <c r="L59" s="305"/>
-      <c r="M59" s="305"/>
+      <c r="L59" s="247"/>
+      <c r="M59" s="247"/>
       <c r="BO59" s="40"/>
     </row>
-    <row r="60" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
-      <c r="D60" s="320"/>
-[...6 lines deleted...]
-      <c r="K60" s="305" t="s">
+      <c r="D60" s="242"/>
+      <c r="E60" s="243"/>
+      <c r="F60" s="395"/>
+      <c r="G60" s="396"/>
+      <c r="H60" s="396"/>
+      <c r="I60" s="396"/>
+      <c r="J60" s="397"/>
+      <c r="K60" s="247" t="s">
         <v>121</v>
       </c>
-      <c r="L60" s="305"/>
-      <c r="M60" s="305"/>
+      <c r="L60" s="247"/>
+      <c r="M60" s="247"/>
       <c r="BO60" s="40"/>
     </row>
-    <row r="61" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B61" s="5"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="320"/>
-[...6 lines deleted...]
-      <c r="K61" s="305" t="s">
+      <c r="D61" s="242"/>
+      <c r="E61" s="243"/>
+      <c r="F61" s="395"/>
+      <c r="G61" s="396"/>
+      <c r="H61" s="396"/>
+      <c r="I61" s="396"/>
+      <c r="J61" s="397"/>
+      <c r="K61" s="247" t="s">
         <v>234</v>
       </c>
-      <c r="L61" s="305"/>
-      <c r="M61" s="305"/>
+      <c r="L61" s="247"/>
+      <c r="M61" s="247"/>
       <c r="BO61" s="40"/>
     </row>
-    <row r="62" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
-      <c r="D62" s="320"/>
-[...6 lines deleted...]
-      <c r="K62" s="305" t="s">
+      <c r="D62" s="242"/>
+      <c r="E62" s="243"/>
+      <c r="F62" s="395"/>
+      <c r="G62" s="396"/>
+      <c r="H62" s="396"/>
+      <c r="I62" s="396"/>
+      <c r="J62" s="397"/>
+      <c r="K62" s="247" t="s">
         <v>236</v>
       </c>
-      <c r="L62" s="305"/>
-      <c r="M62" s="305"/>
+      <c r="L62" s="247"/>
+      <c r="M62" s="247"/>
       <c r="BO62" s="40"/>
     </row>
-    <row r="63" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
-      <c r="D63" s="320"/>
-[...6 lines deleted...]
-      <c r="K63" s="305" t="s">
+      <c r="D63" s="242"/>
+      <c r="E63" s="243"/>
+      <c r="F63" s="395"/>
+      <c r="G63" s="396"/>
+      <c r="H63" s="396"/>
+      <c r="I63" s="396"/>
+      <c r="J63" s="397"/>
+      <c r="K63" s="247" t="s">
         <v>237</v>
       </c>
-      <c r="L63" s="305"/>
-      <c r="M63" s="305"/>
+      <c r="L63" s="247"/>
+      <c r="M63" s="247"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="39"/>
       <c r="T63" s="39"/>
       <c r="U63" s="39"/>
       <c r="V63" s="39"/>
       <c r="W63" s="39"/>
       <c r="X63" s="47"/>
       <c r="Y63" s="47"/>
       <c r="Z63" s="47"/>
     </row>
-    <row r="64" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
-      <c r="D64" s="320"/>
-[...6 lines deleted...]
-      <c r="K64" s="305" t="s">
+      <c r="D64" s="242"/>
+      <c r="E64" s="243"/>
+      <c r="F64" s="395"/>
+      <c r="G64" s="396"/>
+      <c r="H64" s="396"/>
+      <c r="I64" s="396"/>
+      <c r="J64" s="397"/>
+      <c r="K64" s="247" t="s">
         <v>122</v>
       </c>
-      <c r="L64" s="305"/>
-      <c r="M64" s="305"/>
+      <c r="L64" s="247"/>
+      <c r="M64" s="247"/>
       <c r="BO64" s="40"/>
     </row>
-    <row r="65" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="37"/>
-      <c r="D65" s="322"/>
-[...8 lines deleted...]
-      <c r="M65" s="305"/>
+      <c r="D65" s="244"/>
+      <c r="E65" s="245"/>
+      <c r="F65" s="378"/>
+      <c r="G65" s="379"/>
+      <c r="H65" s="379"/>
+      <c r="I65" s="379"/>
+      <c r="J65" s="380"/>
+      <c r="K65" s="247"/>
+      <c r="L65" s="247"/>
+      <c r="M65" s="247"/>
       <c r="BO65" s="40"/>
       <c r="CF65" s="45"/>
       <c r="CG65" s="40"/>
     </row>
-    <row r="66" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="38"/>
       <c r="E66" s="41"/>
       <c r="F66" s="41"/>
       <c r="G66" s="41"/>
       <c r="H66" s="41"/>
       <c r="I66" s="41"/>
       <c r="J66" s="41"/>
       <c r="K66" s="41"/>
       <c r="CF66" s="48"/>
       <c r="CG66" s="40"/>
     </row>
-    <row r="67" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B67" s="37"/>
-      <c r="D67" s="318" t="s">
+      <c r="D67" s="240" t="s">
         <v>125</v>
       </c>
-      <c r="E67" s="319"/>
-      <c r="F67" s="306" t="s">
+      <c r="E67" s="241"/>
+      <c r="F67" s="375" t="s">
         <v>126</v>
       </c>
-      <c r="G67" s="307"/>
-[...3 lines deleted...]
-      <c r="K67" s="305" t="s">
+      <c r="G67" s="376"/>
+      <c r="H67" s="376"/>
+      <c r="I67" s="376"/>
+      <c r="J67" s="377"/>
+      <c r="K67" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="L67" s="305"/>
-[...2 lines deleted...]
-    <row r="68" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L67" s="247"/>
+      <c r="M67" s="247"/>
+    </row>
+    <row r="68" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B68" s="37"/>
-      <c r="D68" s="320"/>
-[...6 lines deleted...]
-      <c r="K68" s="305" t="s">
+      <c r="D68" s="242"/>
+      <c r="E68" s="243"/>
+      <c r="F68" s="395"/>
+      <c r="G68" s="396"/>
+      <c r="H68" s="396"/>
+      <c r="I68" s="396"/>
+      <c r="J68" s="397"/>
+      <c r="K68" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="L68" s="305"/>
-[...2 lines deleted...]
-    <row r="69" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L68" s="247"/>
+      <c r="M68" s="247"/>
+    </row>
+    <row r="69" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B69" s="37"/>
       <c r="C69" s="28"/>
-      <c r="D69" s="320"/>
-[...6 lines deleted...]
-      <c r="K69" s="305" t="s">
+      <c r="D69" s="242"/>
+      <c r="E69" s="243"/>
+      <c r="F69" s="395"/>
+      <c r="G69" s="396"/>
+      <c r="H69" s="396"/>
+      <c r="I69" s="396"/>
+      <c r="J69" s="397"/>
+      <c r="K69" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="L69" s="305"/>
-      <c r="M69" s="305"/>
+      <c r="L69" s="247"/>
+      <c r="M69" s="247"/>
       <c r="CE69" s="40"/>
       <c r="CJ69" s="40"/>
     </row>
-    <row r="70" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B70" s="37"/>
-      <c r="D70" s="322"/>
-[...6 lines deleted...]
-      <c r="K70" s="305" t="s">
+      <c r="D70" s="244"/>
+      <c r="E70" s="245"/>
+      <c r="F70" s="378"/>
+      <c r="G70" s="379"/>
+      <c r="H70" s="379"/>
+      <c r="I70" s="379"/>
+      <c r="J70" s="380"/>
+      <c r="K70" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="L70" s="305"/>
-      <c r="M70" s="305"/>
+      <c r="L70" s="247"/>
+      <c r="M70" s="247"/>
       <c r="CE70" s="43"/>
       <c r="CJ70" s="40"/>
     </row>
-    <row r="71" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B71" s="37"/>
       <c r="E71" s="41"/>
       <c r="F71" s="41"/>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="41"/>
       <c r="J71" s="41"/>
       <c r="K71" s="41"/>
       <c r="CE71" s="40"/>
       <c r="CJ71" s="40"/>
     </row>
-    <row r="72" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B72" s="37"/>
-      <c r="D72" s="318" t="s">
+      <c r="D72" s="240" t="s">
         <v>249</v>
       </c>
-      <c r="E72" s="319"/>
-      <c r="F72" s="315" t="s">
+      <c r="E72" s="241"/>
+      <c r="F72" s="256" t="s">
         <v>130</v>
       </c>
-      <c r="G72" s="316"/>
-[...3 lines deleted...]
-      <c r="K72" s="305" t="s">
+      <c r="G72" s="257"/>
+      <c r="H72" s="257"/>
+      <c r="I72" s="257"/>
+      <c r="J72" s="258"/>
+      <c r="K72" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="L72" s="305"/>
-      <c r="M72" s="305"/>
+      <c r="L72" s="247"/>
+      <c r="M72" s="247"/>
       <c r="CE72" s="40"/>
       <c r="CJ72" s="40"/>
     </row>
-    <row r="73" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B73" s="37"/>
-      <c r="D73" s="320"/>
-[...1 lines deleted...]
-      <c r="F73" s="306" t="s">
+      <c r="D73" s="242"/>
+      <c r="E73" s="243"/>
+      <c r="F73" s="375" t="s">
         <v>235</v>
       </c>
-      <c r="G73" s="307"/>
-[...3 lines deleted...]
-      <c r="K73" s="305" t="s">
+      <c r="G73" s="376"/>
+      <c r="H73" s="376"/>
+      <c r="I73" s="376"/>
+      <c r="J73" s="377"/>
+      <c r="K73" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="L73" s="305"/>
-      <c r="M73" s="305"/>
+      <c r="L73" s="247"/>
+      <c r="M73" s="247"/>
       <c r="CE73" s="49"/>
       <c r="CJ73" s="40"/>
     </row>
-    <row r="74" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B74" s="37"/>
-      <c r="D74" s="320"/>
-[...6 lines deleted...]
-      <c r="K74" s="305" t="s">
+      <c r="D74" s="242"/>
+      <c r="E74" s="243"/>
+      <c r="F74" s="395"/>
+      <c r="G74" s="396"/>
+      <c r="H74" s="396"/>
+      <c r="I74" s="396"/>
+      <c r="J74" s="397"/>
+      <c r="K74" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="L74" s="305"/>
-[...2 lines deleted...]
-    <row r="75" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L74" s="247"/>
+      <c r="M74" s="247"/>
+    </row>
+    <row r="75" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B75" s="37"/>
-      <c r="D75" s="320"/>
-[...6 lines deleted...]
-      <c r="K75" s="305" t="s">
+      <c r="D75" s="242"/>
+      <c r="E75" s="243"/>
+      <c r="F75" s="395"/>
+      <c r="G75" s="396"/>
+      <c r="H75" s="396"/>
+      <c r="I75" s="396"/>
+      <c r="J75" s="397"/>
+      <c r="K75" s="247" t="s">
         <v>136</v>
       </c>
-      <c r="L75" s="305"/>
-[...2 lines deleted...]
-    <row r="76" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L75" s="247"/>
+      <c r="M75" s="247"/>
+    </row>
+    <row r="76" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B76" s="37"/>
-      <c r="D76" s="320"/>
-[...6 lines deleted...]
-      <c r="K76" s="305" t="s">
+      <c r="D76" s="242"/>
+      <c r="E76" s="243"/>
+      <c r="F76" s="395"/>
+      <c r="G76" s="396"/>
+      <c r="H76" s="396"/>
+      <c r="I76" s="396"/>
+      <c r="J76" s="397"/>
+      <c r="K76" s="247" t="s">
         <v>137</v>
       </c>
-      <c r="L76" s="305"/>
-[...2 lines deleted...]
-    <row r="77" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L76" s="247"/>
+      <c r="M76" s="247"/>
+    </row>
+    <row r="77" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B77" s="37"/>
       <c r="C77" s="28"/>
-      <c r="D77" s="320"/>
-[...6 lines deleted...]
-      <c r="K77" s="305" t="s">
+      <c r="D77" s="242"/>
+      <c r="E77" s="243"/>
+      <c r="F77" s="395"/>
+      <c r="G77" s="396"/>
+      <c r="H77" s="396"/>
+      <c r="I77" s="396"/>
+      <c r="J77" s="397"/>
+      <c r="K77" s="247" t="s">
         <v>138</v>
       </c>
-      <c r="L77" s="305"/>
-[...2 lines deleted...]
-    <row r="78" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L77" s="247"/>
+      <c r="M77" s="247"/>
+    </row>
+    <row r="78" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B78" s="37"/>
-      <c r="D78" s="320"/>
-[...6 lines deleted...]
-      <c r="K78" s="305" t="s">
+      <c r="D78" s="242"/>
+      <c r="E78" s="243"/>
+      <c r="F78" s="395"/>
+      <c r="G78" s="396"/>
+      <c r="H78" s="396"/>
+      <c r="I78" s="396"/>
+      <c r="J78" s="397"/>
+      <c r="K78" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="L78" s="305"/>
-[...2 lines deleted...]
-    <row r="79" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L78" s="247"/>
+      <c r="M78" s="247"/>
+    </row>
+    <row r="79" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B79" s="37"/>
-      <c r="D79" s="320"/>
-[...6 lines deleted...]
-      <c r="K79" s="305" t="s">
+      <c r="D79" s="242"/>
+      <c r="E79" s="243"/>
+      <c r="F79" s="395"/>
+      <c r="G79" s="396"/>
+      <c r="H79" s="396"/>
+      <c r="I79" s="396"/>
+      <c r="J79" s="397"/>
+      <c r="K79" s="247" t="s">
         <v>140</v>
       </c>
-      <c r="L79" s="305"/>
-[...2 lines deleted...]
-    <row r="80" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L79" s="247"/>
+      <c r="M79" s="247"/>
+    </row>
+    <row r="80" spans="2:88" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B80" s="37"/>
-      <c r="D80" s="322"/>
-[...6 lines deleted...]
-      <c r="K80" s="305" t="s">
+      <c r="D80" s="244"/>
+      <c r="E80" s="245"/>
+      <c r="F80" s="378"/>
+      <c r="G80" s="379"/>
+      <c r="H80" s="379"/>
+      <c r="I80" s="379"/>
+      <c r="J80" s="380"/>
+      <c r="K80" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="L80" s="305"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L80" s="247"/>
+      <c r="M80" s="247"/>
+    </row>
+    <row r="81" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B81" s="37"/>
     </row>
-    <row r="82" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B82" s="37"/>
-      <c r="D82" s="318" t="s">
+      <c r="D82" s="240" t="s">
         <v>250</v>
       </c>
-      <c r="E82" s="319"/>
-      <c r="F82" s="315" t="s">
+      <c r="E82" s="241"/>
+      <c r="F82" s="256" t="s">
         <v>142</v>
       </c>
-      <c r="G82" s="316"/>
-[...3 lines deleted...]
-      <c r="K82" s="305" t="s">
+      <c r="G82" s="257"/>
+      <c r="H82" s="257"/>
+      <c r="I82" s="257"/>
+      <c r="J82" s="258"/>
+      <c r="K82" s="247" t="s">
         <v>72</v>
       </c>
-      <c r="L82" s="305"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L82" s="247"/>
+      <c r="M82" s="247"/>
+    </row>
+    <row r="83" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B83" s="37"/>
-      <c r="D83" s="320"/>
-[...1 lines deleted...]
-      <c r="F83" s="324" t="s">
+      <c r="D83" s="242"/>
+      <c r="E83" s="243"/>
+      <c r="F83" s="330" t="s">
         <v>143</v>
       </c>
-      <c r="G83" s="325"/>
-[...3 lines deleted...]
-      <c r="K83" s="305" t="s">
+      <c r="G83" s="331"/>
+      <c r="H83" s="331"/>
+      <c r="I83" s="331"/>
+      <c r="J83" s="332"/>
+      <c r="K83" s="247" t="s">
         <v>238</v>
       </c>
-      <c r="L83" s="305"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L83" s="247"/>
+      <c r="M83" s="247"/>
+    </row>
+    <row r="84" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B84" s="37"/>
-      <c r="D84" s="320"/>
-[...6 lines deleted...]
-      <c r="K84" s="305" t="s">
+      <c r="D84" s="242"/>
+      <c r="E84" s="243"/>
+      <c r="F84" s="333"/>
+      <c r="G84" s="334"/>
+      <c r="H84" s="334"/>
+      <c r="I84" s="334"/>
+      <c r="J84" s="335"/>
+      <c r="K84" s="247" t="s">
         <v>239</v>
       </c>
-      <c r="L84" s="305"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L84" s="247"/>
+      <c r="M84" s="247"/>
+    </row>
+    <row r="85" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B85" s="37"/>
-      <c r="D85" s="320"/>
-[...1 lines deleted...]
-      <c r="F85" s="315" t="s">
+      <c r="D85" s="242"/>
+      <c r="E85" s="243"/>
+      <c r="F85" s="256" t="s">
         <v>144</v>
       </c>
-      <c r="G85" s="316"/>
-[...3 lines deleted...]
-      <c r="K85" s="305" t="s">
+      <c r="G85" s="257"/>
+      <c r="H85" s="257"/>
+      <c r="I85" s="257"/>
+      <c r="J85" s="258"/>
+      <c r="K85" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="L85" s="305"/>
-      <c r="M85" s="305"/>
+      <c r="L85" s="247"/>
+      <c r="M85" s="247"/>
       <c r="P85" s="42"/>
       <c r="Q85" s="42"/>
       <c r="R85" s="42"/>
       <c r="S85" s="42"/>
       <c r="T85" s="42"/>
       <c r="U85" s="42"/>
       <c r="V85" s="42"/>
       <c r="W85" s="42"/>
       <c r="X85" s="42"/>
       <c r="Y85" s="42"/>
     </row>
-    <row r="86" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B86" s="37"/>
       <c r="C86" s="28"/>
-      <c r="D86" s="320"/>
-[...1 lines deleted...]
-      <c r="F86" s="315" t="s">
+      <c r="D86" s="242"/>
+      <c r="E86" s="243"/>
+      <c r="F86" s="256" t="s">
         <v>258</v>
       </c>
-      <c r="G86" s="316"/>
-[...5 lines deleted...]
-      <c r="M86" s="305"/>
+      <c r="G86" s="257"/>
+      <c r="H86" s="257"/>
+      <c r="I86" s="257"/>
+      <c r="J86" s="258"/>
+      <c r="K86" s="247"/>
+      <c r="L86" s="247"/>
+      <c r="M86" s="247"/>
       <c r="P86" s="42"/>
       <c r="Q86" s="42"/>
       <c r="R86" s="42"/>
       <c r="S86" s="42"/>
       <c r="T86" s="42"/>
       <c r="U86" s="42"/>
       <c r="V86" s="42"/>
       <c r="W86" s="42"/>
       <c r="X86" s="42"/>
       <c r="Y86" s="42"/>
     </row>
-    <row r="87" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B87" s="37"/>
-      <c r="D87" s="322"/>
-[...1 lines deleted...]
-      <c r="F87" s="315" t="s">
+      <c r="D87" s="244"/>
+      <c r="E87" s="245"/>
+      <c r="F87" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G87" s="316"/>
-[...3 lines deleted...]
-      <c r="K87" s="305" t="s">
+      <c r="G87" s="257"/>
+      <c r="H87" s="257"/>
+      <c r="I87" s="257"/>
+      <c r="J87" s="258"/>
+      <c r="K87" s="247" t="s">
         <v>146</v>
       </c>
-      <c r="L87" s="305"/>
-      <c r="M87" s="305"/>
+      <c r="L87" s="247"/>
+      <c r="M87" s="247"/>
       <c r="P87" s="42"/>
       <c r="Q87" s="42"/>
       <c r="R87" s="42"/>
       <c r="S87" s="42"/>
       <c r="T87" s="42"/>
       <c r="U87" s="42"/>
       <c r="V87" s="42"/>
       <c r="W87" s="42"/>
       <c r="X87" s="42"/>
       <c r="Y87" s="42"/>
     </row>
-    <row r="88" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B88" s="37"/>
       <c r="E88" s="41"/>
       <c r="F88" s="41"/>
       <c r="G88" s="41"/>
       <c r="H88" s="41"/>
       <c r="I88" s="41"/>
       <c r="J88" s="41"/>
       <c r="K88" s="41"/>
       <c r="N88" s="50"/>
       <c r="P88" s="42"/>
       <c r="Q88" s="42"/>
       <c r="R88" s="42"/>
       <c r="S88" s="42"/>
       <c r="T88" s="42"/>
       <c r="U88" s="42"/>
       <c r="V88" s="42"/>
       <c r="W88" s="42"/>
       <c r="X88" s="42"/>
       <c r="Y88" s="42"/>
     </row>
-    <row r="89" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
-      <c r="D89" s="364" t="s">
+      <c r="D89" s="294" t="s">
         <v>251</v>
       </c>
-      <c r="E89" s="364"/>
-      <c r="F89" s="324" t="s">
+      <c r="E89" s="294"/>
+      <c r="F89" s="330" t="s">
         <v>252</v>
       </c>
-      <c r="G89" s="325"/>
-[...3 lines deleted...]
-      <c r="K89" s="305" t="s">
+      <c r="G89" s="331"/>
+      <c r="H89" s="331"/>
+      <c r="I89" s="331"/>
+      <c r="J89" s="332"/>
+      <c r="K89" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="L89" s="305"/>
-      <c r="M89" s="305"/>
+      <c r="L89" s="247"/>
+      <c r="M89" s="247"/>
       <c r="O89" s="50"/>
       <c r="P89" s="42"/>
       <c r="Q89" s="42"/>
       <c r="R89" s="42"/>
       <c r="S89" s="42"/>
       <c r="T89" s="42"/>
       <c r="U89" s="42"/>
       <c r="V89" s="42"/>
       <c r="W89" s="42"/>
       <c r="X89" s="42"/>
       <c r="Y89" s="42"/>
     </row>
-    <row r="90" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B90" s="5"/>
       <c r="C90" s="26"/>
-      <c r="D90" s="364"/>
-[...6 lines deleted...]
-      <c r="K90" s="305" t="s">
+      <c r="D90" s="294"/>
+      <c r="E90" s="294"/>
+      <c r="F90" s="333"/>
+      <c r="G90" s="334"/>
+      <c r="H90" s="334"/>
+      <c r="I90" s="334"/>
+      <c r="J90" s="335"/>
+      <c r="K90" s="247" t="s">
         <v>240</v>
       </c>
-      <c r="L90" s="305"/>
-      <c r="M90" s="305"/>
+      <c r="L90" s="247"/>
+      <c r="M90" s="247"/>
       <c r="P90" s="42"/>
       <c r="Q90" s="42"/>
       <c r="R90" s="42"/>
       <c r="S90" s="42"/>
       <c r="T90" s="42"/>
       <c r="U90" s="42"/>
       <c r="V90" s="42"/>
       <c r="W90" s="42"/>
       <c r="X90" s="42"/>
       <c r="Y90" s="42"/>
     </row>
-    <row r="91" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B91" s="5"/>
       <c r="C91" s="28"/>
-      <c r="D91" s="364"/>
-[...1 lines deleted...]
-      <c r="F91" s="324" t="s">
+      <c r="D91" s="294"/>
+      <c r="E91" s="294"/>
+      <c r="F91" s="330" t="s">
         <v>253</v>
       </c>
-      <c r="G91" s="325"/>
-[...3 lines deleted...]
-      <c r="K91" s="330" t="s">
+      <c r="G91" s="331"/>
+      <c r="H91" s="331"/>
+      <c r="I91" s="331"/>
+      <c r="J91" s="332"/>
+      <c r="K91" s="327" t="s">
         <v>243</v>
       </c>
-      <c r="L91" s="331"/>
-      <c r="M91" s="332"/>
+      <c r="L91" s="328"/>
+      <c r="M91" s="329"/>
       <c r="P91" s="42"/>
       <c r="Q91" s="42"/>
       <c r="R91" s="42"/>
       <c r="S91" s="42"/>
       <c r="T91" s="42"/>
       <c r="U91" s="42"/>
       <c r="V91" s="42"/>
       <c r="W91" s="42"/>
       <c r="X91" s="42"/>
       <c r="Y91" s="42"/>
     </row>
-    <row r="92" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B92" s="5"/>
       <c r="C92" s="5"/>
-      <c r="D92" s="364"/>
-[...6 lines deleted...]
-      <c r="K92" s="330" t="s">
+      <c r="D92" s="294"/>
+      <c r="E92" s="294"/>
+      <c r="F92" s="333"/>
+      <c r="G92" s="334"/>
+      <c r="H92" s="334"/>
+      <c r="I92" s="334"/>
+      <c r="J92" s="335"/>
+      <c r="K92" s="327" t="s">
         <v>242</v>
       </c>
-      <c r="L92" s="331"/>
-      <c r="M92" s="332"/>
+      <c r="L92" s="328"/>
+      <c r="M92" s="329"/>
       <c r="P92" s="42"/>
       <c r="Q92" s="42"/>
       <c r="R92" s="42"/>
       <c r="S92" s="42"/>
       <c r="T92" s="42"/>
       <c r="U92" s="42"/>
       <c r="V92" s="42"/>
       <c r="W92" s="42"/>
       <c r="X92" s="42"/>
       <c r="Y92" s="42"/>
     </row>
-    <row r="93" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B93" s="5"/>
       <c r="C93" s="5"/>
       <c r="E93" s="41"/>
       <c r="F93" s="41"/>
       <c r="G93" s="41"/>
       <c r="H93" s="41"/>
       <c r="I93" s="41"/>
       <c r="J93" s="41"/>
       <c r="K93" s="41"/>
       <c r="P93" s="42"/>
       <c r="Q93" s="42"/>
       <c r="R93" s="42"/>
       <c r="S93" s="42"/>
       <c r="T93" s="42"/>
       <c r="U93" s="42"/>
       <c r="V93" s="42"/>
       <c r="W93" s="42"/>
       <c r="X93" s="42"/>
       <c r="Y93" s="42"/>
     </row>
-    <row r="94" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B94" s="5"/>
       <c r="C94" s="5"/>
-      <c r="D94" s="318" t="s">
+      <c r="D94" s="240" t="s">
         <v>148</v>
       </c>
-      <c r="E94" s="319"/>
-      <c r="F94" s="361" t="s">
+      <c r="E94" s="241"/>
+      <c r="F94" s="324" t="s">
         <v>149</v>
       </c>
-      <c r="G94" s="362"/>
-[...3 lines deleted...]
-      <c r="K94" s="305" t="s">
+      <c r="G94" s="325"/>
+      <c r="H94" s="325"/>
+      <c r="I94" s="325"/>
+      <c r="J94" s="326"/>
+      <c r="K94" s="247" t="s">
         <v>150</v>
       </c>
-      <c r="L94" s="305"/>
-      <c r="M94" s="305"/>
+      <c r="L94" s="247"/>
+      <c r="M94" s="247"/>
       <c r="P94" s="42"/>
       <c r="Q94" s="42"/>
       <c r="R94" s="42"/>
       <c r="S94" s="42"/>
       <c r="T94" s="42"/>
       <c r="U94" s="42"/>
       <c r="V94" s="42"/>
       <c r="W94" s="42"/>
       <c r="X94" s="42"/>
       <c r="Y94" s="42"/>
     </row>
-    <row r="95" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B95" s="37"/>
-      <c r="D95" s="320"/>
-[...1 lines deleted...]
-      <c r="F95" s="324" t="s">
+      <c r="D95" s="242"/>
+      <c r="E95" s="243"/>
+      <c r="F95" s="330" t="s">
         <v>151</v>
       </c>
-      <c r="G95" s="325"/>
-[...3 lines deleted...]
-      <c r="K95" s="305" t="s">
+      <c r="G95" s="331"/>
+      <c r="H95" s="331"/>
+      <c r="I95" s="331"/>
+      <c r="J95" s="332"/>
+      <c r="K95" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="L95" s="305"/>
-      <c r="M95" s="305"/>
+      <c r="L95" s="247"/>
+      <c r="M95" s="247"/>
       <c r="P95" s="42"/>
       <c r="Q95" s="42"/>
       <c r="R95" s="42"/>
       <c r="S95" s="42"/>
       <c r="T95" s="42"/>
       <c r="U95" s="42"/>
       <c r="V95" s="42"/>
       <c r="W95" s="42"/>
       <c r="X95" s="42"/>
       <c r="Y95" s="42"/>
     </row>
-    <row r="96" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="30"/>
       <c r="B96" s="30"/>
-      <c r="D96" s="320"/>
-[...6 lines deleted...]
-      <c r="K96" s="305" t="s">
+      <c r="D96" s="242"/>
+      <c r="E96" s="243"/>
+      <c r="F96" s="336"/>
+      <c r="G96" s="337"/>
+      <c r="H96" s="337"/>
+      <c r="I96" s="337"/>
+      <c r="J96" s="338"/>
+      <c r="K96" s="247" t="s">
         <v>153</v>
       </c>
-      <c r="L96" s="305"/>
-      <c r="M96" s="305"/>
+      <c r="L96" s="247"/>
+      <c r="M96" s="247"/>
       <c r="P96" s="42"/>
       <c r="Q96" s="51"/>
       <c r="R96" s="40"/>
       <c r="S96" s="42"/>
       <c r="T96" s="42"/>
       <c r="U96" s="42"/>
       <c r="V96" s="42"/>
       <c r="W96" s="42"/>
       <c r="X96" s="42"/>
       <c r="Y96" s="42"/>
     </row>
-    <row r="97" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="30"/>
       <c r="B97" s="30"/>
-      <c r="D97" s="320"/>
-[...6 lines deleted...]
-      <c r="K97" s="305" t="s">
+      <c r="D97" s="242"/>
+      <c r="E97" s="243"/>
+      <c r="F97" s="336"/>
+      <c r="G97" s="337"/>
+      <c r="H97" s="337"/>
+      <c r="I97" s="337"/>
+      <c r="J97" s="338"/>
+      <c r="K97" s="247" t="s">
         <v>154</v>
       </c>
-      <c r="L97" s="305"/>
-      <c r="M97" s="305"/>
+      <c r="L97" s="247"/>
+      <c r="M97" s="247"/>
       <c r="P97" s="42"/>
       <c r="Q97" s="42"/>
       <c r="R97" s="42"/>
       <c r="S97" s="42"/>
       <c r="T97" s="42"/>
       <c r="U97" s="42"/>
       <c r="V97" s="42"/>
       <c r="W97" s="42"/>
       <c r="X97" s="42"/>
       <c r="Y97" s="42"/>
     </row>
-    <row r="98" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="30"/>
       <c r="B98" s="30"/>
-      <c r="D98" s="320"/>
-[...6 lines deleted...]
-      <c r="K98" s="305" t="s">
+      <c r="D98" s="242"/>
+      <c r="E98" s="243"/>
+      <c r="F98" s="333"/>
+      <c r="G98" s="334"/>
+      <c r="H98" s="334"/>
+      <c r="I98" s="334"/>
+      <c r="J98" s="335"/>
+      <c r="K98" s="247" t="s">
         <v>241</v>
       </c>
-      <c r="L98" s="305"/>
-      <c r="M98" s="305"/>
+      <c r="L98" s="247"/>
+      <c r="M98" s="247"/>
       <c r="P98" s="42"/>
       <c r="Q98" s="42"/>
       <c r="R98" s="42"/>
       <c r="S98" s="42"/>
       <c r="T98" s="42"/>
       <c r="U98" s="42"/>
       <c r="V98" s="42"/>
       <c r="W98" s="42"/>
       <c r="X98" s="42"/>
       <c r="Y98" s="42"/>
     </row>
-    <row r="99" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="30"/>
       <c r="B99" s="30"/>
       <c r="C99" s="31"/>
-      <c r="D99" s="320"/>
-[...1 lines deleted...]
-      <c r="F99" s="368" t="s">
+      <c r="D99" s="242"/>
+      <c r="E99" s="243"/>
+      <c r="F99" s="339" t="s">
         <v>155</v>
       </c>
-      <c r="G99" s="369"/>
-[...3 lines deleted...]
-      <c r="K99" s="330" t="s">
+      <c r="G99" s="340"/>
+      <c r="H99" s="340"/>
+      <c r="I99" s="340"/>
+      <c r="J99" s="341"/>
+      <c r="K99" s="327" t="s">
         <v>245</v>
       </c>
-      <c r="L99" s="331"/>
-      <c r="M99" s="332"/>
+      <c r="L99" s="328"/>
+      <c r="M99" s="329"/>
       <c r="P99" s="42"/>
       <c r="Q99" s="42"/>
       <c r="R99" s="42"/>
       <c r="S99" s="42"/>
       <c r="T99" s="42"/>
       <c r="U99" s="42"/>
       <c r="V99" s="42"/>
       <c r="W99" s="42"/>
       <c r="X99" s="42"/>
       <c r="Y99" s="42"/>
     </row>
-    <row r="100" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="30"/>
       <c r="B100" s="30"/>
-      <c r="D100" s="320"/>
-[...6 lines deleted...]
-      <c r="K100" s="330" t="s">
+      <c r="D100" s="242"/>
+      <c r="E100" s="243"/>
+      <c r="F100" s="342"/>
+      <c r="G100" s="343"/>
+      <c r="H100" s="343"/>
+      <c r="I100" s="343"/>
+      <c r="J100" s="344"/>
+      <c r="K100" s="327" t="s">
         <v>246</v>
       </c>
-      <c r="L100" s="331"/>
-      <c r="M100" s="332"/>
+      <c r="L100" s="328"/>
+      <c r="M100" s="329"/>
       <c r="P100" s="42"/>
       <c r="Q100" s="42"/>
       <c r="R100" s="42"/>
       <c r="S100" s="42"/>
       <c r="T100" s="42"/>
       <c r="U100" s="42"/>
       <c r="V100" s="42"/>
       <c r="W100" s="42"/>
       <c r="X100" s="42"/>
       <c r="Y100" s="42"/>
     </row>
-    <row r="101" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="30"/>
       <c r="B101" s="30"/>
-      <c r="D101" s="322"/>
-[...6 lines deleted...]
-      <c r="K101" s="330" t="s">
+      <c r="D101" s="244"/>
+      <c r="E101" s="245"/>
+      <c r="F101" s="345"/>
+      <c r="G101" s="346"/>
+      <c r="H101" s="346"/>
+      <c r="I101" s="346"/>
+      <c r="J101" s="347"/>
+      <c r="K101" s="327" t="s">
         <v>244</v>
       </c>
-      <c r="L101" s="331"/>
-      <c r="M101" s="332"/>
+      <c r="L101" s="328"/>
+      <c r="M101" s="329"/>
       <c r="P101" s="42"/>
       <c r="Q101" s="42"/>
       <c r="R101" s="42"/>
       <c r="S101" s="42"/>
       <c r="T101" s="42"/>
       <c r="U101" s="42"/>
       <c r="V101" s="42"/>
       <c r="W101" s="42"/>
       <c r="X101" s="42"/>
       <c r="Y101" s="42"/>
     </row>
-    <row r="102" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="30"/>
       <c r="B102" s="30"/>
       <c r="E102" s="41"/>
       <c r="F102" s="41"/>
       <c r="G102" s="41"/>
       <c r="H102" s="41"/>
       <c r="I102" s="41"/>
       <c r="J102" s="41"/>
       <c r="K102" s="41"/>
       <c r="P102" s="42"/>
       <c r="Q102" s="42"/>
       <c r="R102" s="42"/>
       <c r="S102" s="42"/>
       <c r="T102" s="42"/>
       <c r="U102" s="42"/>
       <c r="V102" s="42"/>
       <c r="W102" s="42"/>
       <c r="X102" s="42"/>
       <c r="Y102" s="42"/>
     </row>
-    <row r="103" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="30"/>
       <c r="B103" s="30"/>
-      <c r="D103" s="238" t="s">
+      <c r="D103" s="354" t="s">
         <v>266</v>
       </c>
-      <c r="E103" s="239"/>
-[...7 lines deleted...]
-      <c r="M103" s="240"/>
+      <c r="E103" s="355"/>
+      <c r="F103" s="355"/>
+      <c r="G103" s="355"/>
+      <c r="H103" s="355"/>
+      <c r="I103" s="355"/>
+      <c r="J103" s="355"/>
+      <c r="K103" s="355"/>
+      <c r="L103" s="355"/>
+      <c r="M103" s="356"/>
       <c r="P103" s="42"/>
       <c r="Q103" s="42"/>
       <c r="R103" s="42"/>
       <c r="S103" s="42"/>
       <c r="T103" s="42"/>
       <c r="U103" s="42"/>
       <c r="V103" s="42"/>
       <c r="W103" s="42"/>
       <c r="X103" s="42"/>
       <c r="Y103" s="42"/>
     </row>
-    <row r="104" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="30"/>
       <c r="B104" s="30"/>
       <c r="C104" s="16"/>
       <c r="D104" s="33"/>
       <c r="E104" s="33"/>
       <c r="F104" s="33"/>
       <c r="G104" s="33"/>
       <c r="H104" s="52"/>
       <c r="I104" s="53"/>
       <c r="J104" s="32"/>
       <c r="K104" s="35"/>
       <c r="L104" s="35"/>
       <c r="M104" s="35"/>
       <c r="P104" s="42"/>
       <c r="Q104" s="42"/>
       <c r="R104" s="42"/>
       <c r="S104" s="42"/>
       <c r="T104" s="42"/>
       <c r="U104" s="42"/>
       <c r="V104" s="42"/>
       <c r="W104" s="42"/>
       <c r="X104" s="42"/>
       <c r="Y104" s="42"/>
     </row>
-    <row r="105" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="30"/>
       <c r="B105" s="30"/>
       <c r="P105" s="42"/>
       <c r="Q105" s="42"/>
       <c r="R105" s="42"/>
       <c r="S105" s="42"/>
       <c r="T105" s="42"/>
       <c r="U105" s="42"/>
       <c r="V105" s="42"/>
       <c r="W105" s="42"/>
       <c r="X105" s="42"/>
       <c r="Y105" s="42"/>
     </row>
-    <row r="106" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="30"/>
       <c r="B106" s="30"/>
       <c r="C106" s="26"/>
-      <c r="D106" s="215" t="s">
+      <c r="D106" s="280" t="s">
         <v>156</v>
       </c>
-      <c r="E106" s="217"/>
-      <c r="F106" s="226" t="s">
+      <c r="E106" s="281"/>
+      <c r="F106" s="348" t="s">
         <v>157</v>
       </c>
-      <c r="G106" s="227"/>
-[...3 lines deleted...]
-      <c r="K106" s="226" t="s">
+      <c r="G106" s="349"/>
+      <c r="H106" s="349"/>
+      <c r="I106" s="349"/>
+      <c r="J106" s="350"/>
+      <c r="K106" s="348" t="s">
         <v>158</v>
       </c>
-      <c r="L106" s="227"/>
-      <c r="M106" s="228"/>
+      <c r="L106" s="349"/>
+      <c r="M106" s="350"/>
       <c r="P106" s="42"/>
       <c r="Q106" s="42"/>
       <c r="R106" s="42"/>
       <c r="S106" s="42"/>
       <c r="T106" s="42"/>
       <c r="U106" s="42"/>
       <c r="V106" s="42"/>
       <c r="W106" s="42"/>
       <c r="X106" s="42"/>
       <c r="Y106" s="42"/>
     </row>
-    <row r="107" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="30"/>
       <c r="B107" s="30"/>
-      <c r="D107" s="218"/>
-[...8 lines deleted...]
-      <c r="M107" s="231"/>
+      <c r="D107" s="284"/>
+      <c r="E107" s="285"/>
+      <c r="F107" s="351"/>
+      <c r="G107" s="352"/>
+      <c r="H107" s="352"/>
+      <c r="I107" s="352"/>
+      <c r="J107" s="353"/>
+      <c r="K107" s="351"/>
+      <c r="L107" s="352"/>
+      <c r="M107" s="353"/>
       <c r="P107" s="42"/>
       <c r="Q107" s="42"/>
       <c r="R107" s="42"/>
       <c r="S107" s="42"/>
       <c r="T107" s="42"/>
       <c r="U107" s="42"/>
       <c r="V107" s="42"/>
       <c r="W107" s="42"/>
       <c r="X107" s="42"/>
       <c r="Y107" s="42"/>
     </row>
-    <row r="108" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="30"/>
       <c r="B108" s="30"/>
       <c r="D108" s="41"/>
       <c r="E108" s="41"/>
       <c r="F108" s="41"/>
       <c r="G108" s="41"/>
       <c r="H108" s="41"/>
       <c r="I108" s="41"/>
       <c r="J108" s="41"/>
       <c r="K108" s="41"/>
       <c r="L108" s="41"/>
       <c r="M108" s="41"/>
       <c r="P108" s="42"/>
       <c r="Q108" s="42"/>
       <c r="R108" s="42"/>
       <c r="S108" s="42"/>
       <c r="T108" s="42"/>
       <c r="U108" s="42"/>
       <c r="V108" s="42"/>
       <c r="W108" s="42"/>
       <c r="X108" s="42"/>
       <c r="Y108" s="42"/>
     </row>
-    <row r="109" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="30"/>
       <c r="C109" s="5"/>
-      <c r="D109" s="215" t="s">
+      <c r="D109" s="280" t="s">
         <v>159</v>
       </c>
-      <c r="E109" s="217"/>
-      <c r="F109" s="215" t="s">
+      <c r="E109" s="281"/>
+      <c r="F109" s="280" t="s">
         <v>160</v>
       </c>
-      <c r="G109" s="216"/>
-[...3 lines deleted...]
-      <c r="K109" s="271" t="s">
+      <c r="G109" s="357"/>
+      <c r="H109" s="357"/>
+      <c r="I109" s="357"/>
+      <c r="J109" s="281"/>
+      <c r="K109" s="262" t="s">
         <v>161</v>
       </c>
-      <c r="L109" s="272"/>
-[...2 lines deleted...]
-    <row r="110" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L109" s="263"/>
+      <c r="M109" s="264"/>
+    </row>
+    <row r="110" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="30"/>
       <c r="C110" s="5"/>
-      <c r="D110" s="221"/>
-[...6 lines deleted...]
-      <c r="K110" s="271" t="s">
+      <c r="D110" s="282"/>
+      <c r="E110" s="283"/>
+      <c r="F110" s="282"/>
+      <c r="G110" s="365"/>
+      <c r="H110" s="365"/>
+      <c r="I110" s="365"/>
+      <c r="J110" s="283"/>
+      <c r="K110" s="262" t="s">
         <v>260</v>
       </c>
-      <c r="L110" s="272"/>
-[...2 lines deleted...]
-    <row r="111" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L110" s="263"/>
+      <c r="M110" s="264"/>
+    </row>
+    <row r="111" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="30"/>
       <c r="C111" s="28"/>
-      <c r="D111" s="221"/>
-[...6 lines deleted...]
-      <c r="K111" s="271" t="s">
+      <c r="D111" s="282"/>
+      <c r="E111" s="283"/>
+      <c r="F111" s="284"/>
+      <c r="G111" s="358"/>
+      <c r="H111" s="358"/>
+      <c r="I111" s="358"/>
+      <c r="J111" s="285"/>
+      <c r="K111" s="262" t="s">
         <v>261</v>
       </c>
-      <c r="L111" s="272"/>
-[...2 lines deleted...]
-    <row r="112" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L111" s="263"/>
+      <c r="M111" s="264"/>
+    </row>
+    <row r="112" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="30"/>
       <c r="C112" s="5"/>
-      <c r="D112" s="218"/>
-[...1 lines deleted...]
-      <c r="F112" s="271" t="s">
+      <c r="D112" s="284"/>
+      <c r="E112" s="285"/>
+      <c r="F112" s="262" t="s">
         <v>162</v>
       </c>
-      <c r="G112" s="272"/>
-[...3 lines deleted...]
-      <c r="K112" s="271" t="s">
+      <c r="G112" s="263"/>
+      <c r="H112" s="263"/>
+      <c r="I112" s="263"/>
+      <c r="J112" s="264"/>
+      <c r="K112" s="262" t="s">
         <v>163</v>
       </c>
-      <c r="L112" s="272"/>
-[...2 lines deleted...]
-    <row r="113" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L112" s="263"/>
+      <c r="M112" s="264"/>
+    </row>
+    <row r="113" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="30"/>
       <c r="C113" s="5"/>
       <c r="D113" s="41"/>
       <c r="E113" s="41"/>
       <c r="F113" s="41"/>
       <c r="G113" s="41"/>
       <c r="H113" s="41"/>
       <c r="I113" s="41"/>
       <c r="J113" s="41"/>
       <c r="K113" s="41"/>
       <c r="L113" s="41"/>
       <c r="M113" s="41"/>
     </row>
-    <row r="114" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="30"/>
       <c r="C114" s="5"/>
-      <c r="D114" s="215" t="s">
+      <c r="D114" s="280" t="s">
         <v>164</v>
       </c>
-      <c r="E114" s="217"/>
-      <c r="F114" s="215" t="s">
+      <c r="E114" s="281"/>
+      <c r="F114" s="280" t="s">
         <v>165</v>
       </c>
-      <c r="G114" s="216"/>
-[...3 lines deleted...]
-      <c r="K114" s="271" t="s">
+      <c r="G114" s="357"/>
+      <c r="H114" s="357"/>
+      <c r="I114" s="357"/>
+      <c r="J114" s="281"/>
+      <c r="K114" s="262" t="s">
         <v>166</v>
       </c>
-      <c r="L114" s="272"/>
-[...2 lines deleted...]
-    <row r="115" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L114" s="263"/>
+      <c r="M114" s="264"/>
+    </row>
+    <row r="115" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="30"/>
       <c r="B115" s="30"/>
-      <c r="D115" s="221"/>
-[...6 lines deleted...]
-      <c r="K115" s="271" t="s">
+      <c r="D115" s="282"/>
+      <c r="E115" s="283"/>
+      <c r="F115" s="284"/>
+      <c r="G115" s="358"/>
+      <c r="H115" s="358"/>
+      <c r="I115" s="358"/>
+      <c r="J115" s="285"/>
+      <c r="K115" s="262" t="s">
         <v>167</v>
       </c>
-      <c r="L115" s="272"/>
-[...2 lines deleted...]
-    <row r="116" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L115" s="263"/>
+      <c r="M115" s="264"/>
+    </row>
+    <row r="116" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="30"/>
       <c r="B116" s="30"/>
       <c r="C116" s="26"/>
-      <c r="D116" s="221"/>
-[...1 lines deleted...]
-      <c r="F116" s="215" t="s">
+      <c r="D116" s="282"/>
+      <c r="E116" s="283"/>
+      <c r="F116" s="280" t="s">
         <v>109</v>
       </c>
-      <c r="G116" s="216"/>
-[...3 lines deleted...]
-      <c r="K116" s="271" t="s">
+      <c r="G116" s="357"/>
+      <c r="H116" s="357"/>
+      <c r="I116" s="357"/>
+      <c r="J116" s="281"/>
+      <c r="K116" s="262" t="s">
         <v>262</v>
       </c>
-      <c r="L116" s="272"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L116" s="263"/>
+      <c r="M116" s="264"/>
+    </row>
+    <row r="117" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="30"/>
       <c r="B117" s="30"/>
-      <c r="D117" s="221"/>
-[...6 lines deleted...]
-      <c r="K117" s="271" t="s">
+      <c r="D117" s="282"/>
+      <c r="E117" s="283"/>
+      <c r="F117" s="282"/>
+      <c r="G117" s="365"/>
+      <c r="H117" s="365"/>
+      <c r="I117" s="365"/>
+      <c r="J117" s="283"/>
+      <c r="K117" s="262" t="s">
         <v>263</v>
       </c>
-      <c r="L117" s="272"/>
-[...2 lines deleted...]
-    <row r="118" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L117" s="263"/>
+      <c r="M117" s="264"/>
+    </row>
+    <row r="118" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="30"/>
       <c r="B118" s="30"/>
-      <c r="D118" s="218"/>
-[...6 lines deleted...]
-      <c r="K118" s="271" t="s">
+      <c r="D118" s="284"/>
+      <c r="E118" s="285"/>
+      <c r="F118" s="284"/>
+      <c r="G118" s="358"/>
+      <c r="H118" s="358"/>
+      <c r="I118" s="358"/>
+      <c r="J118" s="285"/>
+      <c r="K118" s="262" t="s">
         <v>168</v>
       </c>
-      <c r="L118" s="272"/>
-[...2 lines deleted...]
-    <row r="119" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L118" s="263"/>
+      <c r="M118" s="264"/>
+    </row>
+    <row r="119" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="30"/>
       <c r="B119" s="30"/>
       <c r="D119" s="41"/>
       <c r="E119" s="41"/>
       <c r="F119" s="41"/>
       <c r="G119" s="41"/>
       <c r="H119" s="41"/>
       <c r="I119" s="41"/>
       <c r="J119" s="41"/>
       <c r="K119" s="41"/>
       <c r="L119" s="41"/>
       <c r="M119" s="41"/>
     </row>
-    <row r="120" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="30"/>
       <c r="C120" s="38"/>
-      <c r="D120" s="216" t="s">
+      <c r="D120" s="357" t="s">
         <v>169</v>
       </c>
-      <c r="E120" s="217"/>
-      <c r="F120" s="215" t="s">
+      <c r="E120" s="281"/>
+      <c r="F120" s="280" t="s">
         <v>170</v>
       </c>
-      <c r="G120" s="216"/>
-[...3 lines deleted...]
-      <c r="K120" s="271" t="s">
+      <c r="G120" s="357"/>
+      <c r="H120" s="357"/>
+      <c r="I120" s="357"/>
+      <c r="J120" s="281"/>
+      <c r="K120" s="262" t="s">
         <v>171</v>
       </c>
-      <c r="L120" s="272"/>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L120" s="263"/>
+      <c r="M120" s="264"/>
+    </row>
+    <row r="121" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="30"/>
       <c r="C121" s="5"/>
-      <c r="D121" s="219"/>
-[...6 lines deleted...]
-      <c r="K121" s="271" t="s">
+      <c r="D121" s="358"/>
+      <c r="E121" s="285"/>
+      <c r="F121" s="284"/>
+      <c r="G121" s="358"/>
+      <c r="H121" s="358"/>
+      <c r="I121" s="358"/>
+      <c r="J121" s="285"/>
+      <c r="K121" s="262" t="s">
         <v>172</v>
       </c>
-      <c r="L121" s="272"/>
-[...2 lines deleted...]
-    <row r="122" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L121" s="263"/>
+      <c r="M121" s="264"/>
+    </row>
+    <row r="122" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="30"/>
       <c r="C122" s="5"/>
       <c r="D122" s="41"/>
       <c r="E122" s="41"/>
       <c r="F122" s="41"/>
       <c r="G122" s="41"/>
       <c r="H122" s="41"/>
       <c r="I122" s="41"/>
       <c r="J122" s="41"/>
       <c r="K122" s="41"/>
       <c r="L122" s="41"/>
       <c r="M122" s="41"/>
     </row>
-    <row r="123" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="30"/>
       <c r="B123" s="30"/>
       <c r="C123" s="26"/>
-      <c r="D123" s="215" t="s">
+      <c r="D123" s="280" t="s">
         <v>173</v>
       </c>
-      <c r="E123" s="217"/>
-      <c r="F123" s="215" t="s">
+      <c r="E123" s="281"/>
+      <c r="F123" s="280" t="s">
         <v>174</v>
       </c>
-      <c r="G123" s="216"/>
-[...3 lines deleted...]
-      <c r="K123" s="352" t="s">
+      <c r="G123" s="357"/>
+      <c r="H123" s="357"/>
+      <c r="I123" s="357"/>
+      <c r="J123" s="281"/>
+      <c r="K123" s="359" t="s">
         <v>264</v>
       </c>
-      <c r="L123" s="353"/>
-[...2 lines deleted...]
-    <row r="124" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L123" s="360"/>
+      <c r="M123" s="361"/>
+    </row>
+    <row r="124" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="30"/>
       <c r="B124" s="30"/>
-      <c r="D124" s="218"/>
-[...10 lines deleted...]
-    <row r="125" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D124" s="284"/>
+      <c r="E124" s="285"/>
+      <c r="F124" s="284"/>
+      <c r="G124" s="358"/>
+      <c r="H124" s="358"/>
+      <c r="I124" s="358"/>
+      <c r="J124" s="285"/>
+      <c r="K124" s="362"/>
+      <c r="L124" s="363"/>
+      <c r="M124" s="364"/>
+    </row>
+    <row r="125" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="30"/>
       <c r="B125" s="30"/>
       <c r="D125" s="41"/>
       <c r="E125" s="41"/>
       <c r="F125" s="41"/>
       <c r="G125" s="41"/>
       <c r="H125" s="41"/>
       <c r="I125" s="41"/>
       <c r="J125" s="41"/>
       <c r="K125" s="41"/>
       <c r="L125" s="41"/>
       <c r="M125" s="41"/>
     </row>
-    <row r="126" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="30"/>
       <c r="B126" s="38"/>
-      <c r="D126" s="215" t="s">
+      <c r="D126" s="280" t="s">
         <v>175</v>
       </c>
-      <c r="E126" s="217"/>
-      <c r="F126" s="215" t="s">
+      <c r="E126" s="281"/>
+      <c r="F126" s="280" t="s">
         <v>176</v>
       </c>
-      <c r="G126" s="216"/>
-[...3 lines deleted...]
-      <c r="K126" s="271" t="s">
+      <c r="G126" s="357"/>
+      <c r="H126" s="357"/>
+      <c r="I126" s="357"/>
+      <c r="J126" s="281"/>
+      <c r="K126" s="262" t="s">
         <v>177</v>
       </c>
-      <c r="L126" s="272"/>
-[...2 lines deleted...]
-    <row r="127" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L126" s="263"/>
+      <c r="M126" s="264"/>
+    </row>
+    <row r="127" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="30"/>
       <c r="B127" s="30"/>
-      <c r="D127" s="221"/>
-[...6 lines deleted...]
-      <c r="K127" s="271" t="s">
+      <c r="D127" s="282"/>
+      <c r="E127" s="283"/>
+      <c r="F127" s="282"/>
+      <c r="G127" s="365"/>
+      <c r="H127" s="365"/>
+      <c r="I127" s="365"/>
+      <c r="J127" s="283"/>
+      <c r="K127" s="262" t="s">
         <v>178</v>
       </c>
-      <c r="L127" s="272"/>
-[...2 lines deleted...]
-    <row r="128" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L127" s="263"/>
+      <c r="M127" s="264"/>
+    </row>
+    <row r="128" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="30"/>
       <c r="B128" s="30"/>
       <c r="C128" s="26"/>
-      <c r="D128" s="221"/>
-[...6 lines deleted...]
-      <c r="K128" s="271" t="s">
+      <c r="D128" s="282"/>
+      <c r="E128" s="283"/>
+      <c r="F128" s="282"/>
+      <c r="G128" s="365"/>
+      <c r="H128" s="365"/>
+      <c r="I128" s="365"/>
+      <c r="J128" s="283"/>
+      <c r="K128" s="262" t="s">
         <v>179</v>
       </c>
-      <c r="L128" s="272"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L128" s="263"/>
+      <c r="M128" s="264"/>
+    </row>
+    <row r="129" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A129" s="30"/>
       <c r="B129" s="30"/>
-      <c r="D129" s="221"/>
-[...6 lines deleted...]
-      <c r="K129" s="271" t="s">
+      <c r="D129" s="282"/>
+      <c r="E129" s="283"/>
+      <c r="F129" s="282"/>
+      <c r="G129" s="365"/>
+      <c r="H129" s="365"/>
+      <c r="I129" s="365"/>
+      <c r="J129" s="283"/>
+      <c r="K129" s="262" t="s">
         <v>180</v>
       </c>
-      <c r="L129" s="272"/>
-[...2 lines deleted...]
-    <row r="130" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L129" s="263"/>
+      <c r="M129" s="264"/>
+    </row>
+    <row r="130" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A130" s="30"/>
       <c r="B130" s="30"/>
-      <c r="D130" s="218"/>
-[...6 lines deleted...]
-      <c r="K130" s="358" t="s">
+      <c r="D130" s="284"/>
+      <c r="E130" s="285"/>
+      <c r="F130" s="284"/>
+      <c r="G130" s="358"/>
+      <c r="H130" s="358"/>
+      <c r="I130" s="358"/>
+      <c r="J130" s="285"/>
+      <c r="K130" s="366" t="s">
         <v>265</v>
       </c>
-      <c r="L130" s="359"/>
-[...2 lines deleted...]
-    <row r="131" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L130" s="367"/>
+      <c r="M130" s="368"/>
+    </row>
+    <row r="131" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A131" s="30"/>
       <c r="B131" s="30"/>
       <c r="D131" s="42"/>
       <c r="E131" s="42"/>
       <c r="F131" s="42"/>
       <c r="G131" s="42"/>
       <c r="H131" s="42"/>
       <c r="I131" s="42"/>
       <c r="J131" s="42"/>
       <c r="K131" s="42"/>
       <c r="L131" s="42"/>
       <c r="M131" s="42"/>
     </row>
-    <row r="132" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A132" s="30"/>
       <c r="B132" s="30"/>
-      <c r="D132" s="238" t="s">
+      <c r="D132" s="354" t="s">
         <v>274</v>
       </c>
-      <c r="E132" s="239"/>
-[...9 lines deleted...]
-    <row r="133" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E132" s="355"/>
+      <c r="F132" s="355"/>
+      <c r="G132" s="355"/>
+      <c r="H132" s="355"/>
+      <c r="I132" s="355"/>
+      <c r="J132" s="355"/>
+      <c r="K132" s="355"/>
+      <c r="L132" s="355"/>
+      <c r="M132" s="356"/>
+    </row>
+    <row r="133" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A133" s="30"/>
       <c r="B133" s="30"/>
       <c r="D133" s="32"/>
       <c r="E133" s="33"/>
       <c r="F133" s="33"/>
       <c r="G133" s="33"/>
       <c r="H133" s="33"/>
       <c r="I133" s="34"/>
       <c r="J133" s="32"/>
       <c r="K133" s="35"/>
       <c r="L133" s="35"/>
       <c r="M133" s="35"/>
     </row>
-    <row r="134" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A134" s="30"/>
       <c r="B134" s="30"/>
       <c r="C134" s="31"/>
       <c r="D134" s="31"/>
     </row>
-    <row r="135" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A135" s="30"/>
       <c r="B135" s="30"/>
-      <c r="D135" s="215" t="s">
+      <c r="D135" s="280" t="s">
         <v>271</v>
       </c>
-      <c r="E135" s="217"/>
-      <c r="F135" s="346" t="s">
+      <c r="E135" s="281"/>
+      <c r="F135" s="321" t="s">
         <v>182</v>
       </c>
-      <c r="G135" s="347"/>
-[...3 lines deleted...]
-      <c r="K135" s="298" t="s">
+      <c r="G135" s="322"/>
+      <c r="H135" s="322"/>
+      <c r="I135" s="322"/>
+      <c r="J135" s="323"/>
+      <c r="K135" s="309" t="s">
         <v>183</v>
       </c>
-      <c r="L135" s="299"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L135" s="310"/>
+      <c r="M135" s="311"/>
+    </row>
+    <row r="136" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="30"/>
       <c r="B136" s="30"/>
       <c r="E136" s="41"/>
       <c r="F136" s="41"/>
       <c r="G136" s="41"/>
       <c r="H136" s="41"/>
       <c r="I136" s="54"/>
       <c r="J136" s="54"/>
       <c r="K136" s="50"/>
     </row>
-    <row r="137" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A137" s="30"/>
       <c r="B137" s="30"/>
-      <c r="D137" s="215" t="s">
+      <c r="D137" s="280" t="s">
         <v>270</v>
       </c>
-      <c r="E137" s="217"/>
-      <c r="F137" s="226" t="s">
+      <c r="E137" s="281"/>
+      <c r="F137" s="348" t="s">
         <v>269</v>
       </c>
-      <c r="G137" s="227"/>
-[...3 lines deleted...]
-      <c r="K137" s="298" t="s">
+      <c r="G137" s="349"/>
+      <c r="H137" s="349"/>
+      <c r="I137" s="349"/>
+      <c r="J137" s="350"/>
+      <c r="K137" s="309" t="s">
         <v>267</v>
       </c>
-      <c r="L137" s="299"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L137" s="310"/>
+      <c r="M137" s="311"/>
+    </row>
+    <row r="138" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A138" s="30"/>
       <c r="B138" s="30"/>
-      <c r="D138" s="221"/>
-[...6 lines deleted...]
-      <c r="K138" s="298" t="s">
+      <c r="D138" s="282"/>
+      <c r="E138" s="283"/>
+      <c r="F138" s="351"/>
+      <c r="G138" s="352"/>
+      <c r="H138" s="352"/>
+      <c r="I138" s="352"/>
+      <c r="J138" s="353"/>
+      <c r="K138" s="309" t="s">
         <v>268</v>
       </c>
-      <c r="L138" s="299"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L138" s="310"/>
+      <c r="M138" s="311"/>
+    </row>
+    <row r="139" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A139" s="30"/>
       <c r="C139" s="5"/>
       <c r="E139" s="41"/>
       <c r="F139" s="41"/>
       <c r="G139" s="41"/>
       <c r="H139" s="41"/>
       <c r="I139" s="54"/>
       <c r="J139" s="54"/>
       <c r="K139" s="50"/>
     </row>
-    <row r="140" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A140" s="30"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="215" t="s">
+      <c r="D140" s="280" t="s">
         <v>185</v>
       </c>
-      <c r="E140" s="217"/>
-      <c r="F140" s="226" t="s">
+      <c r="E140" s="281"/>
+      <c r="F140" s="348" t="s">
         <v>186</v>
       </c>
-      <c r="G140" s="227"/>
-[...3 lines deleted...]
-      <c r="K140" s="298" t="s">
+      <c r="G140" s="349"/>
+      <c r="H140" s="349"/>
+      <c r="I140" s="349"/>
+      <c r="J140" s="350"/>
+      <c r="K140" s="309" t="s">
         <v>187</v>
       </c>
-      <c r="L140" s="299"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L140" s="310"/>
+      <c r="M140" s="311"/>
+    </row>
+    <row r="141" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A141" s="30"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="221"/>
-[...6 lines deleted...]
-      <c r="K141" s="298" t="s">
+      <c r="D141" s="282"/>
+      <c r="E141" s="283"/>
+      <c r="F141" s="351"/>
+      <c r="G141" s="352"/>
+      <c r="H141" s="352"/>
+      <c r="I141" s="352"/>
+      <c r="J141" s="353"/>
+      <c r="K141" s="309" t="s">
         <v>188</v>
       </c>
-      <c r="L141" s="299"/>
-[...2 lines deleted...]
-    <row r="142" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L141" s="310"/>
+      <c r="M141" s="311"/>
+    </row>
+    <row r="142" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A142" s="30"/>
       <c r="C142" s="26"/>
-      <c r="D142" s="221"/>
-[...1 lines deleted...]
-      <c r="F142" s="226" t="s">
+      <c r="D142" s="282"/>
+      <c r="E142" s="283"/>
+      <c r="F142" s="348" t="s">
         <v>189</v>
       </c>
-      <c r="G142" s="227"/>
-[...3 lines deleted...]
-      <c r="K142" s="298" t="s">
+      <c r="G142" s="349"/>
+      <c r="H142" s="349"/>
+      <c r="I142" s="349"/>
+      <c r="J142" s="350"/>
+      <c r="K142" s="309" t="s">
         <v>190</v>
       </c>
-      <c r="L142" s="299"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L142" s="310"/>
+      <c r="M142" s="311"/>
+    </row>
+    <row r="143" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A143" s="30"/>
       <c r="C143" s="28"/>
-      <c r="D143" s="221"/>
-[...6 lines deleted...]
-      <c r="K143" s="298" t="s">
+      <c r="D143" s="282"/>
+      <c r="E143" s="283"/>
+      <c r="F143" s="369"/>
+      <c r="G143" s="370"/>
+      <c r="H143" s="370"/>
+      <c r="I143" s="370"/>
+      <c r="J143" s="371"/>
+      <c r="K143" s="309" t="s">
         <v>191</v>
       </c>
-      <c r="L143" s="299"/>
-[...2 lines deleted...]
-    <row r="144" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L143" s="310"/>
+      <c r="M143" s="311"/>
+    </row>
+    <row r="144" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A144" s="30"/>
       <c r="C144" s="5"/>
-      <c r="D144" s="221"/>
-[...6 lines deleted...]
-      <c r="K144" s="298" t="s">
+      <c r="D144" s="282"/>
+      <c r="E144" s="283"/>
+      <c r="F144" s="369"/>
+      <c r="G144" s="370"/>
+      <c r="H144" s="370"/>
+      <c r="I144" s="370"/>
+      <c r="J144" s="371"/>
+      <c r="K144" s="309" t="s">
         <v>192</v>
       </c>
-      <c r="L144" s="299"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L144" s="310"/>
+      <c r="M144" s="311"/>
+    </row>
+    <row r="145" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A145" s="30"/>
       <c r="C145" s="5"/>
-      <c r="D145" s="218"/>
-[...6 lines deleted...]
-      <c r="K145" s="298" t="s">
+      <c r="D145" s="284"/>
+      <c r="E145" s="285"/>
+      <c r="F145" s="351"/>
+      <c r="G145" s="352"/>
+      <c r="H145" s="352"/>
+      <c r="I145" s="352"/>
+      <c r="J145" s="353"/>
+      <c r="K145" s="309" t="s">
         <v>193</v>
       </c>
-      <c r="L145" s="299"/>
-[...2 lines deleted...]
-    <row r="146" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L145" s="310"/>
+      <c r="M145" s="311"/>
+    </row>
+    <row r="146" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A146" s="30"/>
       <c r="C146" s="5"/>
       <c r="E146" s="41"/>
       <c r="F146" s="41"/>
       <c r="G146" s="41"/>
       <c r="H146" s="41"/>
       <c r="I146" s="54"/>
       <c r="J146" s="54"/>
       <c r="K146" s="50"/>
     </row>
-    <row r="147" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A147" s="30"/>
-      <c r="D147" s="215" t="s">
+      <c r="D147" s="280" t="s">
         <v>220</v>
       </c>
-      <c r="E147" s="217"/>
-      <c r="F147" s="226" t="s">
+      <c r="E147" s="281"/>
+      <c r="F147" s="348" t="s">
         <v>221</v>
       </c>
-      <c r="G147" s="227"/>
-[...3 lines deleted...]
-      <c r="K147" s="298" t="s">
+      <c r="G147" s="349"/>
+      <c r="H147" s="349"/>
+      <c r="I147" s="349"/>
+      <c r="J147" s="350"/>
+      <c r="K147" s="309" t="s">
         <v>194</v>
       </c>
-      <c r="L147" s="299"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L147" s="310"/>
+      <c r="M147" s="311"/>
+    </row>
+    <row r="148" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A148" s="30"/>
       <c r="B148" s="30"/>
-      <c r="D148" s="221"/>
-[...6 lines deleted...]
-      <c r="K148" s="298" t="s">
+      <c r="D148" s="282"/>
+      <c r="E148" s="283"/>
+      <c r="F148" s="351"/>
+      <c r="G148" s="352"/>
+      <c r="H148" s="352"/>
+      <c r="I148" s="352"/>
+      <c r="J148" s="353"/>
+      <c r="K148" s="309" t="s">
         <v>195</v>
       </c>
-      <c r="L148" s="299"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L148" s="310"/>
+      <c r="M148" s="311"/>
+    </row>
+    <row r="149" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A149" s="30"/>
       <c r="B149" s="30"/>
       <c r="E149" s="41"/>
       <c r="F149" s="41"/>
       <c r="G149" s="41"/>
       <c r="H149" s="41"/>
       <c r="I149" s="54"/>
       <c r="J149" s="54"/>
       <c r="K149" s="50"/>
     </row>
-    <row r="150" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A150" s="30"/>
       <c r="B150" s="30"/>
-      <c r="D150" s="215" t="s">
+      <c r="D150" s="280" t="s">
         <v>196</v>
       </c>
-      <c r="E150" s="217"/>
-      <c r="F150" s="301" t="s">
+      <c r="E150" s="281"/>
+      <c r="F150" s="299" t="s">
         <v>197</v>
       </c>
-      <c r="G150" s="302"/>
-[...3 lines deleted...]
-      <c r="K150" s="298" t="s">
+      <c r="G150" s="300"/>
+      <c r="H150" s="300"/>
+      <c r="I150" s="300"/>
+      <c r="J150" s="301"/>
+      <c r="K150" s="309" t="s">
         <v>272</v>
       </c>
-      <c r="L150" s="299"/>
-[...2 lines deleted...]
-    <row r="151" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L150" s="310"/>
+      <c r="M150" s="311"/>
+    </row>
+    <row r="151" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A151" s="30"/>
       <c r="B151" s="30"/>
       <c r="C151" s="5"/>
-      <c r="D151" s="221"/>
-[...1 lines deleted...]
-      <c r="F151" s="346" t="s">
+      <c r="D151" s="282"/>
+      <c r="E151" s="283"/>
+      <c r="F151" s="321" t="s">
         <v>198</v>
       </c>
-      <c r="G151" s="347"/>
-[...3 lines deleted...]
-      <c r="K151" s="298" t="s">
+      <c r="G151" s="322"/>
+      <c r="H151" s="322"/>
+      <c r="I151" s="322"/>
+      <c r="J151" s="323"/>
+      <c r="K151" s="309" t="s">
         <v>199</v>
       </c>
-      <c r="L151" s="299"/>
-[...2 lines deleted...]
-    <row r="152" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L151" s="310"/>
+      <c r="M151" s="311"/>
+    </row>
+    <row r="152" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A152" s="30"/>
       <c r="B152" s="30"/>
       <c r="C152" s="5"/>
       <c r="E152" s="41"/>
       <c r="F152" s="41"/>
       <c r="G152" s="41"/>
       <c r="H152" s="41"/>
       <c r="I152" s="54"/>
       <c r="J152" s="54"/>
       <c r="K152" s="50"/>
     </row>
-    <row r="153" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A153" s="30"/>
       <c r="B153" s="30"/>
-      <c r="D153" s="215" t="s">
+      <c r="D153" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E153" s="217"/>
-      <c r="F153" s="256" t="s">
+      <c r="E153" s="281"/>
+      <c r="F153" s="302" t="s">
         <v>151</v>
       </c>
-      <c r="G153" s="257"/>
-[...3 lines deleted...]
-      <c r="K153" s="298" t="s">
+      <c r="G153" s="303"/>
+      <c r="H153" s="303"/>
+      <c r="I153" s="303"/>
+      <c r="J153" s="304"/>
+      <c r="K153" s="309" t="s">
         <v>200</v>
       </c>
-      <c r="L153" s="299"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L153" s="310"/>
+      <c r="M153" s="311"/>
+    </row>
+    <row r="154" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A154" s="30"/>
       <c r="B154" s="30"/>
-      <c r="D154" s="221"/>
-[...6 lines deleted...]
-      <c r="K154" s="298" t="s">
+      <c r="D154" s="282"/>
+      <c r="E154" s="283"/>
+      <c r="F154" s="372"/>
+      <c r="G154" s="373"/>
+      <c r="H154" s="373"/>
+      <c r="I154" s="373"/>
+      <c r="J154" s="374"/>
+      <c r="K154" s="309" t="s">
         <v>273</v>
       </c>
-      <c r="L154" s="299"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L154" s="310"/>
+      <c r="M154" s="311"/>
+    </row>
+    <row r="155" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A155" s="30"/>
       <c r="B155" s="38"/>
-      <c r="D155" s="221"/>
-[...6 lines deleted...]
-      <c r="K155" s="298" t="s">
+      <c r="D155" s="282"/>
+      <c r="E155" s="283"/>
+      <c r="F155" s="372"/>
+      <c r="G155" s="373"/>
+      <c r="H155" s="373"/>
+      <c r="I155" s="373"/>
+      <c r="J155" s="374"/>
+      <c r="K155" s="309" t="s">
         <v>201</v>
       </c>
-      <c r="L155" s="299"/>
-[...2 lines deleted...]
-    <row r="156" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L155" s="310"/>
+      <c r="M155" s="311"/>
+    </row>
+    <row r="156" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A156" s="30"/>
       <c r="B156" s="30"/>
       <c r="C156" s="31"/>
-      <c r="D156" s="218"/>
-[...6 lines deleted...]
-      <c r="K156" s="298" t="s">
+      <c r="D156" s="284"/>
+      <c r="E156" s="285"/>
+      <c r="F156" s="305"/>
+      <c r="G156" s="306"/>
+      <c r="H156" s="306"/>
+      <c r="I156" s="306"/>
+      <c r="J156" s="307"/>
+      <c r="K156" s="309" t="s">
         <v>202</v>
       </c>
-      <c r="L156" s="299"/>
-[...2 lines deleted...]
-    <row r="157" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L156" s="310"/>
+      <c r="M156" s="311"/>
+    </row>
+    <row r="157" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A157" s="30"/>
       <c r="B157" s="30"/>
     </row>
-    <row r="158" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A158" s="30"/>
       <c r="B158" s="30"/>
-      <c r="D158" s="238" t="s">
+      <c r="D158" s="354" t="s">
         <v>288</v>
       </c>
-      <c r="E158" s="239"/>
-[...9 lines deleted...]
-    <row r="159" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E158" s="355"/>
+      <c r="F158" s="355"/>
+      <c r="G158" s="355"/>
+      <c r="H158" s="355"/>
+      <c r="I158" s="355"/>
+      <c r="J158" s="355"/>
+      <c r="K158" s="355"/>
+      <c r="L158" s="355"/>
+      <c r="M158" s="356"/>
+    </row>
+    <row r="159" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A159" s="30"/>
       <c r="B159" s="30"/>
       <c r="D159" s="32"/>
       <c r="E159" s="33"/>
       <c r="F159" s="33"/>
       <c r="G159" s="33"/>
       <c r="H159" s="33"/>
       <c r="I159" s="34"/>
       <c r="J159" s="32"/>
       <c r="K159" s="35"/>
       <c r="L159" s="35"/>
       <c r="M159" s="35"/>
     </row>
-    <row r="160" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A160" s="30"/>
       <c r="B160" s="30"/>
       <c r="C160" s="31"/>
       <c r="D160" s="31"/>
     </row>
-    <row r="161" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A161" s="30"/>
       <c r="B161" s="30"/>
       <c r="C161" s="38"/>
-      <c r="D161" s="241" t="s">
+      <c r="D161" s="248" t="s">
         <v>181</v>
       </c>
-      <c r="E161" s="242"/>
-      <c r="F161" s="268" t="s">
+      <c r="E161" s="249"/>
+      <c r="F161" s="428" t="s">
         <v>203</v>
       </c>
-      <c r="G161" s="269"/>
-[...3 lines deleted...]
-      <c r="K161" s="235" t="s">
+      <c r="G161" s="429"/>
+      <c r="H161" s="429"/>
+      <c r="I161" s="429"/>
+      <c r="J161" s="430"/>
+      <c r="K161" s="384" t="s">
         <v>204</v>
       </c>
-      <c r="L161" s="236"/>
-[...2 lines deleted...]
-    <row r="162" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L161" s="385"/>
+      <c r="M161" s="386"/>
+    </row>
+    <row r="162" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A162" s="30"/>
       <c r="B162" s="30"/>
-      <c r="D162" s="245"/>
-[...1 lines deleted...]
-      <c r="F162" s="268" t="s">
+      <c r="D162" s="250"/>
+      <c r="E162" s="251"/>
+      <c r="F162" s="428" t="s">
         <v>205</v>
       </c>
-      <c r="G162" s="269"/>
-[...3 lines deleted...]
-      <c r="K162" s="235" t="s">
+      <c r="G162" s="429"/>
+      <c r="H162" s="429"/>
+      <c r="I162" s="429"/>
+      <c r="J162" s="430"/>
+      <c r="K162" s="384" t="s">
         <v>206</v>
       </c>
-      <c r="L162" s="236"/>
-[...2 lines deleted...]
-    <row r="163" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L162" s="385"/>
+      <c r="M162" s="386"/>
+    </row>
+    <row r="163" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A163" s="30"/>
       <c r="C163" s="5"/>
       <c r="E163" s="41"/>
       <c r="F163" s="41"/>
       <c r="G163" s="41"/>
       <c r="H163" s="41"/>
       <c r="I163" s="54"/>
       <c r="J163" s="54"/>
       <c r="K163" s="50"/>
     </row>
-    <row r="164" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A164" s="30"/>
       <c r="C164" s="5"/>
-      <c r="D164" s="241" t="s">
+      <c r="D164" s="248" t="s">
         <v>207</v>
       </c>
-      <c r="E164" s="242"/>
-      <c r="F164" s="247" t="s">
+      <c r="E164" s="249"/>
+      <c r="F164" s="413" t="s">
         <v>208</v>
       </c>
-      <c r="G164" s="248"/>
-[...3 lines deleted...]
-      <c r="K164" s="235" t="s">
+      <c r="G164" s="414"/>
+      <c r="H164" s="414"/>
+      <c r="I164" s="414"/>
+      <c r="J164" s="415"/>
+      <c r="K164" s="384" t="s">
         <v>209</v>
       </c>
-      <c r="L164" s="236"/>
-[...2 lines deleted...]
-    <row r="165" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L164" s="385"/>
+      <c r="M164" s="386"/>
+    </row>
+    <row r="165" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A165" s="30"/>
       <c r="C165" s="38"/>
-      <c r="D165" s="243"/>
-[...6 lines deleted...]
-      <c r="K165" s="235" t="s">
+      <c r="D165" s="287"/>
+      <c r="E165" s="288"/>
+      <c r="F165" s="425"/>
+      <c r="G165" s="426"/>
+      <c r="H165" s="426"/>
+      <c r="I165" s="426"/>
+      <c r="J165" s="427"/>
+      <c r="K165" s="384" t="s">
         <v>210</v>
       </c>
-      <c r="L165" s="236"/>
-[...2 lines deleted...]
-    <row r="166" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L165" s="385"/>
+      <c r="M165" s="386"/>
+    </row>
+    <row r="166" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A166" s="30"/>
       <c r="C166" s="5"/>
-      <c r="D166" s="245"/>
-[...6 lines deleted...]
-      <c r="K166" s="235" t="s">
+      <c r="D166" s="250"/>
+      <c r="E166" s="251"/>
+      <c r="F166" s="416"/>
+      <c r="G166" s="417"/>
+      <c r="H166" s="417"/>
+      <c r="I166" s="417"/>
+      <c r="J166" s="418"/>
+      <c r="K166" s="384" t="s">
         <v>211</v>
       </c>
-      <c r="L166" s="236"/>
-[...2 lines deleted...]
-    <row r="167" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L166" s="385"/>
+      <c r="M166" s="386"/>
+    </row>
+    <row r="167" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A167" s="30"/>
       <c r="C167" s="5"/>
     </row>
-    <row r="168" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A168" s="30"/>
       <c r="C168" s="5"/>
-      <c r="D168" s="241" t="s">
+      <c r="D168" s="248" t="s">
         <v>212</v>
       </c>
-      <c r="E168" s="242"/>
-      <c r="F168" s="281" t="s">
+      <c r="E168" s="249"/>
+      <c r="F168" s="401" t="s">
         <v>213</v>
       </c>
-      <c r="G168" s="282"/>
-[...3 lines deleted...]
-      <c r="K168" s="235" t="s">
+      <c r="G168" s="402"/>
+      <c r="H168" s="402"/>
+      <c r="I168" s="402"/>
+      <c r="J168" s="403"/>
+      <c r="K168" s="384" t="s">
         <v>219</v>
       </c>
-      <c r="L168" s="236"/>
-[...2 lines deleted...]
-    <row r="169" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L168" s="385"/>
+      <c r="M168" s="386"/>
+    </row>
+    <row r="169" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A169" s="30"/>
       <c r="C169" s="5"/>
-      <c r="D169" s="243"/>
-[...1 lines deleted...]
-      <c r="F169" s="284" t="s">
+      <c r="D169" s="287"/>
+      <c r="E169" s="288"/>
+      <c r="F169" s="404" t="s">
         <v>114</v>
       </c>
-      <c r="G169" s="285"/>
-[...3 lines deleted...]
-      <c r="K169" s="235" t="s">
+      <c r="G169" s="405"/>
+      <c r="H169" s="405"/>
+      <c r="I169" s="405"/>
+      <c r="J169" s="406"/>
+      <c r="K169" s="384" t="s">
         <v>215</v>
       </c>
-      <c r="L169" s="236"/>
-[...2 lines deleted...]
-    <row r="170" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L169" s="385"/>
+      <c r="M169" s="386"/>
+    </row>
+    <row r="170" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A170" s="30"/>
       <c r="C170" s="26"/>
-      <c r="D170" s="243"/>
-[...6 lines deleted...]
-      <c r="K170" s="235" t="s">
+      <c r="D170" s="287"/>
+      <c r="E170" s="288"/>
+      <c r="F170" s="407"/>
+      <c r="G170" s="408"/>
+      <c r="H170" s="408"/>
+      <c r="I170" s="408"/>
+      <c r="J170" s="409"/>
+      <c r="K170" s="384" t="s">
         <v>216</v>
       </c>
-      <c r="L170" s="236"/>
-[...2 lines deleted...]
-    <row r="171" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L170" s="385"/>
+      <c r="M170" s="386"/>
+    </row>
+    <row r="171" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A171" s="30"/>
       <c r="C171" s="5"/>
-      <c r="D171" s="243"/>
-[...6 lines deleted...]
-      <c r="K171" s="235" t="s">
+      <c r="D171" s="287"/>
+      <c r="E171" s="288"/>
+      <c r="F171" s="407"/>
+      <c r="G171" s="408"/>
+      <c r="H171" s="408"/>
+      <c r="I171" s="408"/>
+      <c r="J171" s="409"/>
+      <c r="K171" s="384" t="s">
         <v>217</v>
       </c>
-      <c r="L171" s="236"/>
-[...2 lines deleted...]
-    <row r="172" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L171" s="385"/>
+      <c r="M171" s="386"/>
+    </row>
+    <row r="172" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A172" s="30"/>
       <c r="C172" s="5"/>
-      <c r="D172" s="243"/>
-[...6 lines deleted...]
-      <c r="K172" s="235" t="s">
+      <c r="D172" s="287"/>
+      <c r="E172" s="288"/>
+      <c r="F172" s="407"/>
+      <c r="G172" s="408"/>
+      <c r="H172" s="408"/>
+      <c r="I172" s="408"/>
+      <c r="J172" s="409"/>
+      <c r="K172" s="384" t="s">
         <v>283</v>
       </c>
-      <c r="L172" s="236"/>
-[...2 lines deleted...]
-    <row r="173" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L172" s="385"/>
+      <c r="M172" s="386"/>
+    </row>
+    <row r="173" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A173" s="30"/>
       <c r="C173" s="5"/>
-      <c r="D173" s="243"/>
-[...6 lines deleted...]
-      <c r="K173" s="235" t="s">
+      <c r="D173" s="287"/>
+      <c r="E173" s="288"/>
+      <c r="F173" s="407"/>
+      <c r="G173" s="408"/>
+      <c r="H173" s="408"/>
+      <c r="I173" s="408"/>
+      <c r="J173" s="409"/>
+      <c r="K173" s="384" t="s">
         <v>218</v>
       </c>
-      <c r="L173" s="236"/>
-[...2 lines deleted...]
-    <row r="174" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L173" s="385"/>
+      <c r="M173" s="386"/>
+    </row>
+    <row r="174" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A174" s="30"/>
       <c r="C174" s="5"/>
-      <c r="D174" s="245"/>
-[...6 lines deleted...]
-      <c r="K174" s="235" t="s">
+      <c r="D174" s="250"/>
+      <c r="E174" s="251"/>
+      <c r="F174" s="410"/>
+      <c r="G174" s="411"/>
+      <c r="H174" s="411"/>
+      <c r="I174" s="411"/>
+      <c r="J174" s="412"/>
+      <c r="K174" s="384" t="s">
         <v>72</v>
       </c>
-      <c r="L174" s="236"/>
-[...2 lines deleted...]
-    <row r="175" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L174" s="385"/>
+      <c r="M174" s="386"/>
+    </row>
+    <row r="175" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A175" s="30"/>
       <c r="C175" s="5"/>
       <c r="E175" s="41"/>
       <c r="F175" s="41"/>
       <c r="G175" s="41"/>
       <c r="H175" s="41"/>
       <c r="I175" s="54"/>
       <c r="J175" s="54"/>
       <c r="K175" s="50"/>
     </row>
-    <row r="176" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A176" s="30"/>
       <c r="C176" s="5"/>
-      <c r="D176" s="241" t="s">
+      <c r="D176" s="248" t="s">
         <v>220</v>
       </c>
-      <c r="E176" s="242"/>
-      <c r="F176" s="247" t="s">
+      <c r="E176" s="249"/>
+      <c r="F176" s="413" t="s">
         <v>221</v>
       </c>
-      <c r="G176" s="248"/>
-[...3 lines deleted...]
-      <c r="K176" s="235" t="s">
+      <c r="G176" s="414"/>
+      <c r="H176" s="414"/>
+      <c r="I176" s="414"/>
+      <c r="J176" s="415"/>
+      <c r="K176" s="384" t="s">
         <v>222</v>
       </c>
-      <c r="L176" s="236"/>
-[...2 lines deleted...]
-    <row r="177" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L176" s="385"/>
+      <c r="M176" s="386"/>
+    </row>
+    <row r="177" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A177" s="30"/>
       <c r="C177" s="28"/>
-      <c r="D177" s="245"/>
-[...6 lines deleted...]
-      <c r="K177" s="235" t="s">
+      <c r="D177" s="250"/>
+      <c r="E177" s="251"/>
+      <c r="F177" s="416"/>
+      <c r="G177" s="417"/>
+      <c r="H177" s="417"/>
+      <c r="I177" s="417"/>
+      <c r="J177" s="418"/>
+      <c r="K177" s="384" t="s">
         <v>214</v>
       </c>
-      <c r="L177" s="236"/>
-[...2 lines deleted...]
-    <row r="178" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L177" s="385"/>
+      <c r="M177" s="386"/>
+    </row>
+    <row r="178" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A178" s="30"/>
       <c r="B178" s="30"/>
       <c r="E178" s="41"/>
       <c r="F178" s="41"/>
       <c r="G178" s="41"/>
       <c r="H178" s="41"/>
       <c r="I178" s="54"/>
       <c r="J178" s="54"/>
       <c r="K178" s="50"/>
     </row>
-    <row r="179" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A179" s="30"/>
       <c r="B179" s="30"/>
-      <c r="D179" s="337" t="s">
+      <c r="D179" s="252" t="s">
         <v>287</v>
       </c>
-      <c r="E179" s="337"/>
-      <c r="F179" s="340" t="s">
+      <c r="E179" s="252"/>
+      <c r="F179" s="389" t="s">
         <v>286</v>
       </c>
-      <c r="G179" s="340"/>
-[...3 lines deleted...]
-      <c r="K179" s="235" t="s">
+      <c r="G179" s="389"/>
+      <c r="H179" s="389"/>
+      <c r="I179" s="389"/>
+      <c r="J179" s="390"/>
+      <c r="K179" s="384" t="s">
         <v>223</v>
       </c>
-      <c r="L179" s="236"/>
-[...2 lines deleted...]
-    <row r="180" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L179" s="385"/>
+      <c r="M179" s="386"/>
+    </row>
+    <row r="180" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A180" s="30"/>
       <c r="B180" s="30"/>
-      <c r="D180" s="339"/>
-[...6 lines deleted...]
-      <c r="K180" s="235" t="s">
+      <c r="D180" s="388"/>
+      <c r="E180" s="388"/>
+      <c r="F180" s="391"/>
+      <c r="G180" s="391"/>
+      <c r="H180" s="391"/>
+      <c r="I180" s="391"/>
+      <c r="J180" s="392"/>
+      <c r="K180" s="384" t="s">
         <v>224</v>
       </c>
-      <c r="L180" s="236"/>
-[...2 lines deleted...]
-    <row r="181" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L180" s="385"/>
+      <c r="M180" s="386"/>
+    </row>
+    <row r="181" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A181" s="30"/>
       <c r="B181" s="30"/>
-      <c r="D181" s="339"/>
-[...6 lines deleted...]
-      <c r="K181" s="235" t="s">
+      <c r="D181" s="388"/>
+      <c r="E181" s="388"/>
+      <c r="F181" s="391"/>
+      <c r="G181" s="391"/>
+      <c r="H181" s="391"/>
+      <c r="I181" s="391"/>
+      <c r="J181" s="392"/>
+      <c r="K181" s="384" t="s">
         <v>225</v>
       </c>
-      <c r="L181" s="236"/>
-[...2 lines deleted...]
-    <row r="182" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L181" s="385"/>
+      <c r="M181" s="386"/>
+    </row>
+    <row r="182" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A182" s="30"/>
       <c r="B182" s="30"/>
       <c r="C182" s="31"/>
-      <c r="D182" s="339"/>
-[...6 lines deleted...]
-      <c r="K182" s="235" t="s">
+      <c r="D182" s="388"/>
+      <c r="E182" s="388"/>
+      <c r="F182" s="391"/>
+      <c r="G182" s="391"/>
+      <c r="H182" s="391"/>
+      <c r="I182" s="391"/>
+      <c r="J182" s="392"/>
+      <c r="K182" s="384" t="s">
         <v>226</v>
       </c>
-      <c r="L182" s="236"/>
-[...2 lines deleted...]
-    <row r="183" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L182" s="385"/>
+      <c r="M182" s="386"/>
+    </row>
+    <row r="183" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A183" s="30"/>
       <c r="B183" s="30"/>
-      <c r="D183" s="339"/>
-[...6 lines deleted...]
-      <c r="K183" s="235" t="s">
+      <c r="D183" s="388"/>
+      <c r="E183" s="388"/>
+      <c r="F183" s="391"/>
+      <c r="G183" s="391"/>
+      <c r="H183" s="391"/>
+      <c r="I183" s="391"/>
+      <c r="J183" s="392"/>
+      <c r="K183" s="384" t="s">
         <v>285</v>
       </c>
-      <c r="L183" s="236"/>
-[...2 lines deleted...]
-    <row r="184" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L183" s="385"/>
+      <c r="M183" s="386"/>
+    </row>
+    <row r="184" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A184" s="30"/>
       <c r="B184" s="30"/>
-      <c r="D184" s="339"/>
-[...6 lines deleted...]
-      <c r="K184" s="338" t="s">
+      <c r="D184" s="388"/>
+      <c r="E184" s="388"/>
+      <c r="F184" s="391"/>
+      <c r="G184" s="391"/>
+      <c r="H184" s="391"/>
+      <c r="I184" s="391"/>
+      <c r="J184" s="392"/>
+      <c r="K184" s="387" t="s">
         <v>284</v>
       </c>
-      <c r="L184" s="338"/>
-[...2 lines deleted...]
-    <row r="185" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L184" s="387"/>
+      <c r="M184" s="387"/>
+    </row>
+    <row r="185" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A185" s="30"/>
       <c r="B185" s="30"/>
-      <c r="D185" s="333"/>
-[...6 lines deleted...]
-      <c r="K185" s="334" t="s">
+      <c r="D185" s="253"/>
+      <c r="E185" s="253"/>
+      <c r="F185" s="393"/>
+      <c r="G185" s="393"/>
+      <c r="H185" s="393"/>
+      <c r="I185" s="393"/>
+      <c r="J185" s="394"/>
+      <c r="K185" s="381" t="s">
         <v>227</v>
       </c>
-      <c r="L185" s="335"/>
-[...2 lines deleted...]
-    <row r="186" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L185" s="382"/>
+      <c r="M185" s="383"/>
+    </row>
+    <row r="186" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A186" s="30"/>
       <c r="B186" s="30"/>
     </row>
-    <row r="187" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A187" s="30"/>
       <c r="B187" s="30"/>
-      <c r="D187" s="238" t="s">
+      <c r="D187" s="354" t="s">
         <v>228</v>
       </c>
-      <c r="E187" s="239"/>
-[...9 lines deleted...]
-    <row r="188" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E187" s="355"/>
+      <c r="F187" s="355"/>
+      <c r="G187" s="355"/>
+      <c r="H187" s="355"/>
+      <c r="I187" s="355"/>
+      <c r="J187" s="355"/>
+      <c r="K187" s="355"/>
+      <c r="L187" s="355"/>
+      <c r="M187" s="356"/>
+    </row>
+    <row r="188" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A188" s="30"/>
       <c r="B188" s="30"/>
       <c r="D188" s="32"/>
       <c r="E188" s="33"/>
       <c r="F188" s="33"/>
       <c r="G188" s="33"/>
       <c r="H188" s="33"/>
       <c r="I188" s="34"/>
       <c r="J188" s="32"/>
       <c r="K188" s="35"/>
       <c r="L188" s="35"/>
       <c r="M188" s="35"/>
     </row>
-    <row r="189" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A189" s="30"/>
       <c r="B189" s="37"/>
       <c r="C189" s="31"/>
       <c r="D189" s="31"/>
     </row>
-    <row r="190" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B190" s="37"/>
       <c r="C190" s="26"/>
-      <c r="D190" s="241" t="s">
+      <c r="D190" s="248" t="s">
         <v>181</v>
       </c>
-      <c r="E190" s="242"/>
-      <c r="F190" s="241" t="s">
+      <c r="E190" s="249"/>
+      <c r="F190" s="248" t="s">
         <v>289</v>
       </c>
-      <c r="G190" s="337"/>
-[...3 lines deleted...]
-      <c r="K190" s="278" t="s">
+      <c r="G190" s="252"/>
+      <c r="H190" s="252"/>
+      <c r="I190" s="252"/>
+      <c r="J190" s="249"/>
+      <c r="K190" s="398" t="s">
         <v>290</v>
       </c>
-      <c r="L190" s="279"/>
-[...2 lines deleted...]
-    <row r="191" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L190" s="399"/>
+      <c r="M190" s="400"/>
+    </row>
+    <row r="191" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B191" s="26"/>
       <c r="C191" s="36"/>
-      <c r="D191" s="245"/>
-[...1 lines deleted...]
-      <c r="F191" s="245" t="s">
+      <c r="D191" s="250"/>
+      <c r="E191" s="251"/>
+      <c r="F191" s="250" t="s">
         <v>293</v>
       </c>
-      <c r="G191" s="333"/>
-[...3 lines deleted...]
-      <c r="K191" s="334" t="s">
+      <c r="G191" s="253"/>
+      <c r="H191" s="253"/>
+      <c r="I191" s="253"/>
+      <c r="J191" s="251"/>
+      <c r="K191" s="381" t="s">
         <v>106</v>
       </c>
-      <c r="L191" s="335"/>
-      <c r="M191" s="336"/>
+      <c r="L191" s="382"/>
+      <c r="M191" s="383"/>
     </row>
   </sheetData>
   <mergeCells count="325">
-    <mergeCell ref="X3:AI3"/>
-[...16 lines deleted...]
-    <mergeCell ref="CD29:CM29"/>
+    <mergeCell ref="BS44:BW45"/>
+    <mergeCell ref="BQ47:BR49"/>
+    <mergeCell ref="BS47:BW47"/>
+    <mergeCell ref="BS48:BW49"/>
+    <mergeCell ref="BX47:BZ47"/>
+    <mergeCell ref="BX48:BZ48"/>
+    <mergeCell ref="BX49:BZ49"/>
+    <mergeCell ref="K179:M179"/>
+    <mergeCell ref="K180:M180"/>
+    <mergeCell ref="D158:M158"/>
+    <mergeCell ref="K164:M164"/>
+    <mergeCell ref="D164:E166"/>
+    <mergeCell ref="F164:J166"/>
+    <mergeCell ref="K165:M165"/>
+    <mergeCell ref="AS54:AW55"/>
+    <mergeCell ref="AX54:AZ55"/>
+    <mergeCell ref="D161:E162"/>
+    <mergeCell ref="F161:J161"/>
+    <mergeCell ref="K161:M161"/>
+    <mergeCell ref="F162:J162"/>
+    <mergeCell ref="K162:M162"/>
+    <mergeCell ref="K115:M115"/>
+    <mergeCell ref="AQ54:AR55"/>
+    <mergeCell ref="D103:M103"/>
+    <mergeCell ref="D187:M187"/>
+    <mergeCell ref="D190:E191"/>
+    <mergeCell ref="K190:M190"/>
+    <mergeCell ref="K177:M177"/>
+    <mergeCell ref="D168:E174"/>
+    <mergeCell ref="F168:J168"/>
+    <mergeCell ref="F169:J174"/>
+    <mergeCell ref="K169:M169"/>
+    <mergeCell ref="F176:J177"/>
+    <mergeCell ref="K171:M171"/>
+    <mergeCell ref="AS43:AW43"/>
+    <mergeCell ref="AQ45:AR48"/>
+    <mergeCell ref="AS45:AW45"/>
+    <mergeCell ref="AX45:AZ45"/>
+    <mergeCell ref="AQ50:AR52"/>
+    <mergeCell ref="AS50:AW52"/>
+    <mergeCell ref="AX50:AZ50"/>
+    <mergeCell ref="K153:M153"/>
+    <mergeCell ref="D147:E148"/>
+    <mergeCell ref="F147:J148"/>
+    <mergeCell ref="D150:E151"/>
+    <mergeCell ref="K150:M150"/>
+    <mergeCell ref="F150:J150"/>
+    <mergeCell ref="F123:J124"/>
+    <mergeCell ref="D123:E124"/>
+    <mergeCell ref="D126:E130"/>
+    <mergeCell ref="Q43:Z43"/>
+    <mergeCell ref="D114:E118"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="F116:J118"/>
+    <mergeCell ref="F114:J115"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="K106:M107"/>
+    <mergeCell ref="F106:J107"/>
+    <mergeCell ref="D106:E107"/>
+    <mergeCell ref="D109:E112"/>
+    <mergeCell ref="F109:J111"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="F112:J112"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="F73:J80"/>
+    <mergeCell ref="F72:J72"/>
+    <mergeCell ref="D72:E80"/>
+    <mergeCell ref="F83:J84"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="F82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="F85:J85"/>
+    <mergeCell ref="F87:J87"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="F57:J65"/>
+    <mergeCell ref="F67:J70"/>
+    <mergeCell ref="D67:E70"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="D53:E65"/>
+    <mergeCell ref="F53:J56"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="F50:J51"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="D45:E51"/>
+    <mergeCell ref="F191:J191"/>
+    <mergeCell ref="K191:M191"/>
+    <mergeCell ref="F190:J190"/>
+    <mergeCell ref="K181:M181"/>
+    <mergeCell ref="K182:M182"/>
+    <mergeCell ref="K183:M183"/>
+    <mergeCell ref="K184:M184"/>
+    <mergeCell ref="K185:M185"/>
+    <mergeCell ref="D179:E185"/>
+    <mergeCell ref="F179:J185"/>
+    <mergeCell ref="K172:M172"/>
+    <mergeCell ref="K173:M173"/>
+    <mergeCell ref="K174:M174"/>
+    <mergeCell ref="K176:M176"/>
+    <mergeCell ref="D176:E177"/>
+    <mergeCell ref="K166:M166"/>
+    <mergeCell ref="K168:M168"/>
+    <mergeCell ref="K170:M170"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K154:M154"/>
+    <mergeCell ref="K155:M155"/>
+    <mergeCell ref="K156:M156"/>
+    <mergeCell ref="D153:E156"/>
+    <mergeCell ref="F153:J156"/>
+    <mergeCell ref="K147:M147"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="F151:J151"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="D140:E145"/>
+    <mergeCell ref="F140:J141"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="F142:J145"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="K144:M144"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="F137:J138"/>
+    <mergeCell ref="K137:M137"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="F135:J135"/>
+    <mergeCell ref="D137:E138"/>
+    <mergeCell ref="D132:M132"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K126:M126"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="D120:E121"/>
+    <mergeCell ref="F120:J121"/>
+    <mergeCell ref="K123:M124"/>
+    <mergeCell ref="F126:J130"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="K130:M130"/>
+    <mergeCell ref="D94:E101"/>
+    <mergeCell ref="F94:J94"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="F86:J86"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="D82:E87"/>
+    <mergeCell ref="D89:E92"/>
+    <mergeCell ref="F89:J90"/>
+    <mergeCell ref="F91:J92"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="K100:M100"/>
+    <mergeCell ref="K101:M101"/>
+    <mergeCell ref="F95:J98"/>
+    <mergeCell ref="F99:J101"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="AX51:AZ51"/>
+    <mergeCell ref="AX52:AZ52"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="AS47:AW47"/>
+    <mergeCell ref="AX47:AZ47"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="AS48:AW48"/>
+    <mergeCell ref="AX48:AZ48"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="Q46:R47"/>
+    <mergeCell ref="S46:V47"/>
+    <mergeCell ref="W46:Z47"/>
+    <mergeCell ref="AS46:AW46"/>
+    <mergeCell ref="AX46:AZ46"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="Q49:R50"/>
+    <mergeCell ref="S49:V49"/>
+    <mergeCell ref="S50:V50"/>
+    <mergeCell ref="W50:Z50"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="F45:J49"/>
+    <mergeCell ref="W49:Z49"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="BK42:BM42"/>
+    <mergeCell ref="AQ42:AR43"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="AX42:AZ42"/>
+    <mergeCell ref="AF41:AJ42"/>
+    <mergeCell ref="AK41:AM42"/>
+    <mergeCell ref="Q38:R41"/>
+    <mergeCell ref="S38:V38"/>
+    <mergeCell ref="W38:Z38"/>
+    <mergeCell ref="S39:V39"/>
+    <mergeCell ref="W39:Z39"/>
+    <mergeCell ref="W40:Z40"/>
+    <mergeCell ref="S40:V41"/>
+    <mergeCell ref="BK43:BM43"/>
+    <mergeCell ref="BD42:BE45"/>
+    <mergeCell ref="BF42:BJ43"/>
+    <mergeCell ref="BF44:BJ44"/>
+    <mergeCell ref="BF45:BJ45"/>
+    <mergeCell ref="CF39:CJ39"/>
+    <mergeCell ref="BX40:BZ40"/>
+    <mergeCell ref="CF40:CJ40"/>
+    <mergeCell ref="AK38:AM39"/>
+    <mergeCell ref="AS38:AW38"/>
+    <mergeCell ref="AX38:AZ38"/>
+    <mergeCell ref="BF38:BJ38"/>
+    <mergeCell ref="AQ38:AR40"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="BK45:BM45"/>
+    <mergeCell ref="AX43:AZ43"/>
+    <mergeCell ref="CD38:CE41"/>
+    <mergeCell ref="BD38:BE40"/>
+    <mergeCell ref="BX45:BZ45"/>
+    <mergeCell ref="BK44:BM44"/>
+    <mergeCell ref="BX44:BZ44"/>
+    <mergeCell ref="BX41:BZ41"/>
+    <mergeCell ref="BF39:BJ39"/>
+    <mergeCell ref="BK39:BM39"/>
+    <mergeCell ref="BK38:BM38"/>
+    <mergeCell ref="BX42:BZ42"/>
+    <mergeCell ref="BQ38:BR42"/>
+    <mergeCell ref="BS40:BW42"/>
+    <mergeCell ref="BQ44:BR45"/>
+    <mergeCell ref="CF41:CJ41"/>
+    <mergeCell ref="CK41:CM41"/>
+    <mergeCell ref="CK39:CM39"/>
+    <mergeCell ref="CS39:CW39"/>
+    <mergeCell ref="CX39:CZ39"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="AS40:AW40"/>
+    <mergeCell ref="AX40:AZ40"/>
+    <mergeCell ref="BF40:BJ40"/>
+    <mergeCell ref="BK40:BM40"/>
+    <mergeCell ref="CQ38:CR39"/>
+    <mergeCell ref="CS38:CW38"/>
+    <mergeCell ref="CX38:CZ38"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="AS39:AW39"/>
+    <mergeCell ref="AX39:AZ39"/>
+    <mergeCell ref="CK38:CM38"/>
+    <mergeCell ref="CK40:CM40"/>
+    <mergeCell ref="BS38:BW39"/>
+    <mergeCell ref="BX38:BZ38"/>
+    <mergeCell ref="CF38:CJ38"/>
+    <mergeCell ref="BX39:BZ39"/>
     <mergeCell ref="CD35:CM35"/>
     <mergeCell ref="CQ35:CZ35"/>
     <mergeCell ref="D38:E43"/>
     <mergeCell ref="F38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="AD38:AE39"/>
     <mergeCell ref="AF38:AJ39"/>
     <mergeCell ref="CQ29:CZ29"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="F31:J32"/>
     <mergeCell ref="K31:M32"/>
     <mergeCell ref="D35:M35"/>
     <mergeCell ref="Q35:Z35"/>
     <mergeCell ref="AD35:AM35"/>
     <mergeCell ref="AQ35:AZ35"/>
     <mergeCell ref="BD35:BM35"/>
     <mergeCell ref="BQ35:BZ35"/>
     <mergeCell ref="CQ40:CR40"/>
     <mergeCell ref="CS40:CW40"/>
     <mergeCell ref="CX40:CZ40"/>
     <mergeCell ref="F41:J41"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="W41:Z41"/>
     <mergeCell ref="AD41:AE42"/>
-    <mergeCell ref="CF41:CJ41"/>
-[...281 lines deleted...]
-    <mergeCell ref="D103:M103"/>
+    <mergeCell ref="CF25:CJ26"/>
+    <mergeCell ref="CK25:CM26"/>
+    <mergeCell ref="D29:M29"/>
+    <mergeCell ref="Q29:Z29"/>
+    <mergeCell ref="AD29:AM29"/>
+    <mergeCell ref="AQ29:AZ29"/>
+    <mergeCell ref="BD29:BM29"/>
+    <mergeCell ref="BQ29:BZ29"/>
+    <mergeCell ref="CD29:CM29"/>
+    <mergeCell ref="X3:AI3"/>
+    <mergeCell ref="E4:S4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="X5:AI6"/>
+    <mergeCell ref="X13:AI15"/>
+    <mergeCell ref="X21:Y22"/>
+    <mergeCell ref="Z21:AE22"/>
+    <mergeCell ref="AF21:AI22"/>
+    <mergeCell ref="CD25:CE26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3076A46-51FD-47DF-B915-1BE657CE7E2E}">
   <sheetPr>
     <tabColor rgb="FFCC0099"/>
   </sheetPr>
-  <dimension ref="A2:CJ190"/>
+  <dimension ref="A2:CJ195"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A42" zoomScale="83" zoomScaleNormal="83" zoomScaleSheetLayoutView="10" workbookViewId="0">
-      <selection activeCell="V10" sqref="V10"/>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="10" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:CJ3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="8.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="113"/>
-[...18 lines deleted...]
-    <col min="34" max="34" width="1.7109375" style="113" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="113"/>
+    <col min="2" max="3" width="2.7265625" style="113" customWidth="1"/>
+    <col min="4" max="4" width="5.7265625" style="113"/>
+    <col min="5" max="5" width="7.453125" style="113" customWidth="1"/>
+    <col min="6" max="9" width="5.7265625" style="113"/>
+    <col min="10" max="10" width="9.7265625" style="113" customWidth="1"/>
+    <col min="11" max="13" width="5.7265625" style="113" customWidth="1"/>
+    <col min="14" max="14" width="11.7265625" style="113" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="5.7265625" style="113"/>
+    <col min="17" max="17" width="4.7265625" style="113" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" style="113" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" style="113" customWidth="1"/>
+    <col min="20" max="20" width="5.7265625" style="113"/>
+    <col min="21" max="21" width="12.26953125" style="113" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" style="113" customWidth="1"/>
+    <col min="23" max="27" width="5.7265625" style="113"/>
+    <col min="28" max="30" width="5.7265625" style="113" customWidth="1"/>
+    <col min="31" max="31" width="8.26953125" style="113" customWidth="1"/>
+    <col min="32" max="33" width="10.7265625" style="113" customWidth="1"/>
+    <col min="34" max="34" width="1.7265625" style="113" customWidth="1"/>
     <col min="35" max="35" width="12" style="113" customWidth="1"/>
-    <col min="36" max="36" width="1.7109375" style="113" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="76" max="16384" width="5.7109375" style="113"/>
+    <col min="36" max="36" width="1.7265625" style="113" customWidth="1"/>
+    <col min="37" max="46" width="5.7265625" style="113"/>
+    <col min="47" max="47" width="5.26953125" style="113" customWidth="1"/>
+    <col min="48" max="48" width="7.453125" style="113" customWidth="1"/>
+    <col min="49" max="49" width="4.7265625" style="113" customWidth="1"/>
+    <col min="50" max="50" width="5.7265625" style="113"/>
+    <col min="51" max="51" width="11.54296875" style="113" customWidth="1"/>
+    <col min="52" max="57" width="5.7265625" style="113"/>
+    <col min="58" max="58" width="3.26953125" style="113" customWidth="1"/>
+    <col min="59" max="73" width="5.7265625" style="113"/>
+    <col min="74" max="74" width="5.7265625" style="113" customWidth="1"/>
+    <col min="75" max="75" width="3.7265625" style="113" customWidth="1"/>
+    <col min="76" max="16384" width="5.7265625" style="113"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:88" ht="44.25" customHeight="1" x14ac:dyDescent="0.45">
-[...11 lines deleted...]
-      <c r="J2" s="595"/>
+    <row r="2" spans="1:88" ht="44.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A2" s="224" t="s">
+        <v>740</v>
+      </c>
+      <c r="B2" s="225"/>
+      <c r="C2" s="225"/>
+      <c r="D2" s="225"/>
+      <c r="E2" s="225"/>
+      <c r="F2" s="225"/>
+      <c r="G2" s="225"/>
+      <c r="H2" s="225"/>
+      <c r="I2" s="225"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="140"/>
       <c r="L2" s="140"/>
       <c r="M2" s="140"/>
       <c r="N2" s="140"/>
       <c r="O2" s="140"/>
       <c r="P2" s="140"/>
       <c r="Q2" s="140"/>
-      <c r="R2" s="598" t="s">
+      <c r="R2" s="582" t="s">
         <v>682</v>
       </c>
-      <c r="S2" s="598"/>
-[...34 lines deleted...]
-      <c r="BB2" s="598"/>
+      <c r="S2" s="582"/>
+      <c r="T2" s="582"/>
+      <c r="U2" s="582"/>
+      <c r="V2" s="582"/>
+      <c r="W2" s="582"/>
+      <c r="X2" s="582"/>
+      <c r="Y2" s="582"/>
+      <c r="Z2" s="582"/>
+      <c r="AA2" s="582"/>
+      <c r="AB2" s="582"/>
+      <c r="AC2" s="582"/>
+      <c r="AD2" s="582"/>
+      <c r="AE2" s="582"/>
+      <c r="AF2" s="582"/>
+      <c r="AG2" s="582"/>
+      <c r="AH2" s="582"/>
+      <c r="AI2" s="582"/>
+      <c r="AJ2" s="582"/>
+      <c r="AK2" s="582"/>
+      <c r="AL2" s="582"/>
+      <c r="AM2" s="582"/>
+      <c r="AN2" s="582"/>
+      <c r="AO2" s="582"/>
+      <c r="AP2" s="582"/>
+      <c r="AQ2" s="582"/>
+      <c r="AR2" s="582"/>
+      <c r="AS2" s="582"/>
+      <c r="AT2" s="582"/>
+      <c r="AU2" s="582"/>
+      <c r="AV2" s="582"/>
+      <c r="AW2" s="582"/>
+      <c r="AX2" s="582"/>
+      <c r="AY2" s="582"/>
+      <c r="AZ2" s="582"/>
+      <c r="BA2" s="582"/>
+      <c r="BB2" s="582"/>
       <c r="BC2" s="140"/>
       <c r="BD2" s="140"/>
       <c r="BE2" s="140"/>
       <c r="BF2" s="140"/>
       <c r="BG2" s="140"/>
       <c r="BH2" s="140"/>
       <c r="BI2" s="140"/>
       <c r="BJ2" s="140"/>
       <c r="BK2" s="140"/>
       <c r="BL2" s="140"/>
       <c r="BM2" s="140"/>
       <c r="BN2" s="140"/>
       <c r="BO2" s="140"/>
       <c r="BP2" s="140"/>
       <c r="BQ2" s="140"/>
       <c r="BR2" s="140"/>
       <c r="BS2" s="140"/>
       <c r="BT2" s="140"/>
       <c r="BU2" s="140"/>
       <c r="BV2" s="140"/>
       <c r="BW2" s="140"/>
       <c r="BX2" s="140"/>
       <c r="BY2" s="140"/>
       <c r="BZ2" s="140"/>
       <c r="CA2" s="140"/>
       <c r="CB2" s="140"/>
       <c r="CC2" s="140"/>
       <c r="CD2" s="140"/>
       <c r="CE2" s="140"/>
       <c r="CF2" s="140"/>
       <c r="CG2" s="140"/>
       <c r="CH2" s="140"/>
       <c r="CI2" s="140"/>
       <c r="CJ2" s="141"/>
     </row>
-    <row r="3" spans="1:88" ht="56.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="J3" s="597"/>
+    <row r="3" spans="1:88" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="226"/>
+      <c r="B3" s="227"/>
+      <c r="C3" s="227"/>
+      <c r="D3" s="227"/>
+      <c r="E3" s="227"/>
+      <c r="F3" s="227"/>
+      <c r="G3" s="227"/>
+      <c r="H3" s="227"/>
+      <c r="I3" s="227"/>
+      <c r="J3" s="227"/>
       <c r="K3" s="132"/>
       <c r="L3" s="132"/>
       <c r="M3" s="132"/>
-      <c r="N3" s="593"/>
-[...10 lines deleted...]
-      <c r="Y3" s="593"/>
+      <c r="N3" s="581"/>
+      <c r="O3" s="581"/>
+      <c r="P3" s="581"/>
+      <c r="Q3" s="581"/>
+      <c r="R3" s="581"/>
+      <c r="S3" s="581"/>
+      <c r="T3" s="581"/>
+      <c r="U3" s="581"/>
+      <c r="V3" s="581"/>
+      <c r="W3" s="581"/>
+      <c r="X3" s="581"/>
+      <c r="Y3" s="581"/>
       <c r="Z3" s="132"/>
       <c r="AA3" s="132"/>
       <c r="AB3" s="132"/>
       <c r="AC3" s="132"/>
       <c r="AD3" s="132"/>
       <c r="AE3" s="132"/>
       <c r="AF3" s="132"/>
       <c r="AG3" s="132"/>
       <c r="AH3" s="132"/>
       <c r="AI3" s="132"/>
       <c r="AJ3" s="132"/>
       <c r="AK3" s="132"/>
       <c r="AL3" s="132"/>
       <c r="AM3" s="132"/>
       <c r="AN3" s="132"/>
       <c r="AO3" s="132"/>
       <c r="AP3" s="132"/>
       <c r="AQ3" s="132"/>
       <c r="AR3" s="132"/>
       <c r="AS3" s="132"/>
       <c r="AT3" s="132"/>
       <c r="AU3" s="132"/>
       <c r="AV3" s="132"/>
       <c r="AW3" s="132"/>
       <c r="AX3" s="132"/>
@@ -11285,25127 +11644,25891 @@
       <c r="BM3" s="132"/>
       <c r="BN3" s="132"/>
       <c r="BO3" s="132"/>
       <c r="BP3" s="132"/>
       <c r="BQ3" s="132"/>
       <c r="BR3" s="132"/>
       <c r="BS3" s="132"/>
       <c r="BT3" s="132"/>
       <c r="BU3" s="132"/>
       <c r="BV3" s="132"/>
       <c r="BW3" s="132"/>
       <c r="BX3" s="132"/>
       <c r="BY3" s="132"/>
       <c r="BZ3" s="132"/>
       <c r="CA3" s="132"/>
       <c r="CB3" s="132"/>
       <c r="CC3" s="132"/>
       <c r="CD3" s="132"/>
       <c r="CE3" s="132"/>
       <c r="CF3" s="132"/>
       <c r="CG3" s="132"/>
       <c r="CH3" s="132"/>
       <c r="CI3" s="132"/>
       <c r="CJ3" s="135"/>
     </row>
-    <row r="4" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
-      <c r="H4" s="538" t="s">
+      <c r="H4" s="542" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="538"/>
-[...9 lines deleted...]
-      <c r="G5" s="538"/>
+      <c r="I4" s="542"/>
+      <c r="J4" s="542"/>
+      <c r="K4" s="542"/>
+      <c r="L4" s="542"/>
+      <c r="M4" s="542"/>
+      <c r="N4" s="542"/>
+    </row>
+    <row r="5" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E5" s="542"/>
+      <c r="F5" s="542"/>
+      <c r="G5" s="542"/>
       <c r="H5" s="106" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="106" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="35"/>
       <c r="M5" s="107"/>
       <c r="N5" s="41"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
-      <c r="AF5" s="539" t="s">
+      <c r="AF5" s="530" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="539"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG5" s="530"/>
+      <c r="AH5" s="530"/>
+      <c r="AI5" s="530"/>
+      <c r="AJ5" s="530"/>
+      <c r="AK5" s="530"/>
+      <c r="AL5" s="530"/>
+      <c r="AM5" s="530"/>
+      <c r="AN5" s="530"/>
+      <c r="AO5" s="530"/>
+      <c r="AP5" s="530"/>
+      <c r="AQ5" s="530"/>
+      <c r="AR5" s="530"/>
+    </row>
+    <row r="6" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41" t="s">
         <v>381</v>
       </c>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
-      <c r="AF6" s="539"/>
-[...13 lines deleted...]
-    <row r="7" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF6" s="530"/>
+      <c r="AG6" s="530"/>
+      <c r="AH6" s="530"/>
+      <c r="AI6" s="530"/>
+      <c r="AJ6" s="530"/>
+      <c r="AK6" s="530"/>
+      <c r="AL6" s="530"/>
+      <c r="AM6" s="530"/>
+      <c r="AN6" s="530"/>
+      <c r="AO6" s="530"/>
+      <c r="AP6" s="530"/>
+      <c r="AQ6" s="530"/>
+      <c r="AR6" s="530"/>
+    </row>
+    <row r="7" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E7" s="41"/>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
-      <c r="K7" s="592" t="s">
+      <c r="K7" s="583" t="s">
         <v>6</v>
       </c>
-      <c r="L7" s="592"/>
-      <c r="M7" s="592"/>
+      <c r="L7" s="583"/>
+      <c r="M7" s="583"/>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="AK7" s="118"/>
     </row>
-    <row r="8" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E8" s="104"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
-      <c r="K8" s="266"/>
-[...1 lines deleted...]
-      <c r="M8" s="266"/>
+      <c r="K8" s="319"/>
+      <c r="L8" s="319"/>
+      <c r="M8" s="319"/>
       <c r="N8" s="41"/>
       <c r="O8" s="108">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="P8" s="41"/>
       <c r="AK8" s="118"/>
     </row>
-    <row r="9" spans="1:88" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:88" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E9" s="18"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="203" t="s">
         <v>671</v>
       </c>
       <c r="L9" s="203"/>
       <c r="M9" s="204"/>
       <c r="N9" s="41"/>
       <c r="O9" s="41">
         <v>1</v>
       </c>
       <c r="P9" s="41"/>
       <c r="AK9" s="118"/>
       <c r="AN9" s="121"/>
     </row>
-    <row r="10" spans="1:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E10" s="18"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="41"/>
       <c r="O10" s="41"/>
       <c r="P10" s="41"/>
       <c r="AK10" s="118"/>
       <c r="AN10" s="121"/>
     </row>
-    <row r="11" spans="1:88" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:88" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E11" s="18"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="107"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="AK11" s="118"/>
       <c r="AN11" s="121"/>
     </row>
-    <row r="12" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="105"/>
       <c r="F12" s="41" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="108">
         <f>+O8</f>
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="J12" s="41"/>
       <c r="K12" s="110" t="s">
         <v>8</v>
       </c>
       <c r="L12" s="41"/>
       <c r="M12" s="107"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41">
         <v>0</v>
       </c>
       <c r="P12" s="41"/>
       <c r="AK12" s="118"/>
       <c r="AN12" s="121"/>
     </row>
-    <row r="13" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="18"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
       <c r="M13" s="41"/>
       <c r="N13" s="41"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
-      <c r="AF13" s="540" t="s">
+      <c r="AF13" s="531" t="s">
         <v>464</v>
       </c>
-      <c r="AG13" s="540"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG13" s="531"/>
+      <c r="AH13" s="531"/>
+      <c r="AI13" s="531"/>
+      <c r="AJ13" s="531"/>
+      <c r="AK13" s="531"/>
+      <c r="AL13" s="531"/>
+      <c r="AM13" s="531"/>
+      <c r="AN13" s="531"/>
+      <c r="AO13" s="531"/>
+      <c r="AP13" s="531"/>
+      <c r="AQ13" s="531"/>
+      <c r="AR13" s="531"/>
+    </row>
+    <row r="14" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E14" s="196"/>
       <c r="F14" s="41" t="s">
         <v>641</v>
       </c>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41">
         <v>1</v>
       </c>
       <c r="J14" s="41"/>
       <c r="K14" s="111" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="41"/>
       <c r="M14" s="107"/>
       <c r="N14" s="41"/>
       <c r="O14" s="41">
         <v>0</v>
       </c>
       <c r="P14" s="41"/>
-      <c r="AF14" s="540"/>
-[...13 lines deleted...]
-    <row r="15" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF14" s="531"/>
+      <c r="AG14" s="531"/>
+      <c r="AH14" s="531"/>
+      <c r="AI14" s="531"/>
+      <c r="AJ14" s="531"/>
+      <c r="AK14" s="531"/>
+      <c r="AL14" s="531"/>
+      <c r="AM14" s="531"/>
+      <c r="AN14" s="531"/>
+      <c r="AO14" s="531"/>
+      <c r="AP14" s="531"/>
+      <c r="AQ14" s="531"/>
+      <c r="AR14" s="531"/>
+    </row>
+    <row r="15" spans="1:88" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
       <c r="M15" s="107"/>
       <c r="N15" s="41"/>
       <c r="O15" s="41">
         <v>0</v>
       </c>
       <c r="P15" s="41"/>
-      <c r="AF15" s="540"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF15" s="531"/>
+      <c r="AG15" s="531"/>
+      <c r="AH15" s="531"/>
+      <c r="AI15" s="531"/>
+      <c r="AJ15" s="531"/>
+      <c r="AK15" s="531"/>
+      <c r="AL15" s="531"/>
+      <c r="AM15" s="531"/>
+      <c r="AN15" s="531"/>
+      <c r="AO15" s="531"/>
+      <c r="AP15" s="531"/>
+      <c r="AQ15" s="531"/>
+      <c r="AR15" s="531"/>
+    </row>
+    <row r="16" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K16" s="112" t="s">
         <v>407</v>
       </c>
       <c r="L16" s="112"/>
       <c r="M16" s="112"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41">
         <v>0</v>
       </c>
       <c r="P16" s="41"/>
       <c r="AK16" s="118"/>
     </row>
-    <row r="17" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:72" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="41"/>
       <c r="N17" s="41"/>
       <c r="O17" s="41"/>
       <c r="P17" s="41"/>
       <c r="AK17" s="118"/>
     </row>
-    <row r="18" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="F18" s="106"/>
       <c r="G18" s="106"/>
       <c r="H18" s="41"/>
       <c r="I18" s="106">
         <f>+SUM(I8:I16)</f>
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="J18" s="41"/>
       <c r="K18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
       <c r="N18" s="41"/>
       <c r="O18" s="177">
         <f>+SUM(O8:O16)</f>
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="P18" s="41"/>
       <c r="AK18" s="118"/>
       <c r="BG18" s="178"/>
     </row>
-    <row r="19" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="4:72" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M19" s="117"/>
       <c r="AK19" s="118"/>
       <c r="BG19" s="178"/>
     </row>
-    <row r="20" spans="4:86" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="4:72" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M20" s="117"/>
-      <c r="AF20" s="528" t="s">
+      <c r="AF20" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="AG20" s="492"/>
-[...1 lines deleted...]
-      <c r="AI20" s="468" t="s">
+      <c r="AG20" s="529"/>
+      <c r="AH20" s="484"/>
+      <c r="AI20" s="493" t="s">
         <v>15</v>
       </c>
-      <c r="AJ20" s="468"/>
-[...7 lines deleted...]
-      <c r="AR20" s="604"/>
+      <c r="AJ20" s="493"/>
+      <c r="AK20" s="493"/>
+      <c r="AL20" s="493"/>
+      <c r="AM20" s="493"/>
+      <c r="AN20" s="493"/>
+      <c r="AO20" s="613"/>
+      <c r="AP20" s="613"/>
+      <c r="AQ20" s="613"/>
+      <c r="AR20" s="613"/>
       <c r="BG20" s="178"/>
     </row>
-    <row r="21" spans="4:86" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="4:72" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E21" s="114"/>
       <c r="I21" s="114"/>
       <c r="M21" s="117"/>
-      <c r="AF21" s="529"/>
-[...11 lines deleted...]
-      <c r="AR21" s="604"/>
+      <c r="AF21" s="485"/>
+      <c r="AG21" s="525"/>
+      <c r="AH21" s="486"/>
+      <c r="AI21" s="493"/>
+      <c r="AJ21" s="493"/>
+      <c r="AK21" s="493"/>
+      <c r="AL21" s="493"/>
+      <c r="AM21" s="493"/>
+      <c r="AN21" s="493"/>
+      <c r="AO21" s="613"/>
+      <c r="AP21" s="613"/>
+      <c r="AQ21" s="613"/>
+      <c r="AR21" s="613"/>
       <c r="AS21" s="129">
         <v>1</v>
       </c>
       <c r="BG21" s="178"/>
     </row>
-    <row r="22" spans="4:86" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="4:72" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E22" s="114"/>
       <c r="I22" s="114"/>
       <c r="AL22" s="136"/>
-      <c r="AW22" s="468" t="s">
+      <c r="AW22" s="493" t="s">
         <v>525</v>
       </c>
-      <c r="AX22" s="468"/>
-      <c r="AY22" s="528" t="s">
+      <c r="AX22" s="493"/>
+      <c r="AY22" s="493" t="s">
         <v>310</v>
       </c>
-      <c r="AZ22" s="492"/>
-[...1 lines deleted...]
-      <c r="BB22" s="492"/>
+      <c r="AZ22" s="493"/>
+      <c r="BA22" s="493"/>
+      <c r="BB22" s="493"/>
       <c r="BC22" s="493"/>
-      <c r="BD22" s="604"/>
-[...4 lines deleted...]
-    <row r="23" spans="4:86" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BD22" s="217"/>
+      <c r="BE22" s="218"/>
+      <c r="BF22" s="218"/>
+      <c r="BG22" s="219"/>
+      <c r="BH22" s="187"/>
+      <c r="BI22" s="187"/>
+      <c r="BJ22" s="187"/>
+      <c r="BK22" s="187"/>
+      <c r="BL22" s="187"/>
+      <c r="BM22" s="187"/>
+      <c r="BN22" s="187"/>
+      <c r="BO22" s="187"/>
+    </row>
+    <row r="23" spans="4:72" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E23" s="114"/>
       <c r="I23" s="114"/>
       <c r="AL23" s="131"/>
       <c r="AM23" s="132"/>
       <c r="AN23" s="132"/>
       <c r="AO23" s="132"/>
       <c r="AP23" s="132"/>
       <c r="AQ23" s="132"/>
       <c r="AR23" s="132"/>
       <c r="AS23" s="132"/>
       <c r="AT23" s="132"/>
       <c r="AU23" s="132"/>
       <c r="AV23" s="132"/>
-      <c r="AW23" s="468"/>
-[...8 lines deleted...]
-      <c r="BF23" s="604"/>
+      <c r="AW23" s="493"/>
+      <c r="AX23" s="493"/>
+      <c r="AY23" s="493"/>
+      <c r="AZ23" s="493"/>
+      <c r="BA23" s="493"/>
+      <c r="BB23" s="493"/>
+      <c r="BC23" s="493"/>
+      <c r="BD23" s="216"/>
+      <c r="BE23" s="159"/>
+      <c r="BF23" s="159"/>
       <c r="BG23" s="178"/>
-    </row>
-    <row r="24" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BO23" s="185"/>
+    </row>
+    <row r="24" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E24" s="114"/>
       <c r="I24" s="114"/>
       <c r="O24" s="133"/>
       <c r="P24" s="133"/>
       <c r="Q24" s="134"/>
       <c r="R24" s="134"/>
       <c r="S24" s="134"/>
       <c r="T24" s="134"/>
       <c r="U24" s="134"/>
       <c r="V24" s="134"/>
       <c r="W24" s="134"/>
       <c r="X24" s="134"/>
       <c r="Y24" s="134"/>
       <c r="AA24" s="132"/>
       <c r="AH24" s="132"/>
       <c r="AJ24" s="132"/>
       <c r="AK24" s="135"/>
       <c r="AM24" s="132"/>
       <c r="AN24" s="132"/>
       <c r="AO24" s="132"/>
       <c r="AP24" s="132"/>
       <c r="AQ24" s="132"/>
-      <c r="AW24" s="468"/>
-[...8 lines deleted...]
-      <c r="BF24" s="604"/>
+      <c r="AW24" s="493"/>
+      <c r="AX24" s="493"/>
+      <c r="AY24" s="493"/>
+      <c r="AZ24" s="493"/>
+      <c r="BA24" s="493"/>
+      <c r="BB24" s="493"/>
+      <c r="BC24" s="493"/>
+      <c r="BD24" s="216"/>
+      <c r="BE24" s="159"/>
+      <c r="BF24" s="159"/>
       <c r="BG24" s="178"/>
-    </row>
-    <row r="25" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BO24" s="186"/>
+    </row>
+    <row r="25" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E25" s="114"/>
       <c r="I25" s="114"/>
       <c r="K25" s="119"/>
       <c r="L25" s="119"/>
       <c r="M25" s="119"/>
       <c r="N25" s="136"/>
       <c r="O25" s="137"/>
       <c r="P25" s="137"/>
       <c r="Q25" s="133"/>
       <c r="R25" s="133"/>
       <c r="S25" s="133"/>
       <c r="W25" s="138"/>
       <c r="Y25" s="133"/>
       <c r="Z25" s="139"/>
       <c r="AB25" s="139"/>
       <c r="AC25" s="139"/>
       <c r="AD25" s="139"/>
       <c r="AE25" s="139"/>
       <c r="AF25" s="139"/>
       <c r="AG25" s="140"/>
       <c r="AI25" s="139"/>
       <c r="AL25" s="140"/>
       <c r="AR25" s="140"/>
       <c r="AS25" s="141"/>
       <c r="AX25" s="119"/>
       <c r="AY25" s="119"/>
       <c r="AZ25" s="119"/>
-      <c r="BA25" s="186"/>
+      <c r="BB25" s="143"/>
       <c r="BC25" s="119"/>
       <c r="BD25" s="119"/>
       <c r="BE25" s="119"/>
       <c r="BG25" s="178"/>
-    </row>
-[...1 lines deleted...]
-      <c r="G26" s="489" t="s">
+      <c r="BO25" s="220"/>
+    </row>
+    <row r="26" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="489"/>
-[...10 lines deleted...]
-      <c r="T26" s="489" t="s">
+      <c r="H26" s="500"/>
+      <c r="I26" s="500" t="s">
+        <v>375</v>
+      </c>
+      <c r="J26" s="500"/>
+      <c r="K26" s="500"/>
+      <c r="L26" s="500"/>
+      <c r="M26" s="500"/>
+      <c r="N26" s="611"/>
+      <c r="O26" s="611"/>
+      <c r="P26" s="611"/>
+      <c r="T26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="U26" s="489"/>
-      <c r="V26" s="489" t="s">
+      <c r="U26" s="500"/>
+      <c r="V26" s="500" t="s">
         <v>473</v>
       </c>
-      <c r="W26" s="489"/>
-[...6 lines deleted...]
-      <c r="AO26" s="489" t="s">
+      <c r="W26" s="500"/>
+      <c r="X26" s="500"/>
+      <c r="Y26" s="500"/>
+      <c r="Z26" s="500"/>
+      <c r="AA26" s="611"/>
+      <c r="AB26" s="611"/>
+      <c r="AC26" s="611"/>
+      <c r="AT26" s="140"/>
+      <c r="AU26" s="140"/>
+      <c r="AV26" s="212"/>
+      <c r="AW26" s="212"/>
+      <c r="AX26" s="212"/>
+      <c r="AY26" s="213"/>
+      <c r="AZ26" s="213"/>
+      <c r="BA26" s="140"/>
+      <c r="BC26" s="140"/>
+      <c r="BD26" s="140"/>
+      <c r="BE26" s="140"/>
+      <c r="BF26" s="140"/>
+      <c r="BG26" s="140"/>
+      <c r="BH26" s="140"/>
+      <c r="BI26" s="140"/>
+      <c r="BJ26" s="140"/>
+      <c r="BK26" s="140"/>
+      <c r="BL26" s="140"/>
+      <c r="BM26" s="140"/>
+      <c r="BN26" s="140"/>
+      <c r="BO26" s="138"/>
+    </row>
+    <row r="27" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G27" s="500"/>
+      <c r="H27" s="500"/>
+      <c r="I27" s="500"/>
+      <c r="J27" s="500"/>
+      <c r="K27" s="500"/>
+      <c r="L27" s="500"/>
+      <c r="M27" s="500"/>
+      <c r="N27" s="611"/>
+      <c r="O27" s="611"/>
+      <c r="P27" s="611"/>
+      <c r="T27" s="500"/>
+      <c r="U27" s="500"/>
+      <c r="V27" s="500"/>
+      <c r="W27" s="500"/>
+      <c r="X27" s="500"/>
+      <c r="Y27" s="500"/>
+      <c r="Z27" s="500"/>
+      <c r="AA27" s="611"/>
+      <c r="AB27" s="611"/>
+      <c r="AC27" s="611"/>
+      <c r="AV27" s="197"/>
+      <c r="AW27" s="197"/>
+      <c r="AX27" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="AP26" s="489"/>
-[...49 lines deleted...]
-    <row r="28" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="AY27" s="500"/>
+      <c r="AZ27" s="500" t="s">
+        <v>739</v>
+      </c>
+      <c r="BA27" s="500"/>
+      <c r="BB27" s="500"/>
+      <c r="BC27" s="500"/>
+      <c r="BD27" s="500"/>
+      <c r="BK27" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="BL27" s="500"/>
+      <c r="BM27" s="500" t="s">
+        <v>691</v>
+      </c>
+      <c r="BN27" s="500"/>
+      <c r="BO27" s="500"/>
+      <c r="BP27" s="500"/>
+      <c r="BQ27" s="500"/>
+    </row>
+    <row r="28" spans="4:72" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I28" s="132"/>
       <c r="J28" s="132"/>
       <c r="K28" s="138"/>
       <c r="L28" s="142"/>
       <c r="M28" s="143"/>
       <c r="N28" s="144"/>
       <c r="O28" s="144"/>
       <c r="P28" s="144"/>
       <c r="Q28" s="144"/>
       <c r="R28" s="144"/>
       <c r="S28" s="144"/>
       <c r="T28" s="144"/>
       <c r="U28" s="145"/>
       <c r="V28" s="145"/>
       <c r="W28" s="146"/>
       <c r="X28" s="146"/>
       <c r="Y28" s="211"/>
       <c r="Z28" s="210" t="s">
         <v>683</v>
       </c>
       <c r="AA28" s="209"/>
       <c r="AB28" s="209"/>
       <c r="AC28" s="209" t="s">
         <v>684</v>
       </c>
       <c r="AD28" s="187"/>
       <c r="AE28" s="187"/>
       <c r="AF28" s="187"/>
       <c r="AG28" s="187"/>
       <c r="AO28" s="132"/>
       <c r="AP28" s="132"/>
       <c r="AQ28" s="132"/>
       <c r="AR28" s="132"/>
-      <c r="AS28" s="138"/>
+      <c r="AS28" s="132"/>
       <c r="AT28" s="132"/>
       <c r="AU28" s="132"/>
-      <c r="AV28" s="132"/>
-[...7 lines deleted...]
-      <c r="BD28" s="132"/>
+      <c r="AX28" s="500"/>
+      <c r="AY28" s="500"/>
+      <c r="AZ28" s="500"/>
+      <c r="BA28" s="500"/>
+      <c r="BB28" s="500"/>
+      <c r="BC28" s="500"/>
+      <c r="BD28" s="500"/>
       <c r="BE28" s="132"/>
       <c r="BF28" s="132"/>
       <c r="BG28" s="132"/>
       <c r="BH28" s="132"/>
       <c r="BI28" s="132"/>
       <c r="BJ28" s="132"/>
-      <c r="BK28" s="132"/>
-[...13 lines deleted...]
-    <row r="29" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BK28" s="500"/>
+      <c r="BL28" s="500"/>
+      <c r="BM28" s="500"/>
+      <c r="BN28" s="500"/>
+      <c r="BO28" s="500"/>
+      <c r="BP28" s="500"/>
+      <c r="BQ28" s="500"/>
+    </row>
+    <row r="29" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I29" s="136"/>
       <c r="N29" s="146"/>
       <c r="O29" s="146"/>
       <c r="P29" s="146"/>
       <c r="Q29" s="146"/>
       <c r="R29" s="146"/>
       <c r="S29" s="146"/>
       <c r="T29" s="146"/>
       <c r="U29" s="147"/>
       <c r="V29" s="147"/>
       <c r="W29" s="148"/>
       <c r="X29" s="146"/>
       <c r="Y29" s="146"/>
       <c r="Z29" s="146"/>
       <c r="AG29" s="185"/>
       <c r="AO29" s="136"/>
+      <c r="AV29" s="140"/>
+      <c r="AW29" s="140"/>
       <c r="BA29" s="118"/>
       <c r="BL29" s="140"/>
       <c r="BM29" s="140"/>
       <c r="BN29" s="140"/>
       <c r="BO29" s="141"/>
       <c r="BP29" s="136"/>
       <c r="BQ29" s="140"/>
-      <c r="BR29" s="140"/>
-[...10 lines deleted...]
-    <row r="30" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="30" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I30" s="149"/>
       <c r="M30" s="117"/>
       <c r="N30" s="129"/>
       <c r="T30" s="133"/>
       <c r="W30" s="118"/>
       <c r="AG30" s="186"/>
       <c r="AN30" s="132"/>
       <c r="AO30" s="131"/>
       <c r="AW30" s="115"/>
       <c r="BA30" s="135"/>
       <c r="BO30" s="135"/>
-      <c r="CC30" s="135"/>
-[...13 lines deleted...]
-      <c r="M31" s="541"/>
+    </row>
+    <row r="31" spans="4:72" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="533" t="s">
+        <v>738</v>
+      </c>
+      <c r="E31" s="533"/>
+      <c r="F31" s="533"/>
+      <c r="G31" s="533"/>
+      <c r="H31" s="533"/>
+      <c r="I31" s="533"/>
+      <c r="J31" s="533"/>
+      <c r="K31" s="533"/>
+      <c r="L31" s="533"/>
+      <c r="M31" s="533"/>
       <c r="N31" s="150">
-        <f>SUM(N32:N159)</f>
+        <f>SUM(N32:N164)</f>
         <v>0</v>
       </c>
       <c r="O31" s="114"/>
-      <c r="U31" s="490" t="s">
-[...10 lines deleted...]
-      <c r="AD31" s="490"/>
+      <c r="S31" s="132"/>
+      <c r="T31" s="135"/>
+      <c r="U31" s="532" t="s">
+        <v>741</v>
+      </c>
+      <c r="V31" s="532"/>
+      <c r="W31" s="532"/>
+      <c r="X31" s="532"/>
+      <c r="Y31" s="532"/>
+      <c r="Z31" s="532"/>
+      <c r="AA31" s="532"/>
+      <c r="AB31" s="532"/>
+      <c r="AC31" s="532"/>
+      <c r="AD31" s="532"/>
       <c r="AG31" s="186"/>
       <c r="AH31" s="188"/>
       <c r="AI31" s="189"/>
-      <c r="AJ31" s="490" t="s">
-[...48 lines deleted...]
-    <row r="32" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AJ31" s="532" t="s">
+        <v>715</v>
+      </c>
+      <c r="AK31" s="532"/>
+      <c r="AL31" s="532"/>
+      <c r="AM31" s="532"/>
+      <c r="AN31" s="532"/>
+      <c r="AO31" s="532"/>
+      <c r="AP31" s="532"/>
+      <c r="AQ31" s="532"/>
+      <c r="AR31" s="532"/>
+      <c r="AS31" s="532"/>
+      <c r="AX31" s="532" t="s">
+        <v>706</v>
+      </c>
+      <c r="AY31" s="532"/>
+      <c r="AZ31" s="532"/>
+      <c r="BA31" s="532"/>
+      <c r="BB31" s="532"/>
+      <c r="BC31" s="532"/>
+      <c r="BD31" s="532"/>
+      <c r="BE31" s="532"/>
+      <c r="BF31" s="532"/>
+      <c r="BG31" s="532"/>
+      <c r="BK31" s="532" t="s">
+        <v>700</v>
+      </c>
+      <c r="BL31" s="532"/>
+      <c r="BM31" s="532"/>
+      <c r="BN31" s="532"/>
+      <c r="BO31" s="532"/>
+      <c r="BP31" s="532"/>
+      <c r="BQ31" s="532"/>
+      <c r="BR31" s="532"/>
+      <c r="BS31" s="532"/>
+      <c r="BT31" s="532"/>
+    </row>
+    <row r="32" spans="4:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I32" s="131"/>
       <c r="N32" s="129"/>
+      <c r="S32" s="136"/>
       <c r="W32" s="138"/>
       <c r="AO32" s="142"/>
       <c r="BC32" s="142"/>
       <c r="BP32" s="142"/>
-      <c r="CD32" s="142"/>
-[...13 lines deleted...]
-      <c r="M33" s="490"/>
+    </row>
+    <row r="33" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="532" t="s">
+        <v>748</v>
+      </c>
+      <c r="E33" s="532"/>
+      <c r="F33" s="532"/>
+      <c r="G33" s="532"/>
+      <c r="H33" s="532"/>
+      <c r="I33" s="532"/>
+      <c r="J33" s="532"/>
+      <c r="K33" s="532"/>
+      <c r="L33" s="532"/>
+      <c r="M33" s="532"/>
       <c r="N33" s="129">
-        <f>COUNTA(K36:M74)</f>
+        <f>COUNTA(K36:M76)</f>
         <v>0</v>
       </c>
-      <c r="U33" s="490" t="s">
+      <c r="S33" s="149"/>
+      <c r="U33" s="532" t="s">
         <v>597</v>
       </c>
-      <c r="V33" s="490"/>
-[...7 lines deleted...]
-      <c r="AD33" s="490"/>
+      <c r="V33" s="532"/>
+      <c r="W33" s="532"/>
+      <c r="X33" s="532"/>
+      <c r="Y33" s="532"/>
+      <c r="Z33" s="532"/>
+      <c r="AA33" s="532"/>
+      <c r="AB33" s="532"/>
+      <c r="AC33" s="532"/>
+      <c r="AD33" s="532"/>
       <c r="AE33" s="178"/>
-      <c r="AJ33" s="540" t="s">
+      <c r="AJ33" s="531" t="s">
+        <v>714</v>
+      </c>
+      <c r="AK33" s="531"/>
+      <c r="AL33" s="531"/>
+      <c r="AM33" s="531"/>
+      <c r="AN33" s="531"/>
+      <c r="AO33" s="531"/>
+      <c r="AP33" s="531"/>
+      <c r="AQ33" s="531"/>
+      <c r="AR33" s="531"/>
+      <c r="AS33" s="531"/>
+      <c r="AV33" s="178"/>
+      <c r="AX33" s="531" t="s">
+        <v>581</v>
+      </c>
+      <c r="AY33" s="531"/>
+      <c r="AZ33" s="531"/>
+      <c r="BA33" s="531"/>
+      <c r="BB33" s="531"/>
+      <c r="BC33" s="531"/>
+      <c r="BD33" s="531"/>
+      <c r="BE33" s="531"/>
+      <c r="BF33" s="531"/>
+      <c r="BG33" s="531"/>
+      <c r="BK33" s="532" t="s">
         <v>535</v>
       </c>
-      <c r="AK33" s="540"/>
-[...46 lines deleted...]
-    <row r="34" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BL33" s="532"/>
+      <c r="BM33" s="532"/>
+      <c r="BN33" s="532"/>
+      <c r="BO33" s="532"/>
+      <c r="BP33" s="532"/>
+      <c r="BQ33" s="532"/>
+      <c r="BR33" s="532"/>
+      <c r="BS33" s="532"/>
+      <c r="BT33" s="532"/>
+    </row>
+    <row r="34" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="113" t="s">
         <v>639</v>
       </c>
       <c r="D34" s="115"/>
       <c r="E34" s="152"/>
       <c r="F34" s="152"/>
       <c r="G34" s="152"/>
       <c r="H34" s="152"/>
       <c r="I34" s="153"/>
       <c r="J34" s="115"/>
       <c r="K34" s="116"/>
       <c r="L34" s="116"/>
       <c r="M34" s="116"/>
       <c r="N34" s="129"/>
+      <c r="S34" s="149"/>
       <c r="T34" s="132"/>
       <c r="U34" s="132"/>
       <c r="V34" s="132"/>
       <c r="W34" s="132"/>
       <c r="X34" s="149"/>
       <c r="AE34" s="178"/>
       <c r="AJ34" s="140"/>
       <c r="AN34" s="141"/>
       <c r="AV34" s="178"/>
       <c r="AW34" s="132"/>
       <c r="AX34" s="143"/>
       <c r="AY34" s="132"/>
       <c r="AZ34" s="132"/>
       <c r="BA34" s="132"/>
       <c r="BB34" s="135"/>
       <c r="BH34" s="178"/>
       <c r="BI34" s="178"/>
       <c r="BJ34" s="132"/>
       <c r="BK34" s="132"/>
       <c r="BL34" s="132"/>
       <c r="BM34" s="132"/>
       <c r="BN34" s="132"/>
       <c r="BO34" s="138"/>
-      <c r="BY34" s="140"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="35" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="136"/>
       <c r="D35" s="140"/>
       <c r="N35" s="129"/>
+      <c r="S35" s="149"/>
       <c r="T35" s="136"/>
       <c r="AE35" s="178"/>
       <c r="AN35" s="135"/>
       <c r="AV35" s="178"/>
       <c r="AW35" s="136"/>
       <c r="BH35" s="178"/>
       <c r="BI35" s="178"/>
       <c r="BJ35" s="136"/>
       <c r="BU35" s="178"/>
-      <c r="CC35" s="135"/>
       <c r="CI35" s="178"/>
       <c r="CJ35" s="178"/>
     </row>
-    <row r="36" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="149"/>
-      <c r="D36" s="468" t="s">
+      <c r="D36" s="493" t="s">
         <v>275</v>
       </c>
-      <c r="E36" s="558"/>
-      <c r="F36" s="605" t="s">
+      <c r="E36" s="503"/>
+      <c r="F36" s="614" t="s">
         <v>476</v>
       </c>
-      <c r="G36" s="605"/>
-[...5 lines deleted...]
-      <c r="M36" s="511"/>
+      <c r="G36" s="614"/>
+      <c r="H36" s="614"/>
+      <c r="I36" s="614"/>
+      <c r="J36" s="614"/>
+      <c r="K36" s="561"/>
+      <c r="L36" s="561"/>
+      <c r="M36" s="561"/>
       <c r="N36" s="129"/>
+      <c r="S36" s="149"/>
       <c r="T36" s="149"/>
-      <c r="U36" s="528" t="s">
-[...3 lines deleted...]
-      <c r="W36" s="476" t="s">
+      <c r="U36" s="483" t="s">
+        <v>689</v>
+      </c>
+      <c r="V36" s="529"/>
+      <c r="W36" s="524" t="s">
         <v>32</v>
       </c>
-      <c r="X36" s="476"/>
-[...5 lines deleted...]
-      <c r="AD36" s="511"/>
+      <c r="X36" s="524"/>
+      <c r="Y36" s="524"/>
+      <c r="Z36" s="524"/>
+      <c r="AA36" s="524"/>
+      <c r="AB36" s="561"/>
+      <c r="AC36" s="561"/>
+      <c r="AD36" s="561"/>
       <c r="AE36" s="178"/>
-      <c r="AJ36" s="528" t="s">
+      <c r="AJ36" s="483" t="s">
         <v>624</v>
       </c>
-      <c r="AK36" s="552"/>
-      <c r="AL36" s="468" t="s">
+      <c r="AK36" s="489"/>
+      <c r="AL36" s="493" t="s">
         <v>680</v>
       </c>
-      <c r="AM36" s="468"/>
-[...5 lines deleted...]
-      <c r="AS36" s="603"/>
+      <c r="AM36" s="493"/>
+      <c r="AN36" s="493"/>
+      <c r="AO36" s="493"/>
+      <c r="AP36" s="493"/>
+      <c r="AQ36" s="611"/>
+      <c r="AR36" s="611"/>
+      <c r="AS36" s="611"/>
       <c r="AV36" s="178"/>
       <c r="AW36" s="149"/>
-      <c r="AX36" s="474" t="s">
+      <c r="AX36" s="576" t="s">
         <v>454</v>
       </c>
-      <c r="AY36" s="474"/>
-      <c r="AZ36" s="473" t="s">
+      <c r="AY36" s="576"/>
+      <c r="AZ36" s="516" t="s">
         <v>685</v>
       </c>
-      <c r="BA36" s="473"/>
-[...5 lines deleted...]
-      <c r="BG36" s="603"/>
+      <c r="BA36" s="516"/>
+      <c r="BB36" s="516"/>
+      <c r="BC36" s="516"/>
+      <c r="BD36" s="516"/>
+      <c r="BE36" s="611"/>
+      <c r="BF36" s="611"/>
+      <c r="BG36" s="611"/>
       <c r="BH36" s="178"/>
       <c r="BI36" s="178"/>
       <c r="BJ36" s="149"/>
-      <c r="BK36" s="468" t="s">
+      <c r="BK36" s="493" t="s">
         <v>450</v>
       </c>
-      <c r="BL36" s="468"/>
-[...9 lines deleted...]
-      <c r="BT36" s="603"/>
+      <c r="BL36" s="493"/>
+      <c r="BM36" s="500" t="s">
+        <v>693</v>
+      </c>
+      <c r="BN36" s="500"/>
+      <c r="BO36" s="500"/>
+      <c r="BP36" s="500"/>
+      <c r="BQ36" s="500"/>
+      <c r="BR36" s="611"/>
+      <c r="BS36" s="611"/>
+      <c r="BT36" s="611"/>
       <c r="BU36" s="178"/>
-      <c r="BX36" s="135"/>
-[...13 lines deleted...]
-      <c r="CH36" s="603"/>
       <c r="CI36" s="178"/>
       <c r="CJ36" s="178"/>
     </row>
-    <row r="37" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="131"/>
-      <c r="D37" s="468"/>
-[...1 lines deleted...]
-      <c r="F37" s="476" t="s">
+      <c r="D37" s="493"/>
+      <c r="E37" s="503"/>
+      <c r="F37" s="524" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="476"/>
-[...5 lines deleted...]
-      <c r="M37" s="511"/>
+      <c r="G37" s="524"/>
+      <c r="H37" s="524"/>
+      <c r="I37" s="524"/>
+      <c r="J37" s="524"/>
+      <c r="K37" s="561"/>
+      <c r="L37" s="561"/>
+      <c r="M37" s="561"/>
       <c r="N37" s="129"/>
+      <c r="S37" s="149"/>
       <c r="T37" s="149"/>
-      <c r="U37" s="560"/>
-[...8 lines deleted...]
-      <c r="AD37" s="511"/>
+      <c r="U37" s="505"/>
+      <c r="V37" s="580"/>
+      <c r="W37" s="524"/>
+      <c r="X37" s="524"/>
+      <c r="Y37" s="524"/>
+      <c r="Z37" s="524"/>
+      <c r="AA37" s="524"/>
+      <c r="AB37" s="561"/>
+      <c r="AC37" s="561"/>
+      <c r="AD37" s="561"/>
       <c r="AE37" s="178"/>
-      <c r="AJ37" s="553"/>
-[...8 lines deleted...]
-      <c r="AS37" s="603"/>
+      <c r="AI37" s="161"/>
+      <c r="AJ37" s="490"/>
+      <c r="AK37" s="492"/>
+      <c r="AL37" s="493"/>
+      <c r="AM37" s="493"/>
+      <c r="AN37" s="493"/>
+      <c r="AO37" s="493"/>
+      <c r="AP37" s="493"/>
+      <c r="AQ37" s="611"/>
+      <c r="AR37" s="611"/>
+      <c r="AS37" s="611"/>
       <c r="AV37" s="178"/>
       <c r="AW37" s="156"/>
-      <c r="AX37" s="474"/>
-[...1 lines deleted...]
-      <c r="AZ37" s="473" t="s">
+      <c r="AX37" s="576"/>
+      <c r="AY37" s="576"/>
+      <c r="AZ37" s="516" t="s">
         <v>686</v>
       </c>
-      <c r="BA37" s="473"/>
-[...5 lines deleted...]
-      <c r="BG37" s="603"/>
+      <c r="BA37" s="516"/>
+      <c r="BB37" s="516"/>
+      <c r="BC37" s="516"/>
+      <c r="BD37" s="516"/>
+      <c r="BE37" s="611"/>
+      <c r="BF37" s="611"/>
+      <c r="BG37" s="611"/>
       <c r="BH37" s="178"/>
       <c r="BI37" s="178"/>
       <c r="BJ37" s="149"/>
-      <c r="BK37" s="468"/>
-[...8 lines deleted...]
-      <c r="BT37" s="603"/>
+      <c r="BK37" s="493"/>
+      <c r="BL37" s="493"/>
+      <c r="BM37" s="500"/>
+      <c r="BN37" s="500"/>
+      <c r="BO37" s="500"/>
+      <c r="BP37" s="500"/>
+      <c r="BQ37" s="500"/>
+      <c r="BR37" s="611"/>
+      <c r="BS37" s="611"/>
+      <c r="BT37" s="611"/>
       <c r="BU37" s="178"/>
-      <c r="BX37" s="136"/>
-[...9 lines deleted...]
-      <c r="CH37" s="603"/>
       <c r="CI37" s="178"/>
       <c r="CJ37" s="178"/>
     </row>
-    <row r="38" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="149"/>
-      <c r="D38" s="468"/>
-[...1 lines deleted...]
-      <c r="F38" s="476" t="s">
+      <c r="D38" s="493"/>
+      <c r="E38" s="503"/>
+      <c r="F38" s="524" t="s">
         <v>75</v>
       </c>
-      <c r="G38" s="476"/>
-[...5 lines deleted...]
-      <c r="M38" s="511"/>
+      <c r="G38" s="524"/>
+      <c r="H38" s="524"/>
+      <c r="I38" s="524"/>
+      <c r="J38" s="524"/>
+      <c r="K38" s="561"/>
+      <c r="L38" s="561"/>
+      <c r="M38" s="561"/>
       <c r="N38" s="129"/>
+      <c r="S38" s="149"/>
       <c r="T38" s="149"/>
-      <c r="U38" s="560"/>
-[...1 lines deleted...]
-      <c r="W38" s="476" t="s">
+      <c r="U38" s="505"/>
+      <c r="V38" s="580"/>
+      <c r="W38" s="524" t="s">
         <v>587</v>
       </c>
-      <c r="X38" s="476"/>
-[...5 lines deleted...]
-      <c r="AD38" s="511"/>
+      <c r="X38" s="524"/>
+      <c r="Y38" s="524"/>
+      <c r="Z38" s="524"/>
+      <c r="AA38" s="524"/>
+      <c r="AB38" s="561"/>
+      <c r="AC38" s="561"/>
+      <c r="AD38" s="561"/>
       <c r="AE38" s="182"/>
+      <c r="AI38" s="149"/>
       <c r="AO38" s="142"/>
       <c r="AV38" s="178"/>
       <c r="AW38" s="149"/>
-      <c r="AX38" s="474"/>
-[...8 lines deleted...]
-      <c r="BG38" s="603"/>
+      <c r="AX38" s="576"/>
+      <c r="AY38" s="576"/>
+      <c r="AZ38" s="516"/>
+      <c r="BA38" s="516"/>
+      <c r="BB38" s="516"/>
+      <c r="BC38" s="516"/>
+      <c r="BD38" s="516"/>
+      <c r="BE38" s="611"/>
+      <c r="BF38" s="611"/>
+      <c r="BG38" s="611"/>
       <c r="BH38" s="178"/>
       <c r="BI38" s="178"/>
       <c r="BJ38" s="156"/>
-      <c r="BK38" s="468"/>
-[...10 lines deleted...]
-      <c r="BT38" s="603"/>
+      <c r="BK38" s="493"/>
+      <c r="BL38" s="493"/>
+      <c r="BM38" s="500" t="s">
+        <v>694</v>
+      </c>
+      <c r="BN38" s="500"/>
+      <c r="BO38" s="500"/>
+      <c r="BP38" s="500"/>
+      <c r="BQ38" s="500"/>
+      <c r="BR38" s="611"/>
+      <c r="BS38" s="611"/>
+      <c r="BT38" s="611"/>
       <c r="BU38" s="178"/>
-      <c r="BX38" s="149"/>
       <c r="CI38" s="178"/>
       <c r="CJ38" s="178"/>
     </row>
-    <row r="39" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="149"/>
       <c r="D39" s="133"/>
       <c r="E39" s="133"/>
       <c r="F39" s="157"/>
       <c r="G39" s="157"/>
       <c r="H39" s="157"/>
       <c r="I39" s="157"/>
       <c r="J39" s="157"/>
       <c r="K39" s="120"/>
       <c r="L39" s="120"/>
       <c r="M39" s="120"/>
       <c r="N39" s="129"/>
+      <c r="S39" s="149"/>
       <c r="T39" s="158"/>
-      <c r="U39" s="560"/>
-[...8 lines deleted...]
-      <c r="AD39" s="511"/>
+      <c r="U39" s="505"/>
+      <c r="V39" s="580"/>
+      <c r="W39" s="524"/>
+      <c r="X39" s="524"/>
+      <c r="Y39" s="524"/>
+      <c r="Z39" s="524"/>
+      <c r="AA39" s="524"/>
+      <c r="AB39" s="561"/>
+      <c r="AC39" s="561"/>
+      <c r="AD39" s="561"/>
       <c r="AE39" s="178"/>
-      <c r="AJ39" s="489" t="s">
-[...3 lines deleted...]
-      <c r="AL39" s="489" t="s">
+      <c r="AI39" s="131"/>
+      <c r="AJ39" s="500" t="s">
+        <v>690</v>
+      </c>
+      <c r="AK39" s="500"/>
+      <c r="AL39" s="500" t="s">
         <v>567</v>
       </c>
-      <c r="AM39" s="489"/>
-[...5 lines deleted...]
-      <c r="AS39" s="603"/>
+      <c r="AM39" s="500"/>
+      <c r="AN39" s="500"/>
+      <c r="AO39" s="500"/>
+      <c r="AP39" s="500"/>
+      <c r="AQ39" s="611"/>
+      <c r="AR39" s="611"/>
+      <c r="AS39" s="611"/>
       <c r="AV39" s="178"/>
       <c r="AW39" s="149"/>
       <c r="AX39" s="133"/>
       <c r="AY39" s="133"/>
       <c r="AZ39" s="119"/>
       <c r="BA39" s="119"/>
       <c r="BB39" s="119"/>
       <c r="BC39" s="119"/>
       <c r="BD39" s="119"/>
       <c r="BE39" s="119"/>
       <c r="BF39" s="119"/>
       <c r="BG39" s="119"/>
       <c r="BH39" s="178"/>
       <c r="BI39" s="178"/>
       <c r="BJ39" s="161"/>
-      <c r="BK39" s="468"/>
-[...8 lines deleted...]
-      <c r="BT39" s="603"/>
+      <c r="BK39" s="493"/>
+      <c r="BL39" s="493"/>
+      <c r="BM39" s="500"/>
+      <c r="BN39" s="500"/>
+      <c r="BO39" s="500"/>
+      <c r="BP39" s="500"/>
+      <c r="BQ39" s="500"/>
+      <c r="BR39" s="611"/>
+      <c r="BS39" s="611"/>
+      <c r="BT39" s="611"/>
       <c r="BU39" s="178"/>
-      <c r="BX39" s="131"/>
-[...13 lines deleted...]
-      <c r="CH39" s="603"/>
       <c r="CI39" s="178"/>
       <c r="CJ39" s="178"/>
     </row>
-    <row r="40" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="149"/>
-      <c r="D40" s="528" t="s">
-[...12 lines deleted...]
-      <c r="M40" s="511"/>
+      <c r="D40" s="483" t="s">
+        <v>743</v>
+      </c>
+      <c r="E40" s="484"/>
+      <c r="F40" s="510" t="s">
+        <v>742</v>
+      </c>
+      <c r="G40" s="514"/>
+      <c r="H40" s="514"/>
+      <c r="I40" s="514"/>
+      <c r="J40" s="511"/>
+      <c r="K40" s="561"/>
+      <c r="L40" s="561"/>
+      <c r="M40" s="561"/>
       <c r="N40" s="129"/>
+      <c r="S40" s="149"/>
       <c r="T40" s="158"/>
-      <c r="U40" s="560"/>
-[...1 lines deleted...]
-      <c r="W40" s="476" t="s">
+      <c r="U40" s="505"/>
+      <c r="V40" s="580"/>
+      <c r="W40" s="524" t="s">
         <v>589</v>
       </c>
-      <c r="X40" s="476"/>
-[...5 lines deleted...]
-      <c r="AD40" s="511"/>
+      <c r="X40" s="524"/>
+      <c r="Y40" s="524"/>
+      <c r="Z40" s="524"/>
+      <c r="AA40" s="524"/>
+      <c r="AB40" s="561"/>
+      <c r="AC40" s="561"/>
+      <c r="AD40" s="561"/>
       <c r="AE40" s="178"/>
-      <c r="AJ40" s="489"/>
-[...8 lines deleted...]
-      <c r="AS40" s="603"/>
+      <c r="AI40" s="136"/>
+      <c r="AJ40" s="500"/>
+      <c r="AK40" s="500"/>
+      <c r="AL40" s="500"/>
+      <c r="AM40" s="500"/>
+      <c r="AN40" s="500"/>
+      <c r="AO40" s="500"/>
+      <c r="AP40" s="500"/>
+      <c r="AQ40" s="611"/>
+      <c r="AR40" s="611"/>
+      <c r="AS40" s="611"/>
       <c r="AV40" s="178"/>
       <c r="AW40" s="156"/>
-      <c r="AX40" s="468" t="s">
+      <c r="AX40" s="493" t="s">
         <v>447</v>
       </c>
-      <c r="AY40" s="468"/>
-      <c r="AZ40" s="468" t="s">
+      <c r="AY40" s="493"/>
+      <c r="AZ40" s="493" t="s">
         <v>82</v>
       </c>
-      <c r="BA40" s="468"/>
-[...5 lines deleted...]
-      <c r="BG40" s="603"/>
+      <c r="BA40" s="493"/>
+      <c r="BB40" s="493"/>
+      <c r="BC40" s="493"/>
+      <c r="BD40" s="493"/>
+      <c r="BE40" s="611"/>
+      <c r="BF40" s="611"/>
+      <c r="BG40" s="611"/>
       <c r="BH40" s="178"/>
       <c r="BI40" s="178"/>
       <c r="BJ40" s="149"/>
       <c r="BK40" s="133"/>
       <c r="BL40" s="133"/>
       <c r="BM40" s="119"/>
       <c r="BN40" s="119"/>
       <c r="BO40" s="119"/>
       <c r="BP40" s="119"/>
       <c r="BQ40" s="119"/>
       <c r="BR40" s="119"/>
       <c r="BS40" s="119"/>
       <c r="BT40" s="119"/>
       <c r="BU40" s="178"/>
-      <c r="BX40" s="136"/>
-[...11 lines deleted...]
-    <row r="41" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="41" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="149"/>
-      <c r="D41" s="560"/>
-[...8 lines deleted...]
-      <c r="M41" s="511"/>
+      <c r="D41" s="505"/>
+      <c r="E41" s="506"/>
+      <c r="F41" s="526"/>
+      <c r="G41" s="527"/>
+      <c r="H41" s="527"/>
+      <c r="I41" s="527"/>
+      <c r="J41" s="528"/>
+      <c r="K41" s="561"/>
+      <c r="L41" s="561"/>
+      <c r="M41" s="561"/>
       <c r="N41" s="129"/>
+      <c r="S41" s="149"/>
       <c r="T41" s="158"/>
-      <c r="U41" s="560"/>
-[...1 lines deleted...]
-      <c r="W41" s="476" t="s">
+      <c r="U41" s="505"/>
+      <c r="V41" s="580"/>
+      <c r="W41" s="524" t="s">
         <v>590</v>
       </c>
-      <c r="X41" s="476"/>
-[...5 lines deleted...]
-      <c r="AD41" s="511"/>
+      <c r="X41" s="524"/>
+      <c r="Y41" s="524"/>
+      <c r="Z41" s="524"/>
+      <c r="AA41" s="524"/>
+      <c r="AB41" s="561"/>
+      <c r="AC41" s="561"/>
+      <c r="AD41" s="561"/>
       <c r="AE41" s="178"/>
+      <c r="AI41" s="149"/>
+      <c r="AN41" s="141"/>
       <c r="AV41" s="178"/>
       <c r="AW41" s="149"/>
-      <c r="AX41" s="468"/>
-[...8 lines deleted...]
-      <c r="BG41" s="603"/>
+      <c r="AX41" s="493"/>
+      <c r="AY41" s="493"/>
+      <c r="AZ41" s="493"/>
+      <c r="BA41" s="493"/>
+      <c r="BB41" s="493"/>
+      <c r="BC41" s="493"/>
+      <c r="BD41" s="493"/>
+      <c r="BE41" s="611"/>
+      <c r="BF41" s="611"/>
+      <c r="BG41" s="611"/>
       <c r="BH41" s="178"/>
       <c r="BI41" s="178"/>
-      <c r="BJ41" s="156"/>
-[...13 lines deleted...]
-      <c r="BT41" s="603"/>
+      <c r="BJ41" s="149"/>
+      <c r="BR41" s="611"/>
+      <c r="BS41" s="611"/>
+      <c r="BT41" s="611"/>
       <c r="BU41" s="178"/>
-      <c r="BX41" s="149"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="42" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="131"/>
-      <c r="D42" s="560"/>
-[...8 lines deleted...]
-      <c r="M42" s="511"/>
+      <c r="D42" s="505"/>
+      <c r="E42" s="506"/>
+      <c r="F42" s="526"/>
+      <c r="G42" s="527"/>
+      <c r="H42" s="527"/>
+      <c r="I42" s="527"/>
+      <c r="J42" s="528"/>
+      <c r="K42" s="561"/>
+      <c r="L42" s="561"/>
+      <c r="M42" s="561"/>
       <c r="N42" s="129"/>
+      <c r="S42" s="149"/>
       <c r="T42" s="149"/>
-      <c r="U42" s="560"/>
-[...8 lines deleted...]
-      <c r="AD42" s="511"/>
+      <c r="U42" s="505"/>
+      <c r="V42" s="580"/>
+      <c r="W42" s="524"/>
+      <c r="X42" s="524"/>
+      <c r="Y42" s="524"/>
+      <c r="Z42" s="524"/>
+      <c r="AA42" s="524"/>
+      <c r="AB42" s="561"/>
+      <c r="AC42" s="561"/>
+      <c r="AD42" s="561"/>
       <c r="AE42" s="178"/>
+      <c r="AI42" s="149"/>
+      <c r="AN42" s="135"/>
       <c r="AV42" s="178"/>
       <c r="AW42" s="149"/>
       <c r="AX42" s="159"/>
       <c r="AY42" s="159"/>
       <c r="AZ42" s="119"/>
       <c r="BA42" s="119"/>
       <c r="BB42" s="119"/>
       <c r="BC42" s="119"/>
       <c r="BD42" s="119"/>
       <c r="BE42" s="115"/>
       <c r="BF42" s="115"/>
       <c r="BG42" s="115"/>
       <c r="BH42" s="178"/>
-      <c r="BI42" s="178"/>
-[...9 lines deleted...]
-      <c r="BT42" s="603"/>
+      <c r="BI42" s="214"/>
+      <c r="BR42" s="611"/>
+      <c r="BS42" s="611"/>
+      <c r="BT42" s="611"/>
       <c r="BU42" s="178"/>
-      <c r="BX42" s="149"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="43" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="149"/>
-      <c r="D43" s="560"/>
-[...8 lines deleted...]
-      <c r="M43" s="511"/>
+      <c r="D43" s="505"/>
+      <c r="E43" s="506"/>
+      <c r="F43" s="526"/>
+      <c r="G43" s="527"/>
+      <c r="H43" s="527"/>
+      <c r="I43" s="527"/>
+      <c r="J43" s="528"/>
+      <c r="K43" s="561"/>
+      <c r="L43" s="561"/>
+      <c r="M43" s="561"/>
       <c r="N43" s="129"/>
-      <c r="R43" s="186"/>
+      <c r="S43" s="149"/>
       <c r="T43" s="136"/>
-      <c r="U43" s="529"/>
-[...1 lines deleted...]
-      <c r="W43" s="476" t="s">
+      <c r="U43" s="485"/>
+      <c r="V43" s="525"/>
+      <c r="W43" s="524" t="s">
         <v>666</v>
       </c>
-      <c r="X43" s="476"/>
-[...5 lines deleted...]
-      <c r="AD43" s="511"/>
+      <c r="X43" s="524"/>
+      <c r="Y43" s="524"/>
+      <c r="Z43" s="524"/>
+      <c r="AA43" s="524"/>
+      <c r="AB43" s="561"/>
+      <c r="AC43" s="561"/>
+      <c r="AD43" s="561"/>
       <c r="AE43" s="178"/>
+      <c r="AI43" s="149"/>
+      <c r="AJ43" s="531" t="s">
+        <v>699</v>
+      </c>
+      <c r="AK43" s="531"/>
+      <c r="AL43" s="531"/>
+      <c r="AM43" s="531"/>
+      <c r="AN43" s="531"/>
+      <c r="AO43" s="531"/>
+      <c r="AP43" s="531"/>
+      <c r="AQ43" s="531"/>
+      <c r="AR43" s="531"/>
+      <c r="AS43" s="531"/>
       <c r="AV43" s="178"/>
       <c r="AW43" s="149"/>
-      <c r="AX43" s="468" t="s">
-[...12 lines deleted...]
-      <c r="BG43" s="603"/>
+      <c r="AX43" s="483" t="s">
+        <v>705</v>
+      </c>
+      <c r="AY43" s="484"/>
+      <c r="AZ43" s="493" t="s">
+        <v>704</v>
+      </c>
+      <c r="BA43" s="493"/>
+      <c r="BB43" s="493"/>
+      <c r="BC43" s="493"/>
+      <c r="BD43" s="493"/>
+      <c r="BE43" s="611"/>
+      <c r="BF43" s="611"/>
+      <c r="BG43" s="611"/>
       <c r="BH43" s="178"/>
-      <c r="BI43" s="178"/>
+      <c r="BI43" s="214"/>
       <c r="BU43" s="178"/>
-      <c r="BX43" s="156"/>
-[...15 lines deleted...]
-    <row r="44" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="44" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="149"/>
-      <c r="D44" s="529"/>
-[...8 lines deleted...]
-      <c r="M44" s="511"/>
+      <c r="D44" s="485"/>
+      <c r="E44" s="486"/>
+      <c r="F44" s="512"/>
+      <c r="G44" s="515"/>
+      <c r="H44" s="515"/>
+      <c r="I44" s="515"/>
+      <c r="J44" s="513"/>
+      <c r="K44" s="561"/>
+      <c r="L44" s="561"/>
+      <c r="M44" s="561"/>
       <c r="N44" s="129"/>
+      <c r="S44" s="149"/>
       <c r="T44" s="149"/>
       <c r="AE44" s="178"/>
+      <c r="AI44" s="149"/>
+      <c r="AN44" s="141"/>
       <c r="AV44" s="178"/>
       <c r="AW44" s="181"/>
-      <c r="AX44" s="468"/>
-[...1 lines deleted...]
-      <c r="AZ44" s="473" t="s">
+      <c r="AX44" s="485"/>
+      <c r="AY44" s="486"/>
+      <c r="AZ44" s="516" t="s">
         <v>577</v>
       </c>
-      <c r="BA44" s="473"/>
-[...5 lines deleted...]
-      <c r="BG44" s="604"/>
+      <c r="BA44" s="516"/>
+      <c r="BB44" s="516"/>
+      <c r="BC44" s="516"/>
+      <c r="BD44" s="516"/>
+      <c r="BE44" s="613"/>
+      <c r="BF44" s="613"/>
+      <c r="BG44" s="613"/>
       <c r="BH44" s="178"/>
-      <c r="BI44" s="178"/>
+      <c r="BI44" s="214"/>
+      <c r="BJ44" s="131"/>
+      <c r="BK44" s="132"/>
+      <c r="BL44" s="132"/>
+      <c r="BM44" s="132"/>
+      <c r="BN44" s="132"/>
+      <c r="BO44" s="132"/>
       <c r="BU44" s="178"/>
-      <c r="BY44" s="529"/>
-[...10 lines deleted...]
-    <row r="45" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="45" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="149"/>
       <c r="N45" s="129"/>
+      <c r="S45" s="149"/>
       <c r="T45" s="149"/>
       <c r="U45" s="179"/>
       <c r="V45" s="179"/>
       <c r="W45" s="179"/>
       <c r="X45" s="179"/>
       <c r="Y45" s="179"/>
       <c r="Z45" s="179"/>
       <c r="AA45" s="179"/>
       <c r="AB45" s="179"/>
       <c r="AC45" s="179"/>
       <c r="AD45" s="179"/>
       <c r="AE45" s="179"/>
+      <c r="AI45" s="131"/>
+      <c r="AJ45" s="483" t="s">
+        <v>624</v>
+      </c>
+      <c r="AK45" s="489"/>
+      <c r="AL45" s="493" t="s">
+        <v>692</v>
+      </c>
+      <c r="AM45" s="493"/>
+      <c r="AN45" s="493"/>
+      <c r="AO45" s="493"/>
+      <c r="AP45" s="493"/>
       <c r="AV45" s="178"/>
       <c r="AW45" s="160"/>
-      <c r="AX45" s="468"/>
-[...10 lines deleted...]
-      <c r="BG45" s="604"/>
+      <c r="AX45" s="159"/>
+      <c r="AY45" s="159"/>
+      <c r="AZ45" s="611"/>
+      <c r="BA45" s="611"/>
+      <c r="BB45" s="611"/>
+      <c r="BC45" s="611"/>
+      <c r="BD45" s="611"/>
+      <c r="BE45" s="613"/>
+      <c r="BF45" s="613"/>
+      <c r="BG45" s="613"/>
       <c r="BH45" s="178"/>
       <c r="BI45" s="178"/>
-    </row>
-    <row r="46" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ45" s="136"/>
+      <c r="BP45" s="131"/>
+    </row>
+    <row r="46" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="149"/>
-      <c r="D46" s="528" t="s">
-[...12 lines deleted...]
-      <c r="M46" s="511"/>
+      <c r="D46" s="483" t="s">
+        <v>745</v>
+      </c>
+      <c r="E46" s="484"/>
+      <c r="F46" s="516" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" s="516"/>
+      <c r="H46" s="516"/>
+      <c r="I46" s="516"/>
+      <c r="J46" s="516"/>
+      <c r="K46" s="561"/>
+      <c r="L46" s="561"/>
+      <c r="M46" s="561"/>
       <c r="N46" s="129"/>
+      <c r="S46" s="149"/>
       <c r="T46" s="149"/>
       <c r="U46" s="179"/>
       <c r="V46" s="179"/>
       <c r="W46" s="179"/>
       <c r="X46" s="179"/>
       <c r="Y46" s="179"/>
       <c r="Z46" s="179"/>
       <c r="AA46" s="179"/>
       <c r="AB46" s="179"/>
       <c r="AC46" s="179"/>
       <c r="AD46" s="179"/>
       <c r="AE46" s="179"/>
+      <c r="AJ46" s="490"/>
+      <c r="AK46" s="492"/>
+      <c r="AL46" s="493"/>
+      <c r="AM46" s="493"/>
+      <c r="AN46" s="493"/>
+      <c r="AO46" s="493"/>
+      <c r="AP46" s="493"/>
       <c r="AW46" s="149"/>
-    </row>
-    <row r="47" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ46" s="149"/>
+      <c r="BK46" s="507" t="s">
+        <v>633</v>
+      </c>
+      <c r="BL46" s="508"/>
+      <c r="BM46" s="508"/>
+      <c r="BN46" s="508"/>
+      <c r="BO46" s="508"/>
+      <c r="BP46" s="508"/>
+      <c r="BQ46" s="508"/>
+      <c r="BR46" s="508"/>
+      <c r="BS46" s="508"/>
+      <c r="BT46" s="509"/>
+    </row>
+    <row r="47" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="149"/>
-      <c r="D47" s="560"/>
-[...8 lines deleted...]
-      <c r="M47" s="511"/>
+      <c r="D47" s="505"/>
+      <c r="E47" s="506"/>
+      <c r="F47" s="516"/>
+      <c r="G47" s="516"/>
+      <c r="H47" s="516"/>
+      <c r="I47" s="516"/>
+      <c r="J47" s="516"/>
+      <c r="K47" s="561"/>
+      <c r="L47" s="561"/>
+      <c r="M47" s="561"/>
       <c r="N47" s="129"/>
+      <c r="S47" s="149"/>
       <c r="T47" s="149"/>
-      <c r="U47" s="528" t="s">
-[...12 lines deleted...]
-      <c r="AD47" s="511"/>
+      <c r="U47" s="483" t="s">
+        <v>750</v>
+      </c>
+      <c r="V47" s="484"/>
+      <c r="W47" s="524" t="s">
+        <v>716</v>
+      </c>
+      <c r="X47" s="524"/>
+      <c r="Y47" s="524"/>
+      <c r="Z47" s="524"/>
+      <c r="AA47" s="524"/>
+      <c r="AB47" s="561"/>
+      <c r="AC47" s="561"/>
+      <c r="AD47" s="561"/>
       <c r="AE47" s="178"/>
       <c r="AV47" s="178"/>
       <c r="AW47" s="156"/>
-      <c r="AX47" s="468" t="s">
+      <c r="AX47" s="503" t="s">
         <v>293</v>
       </c>
-      <c r="AY47" s="468"/>
-      <c r="AZ47" s="468" t="s">
+      <c r="AY47" s="502"/>
+      <c r="AZ47" s="503" t="s">
         <v>559</v>
       </c>
-      <c r="BA47" s="468"/>
-[...7 lines deleted...]
-    <row r="48" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BA47" s="504"/>
+      <c r="BB47" s="504"/>
+      <c r="BC47" s="504"/>
+      <c r="BD47" s="502"/>
+      <c r="BE47" s="611"/>
+      <c r="BF47" s="611"/>
+      <c r="BG47" s="611"/>
+      <c r="BJ47" s="149"/>
+      <c r="BP47" s="142"/>
+    </row>
+    <row r="48" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="149"/>
-      <c r="D48" s="560"/>
-[...10 lines deleted...]
-      <c r="M48" s="511"/>
+      <c r="D48" s="505"/>
+      <c r="E48" s="506"/>
+      <c r="F48" s="516" t="s">
+        <v>744</v>
+      </c>
+      <c r="G48" s="516"/>
+      <c r="H48" s="516"/>
+      <c r="I48" s="516"/>
+      <c r="J48" s="516"/>
+      <c r="K48" s="561"/>
+      <c r="L48" s="561"/>
+      <c r="M48" s="561"/>
       <c r="N48" s="129"/>
+      <c r="S48" s="149"/>
       <c r="T48" s="149"/>
-      <c r="U48" s="560"/>
-[...8 lines deleted...]
-      <c r="AD48" s="511"/>
+      <c r="U48" s="505"/>
+      <c r="V48" s="506"/>
+      <c r="W48" s="524"/>
+      <c r="X48" s="524"/>
+      <c r="Y48" s="524"/>
+      <c r="Z48" s="524"/>
+      <c r="AA48" s="524"/>
+      <c r="AB48" s="561"/>
+      <c r="AC48" s="561"/>
+      <c r="AD48" s="561"/>
       <c r="AE48" s="178"/>
       <c r="AV48" s="178"/>
       <c r="AW48" s="149"/>
-      <c r="AX48" s="468"/>
-[...8 lines deleted...]
-      <c r="BG48" s="603"/>
+      <c r="AX48" s="503" t="s">
+        <v>695</v>
+      </c>
+      <c r="AY48" s="502"/>
+      <c r="AZ48" s="503" t="s">
+        <v>696</v>
+      </c>
+      <c r="BA48" s="504"/>
+      <c r="BB48" s="504"/>
+      <c r="BC48" s="504"/>
+      <c r="BD48" s="502"/>
+      <c r="BE48" s="611"/>
+      <c r="BF48" s="611"/>
+      <c r="BG48" s="611"/>
       <c r="BH48" s="178"/>
       <c r="BI48" s="178"/>
-    </row>
-    <row r="49" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ48" s="149"/>
+      <c r="BK48" s="507" t="s">
+        <v>628</v>
+      </c>
+      <c r="BL48" s="508"/>
+      <c r="BM48" s="508"/>
+      <c r="BN48" s="508"/>
+      <c r="BO48" s="508"/>
+      <c r="BP48" s="508"/>
+      <c r="BQ48" s="508"/>
+      <c r="BR48" s="508"/>
+      <c r="BS48" s="508"/>
+      <c r="BT48" s="509"/>
+    </row>
+    <row r="49" spans="2:72" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="191"/>
-      <c r="D49" s="560"/>
-[...8 lines deleted...]
-      <c r="M49" s="511"/>
+      <c r="D49" s="505"/>
+      <c r="E49" s="506"/>
+      <c r="F49" s="516"/>
+      <c r="G49" s="516"/>
+      <c r="H49" s="516"/>
+      <c r="I49" s="516"/>
+      <c r="J49" s="516"/>
+      <c r="K49" s="561"/>
+      <c r="L49" s="561"/>
+      <c r="M49" s="561"/>
       <c r="N49" s="129"/>
+      <c r="S49" s="149"/>
       <c r="T49" s="149"/>
-      <c r="U49" s="560"/>
-[...8 lines deleted...]
-      <c r="AD49" s="511"/>
+      <c r="U49" s="505"/>
+      <c r="V49" s="506"/>
+      <c r="W49" s="524"/>
+      <c r="X49" s="524"/>
+      <c r="Y49" s="524"/>
+      <c r="Z49" s="524"/>
+      <c r="AA49" s="524"/>
+      <c r="AB49" s="561"/>
+      <c r="AC49" s="561"/>
+      <c r="AD49" s="561"/>
       <c r="AE49" s="178"/>
       <c r="AV49" s="178"/>
       <c r="AW49" s="160"/>
       <c r="AX49" s="119"/>
       <c r="AY49" s="119"/>
       <c r="AZ49" s="119"/>
       <c r="BA49" s="119"/>
       <c r="BB49" s="119"/>
       <c r="BC49" s="119"/>
       <c r="BD49" s="119"/>
       <c r="BE49" s="119"/>
       <c r="BF49" s="119"/>
       <c r="BG49" s="119"/>
       <c r="BH49" s="178"/>
       <c r="BI49" s="178"/>
-    </row>
-    <row r="50" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ49" s="149"/>
+      <c r="BK49" s="140"/>
+      <c r="BO49" s="141"/>
+    </row>
+    <row r="50" spans="2:72" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="191"/>
       <c r="C50" s="194"/>
-      <c r="D50" s="560"/>
-[...8 lines deleted...]
-      <c r="M50" s="511"/>
+      <c r="D50" s="505"/>
+      <c r="E50" s="506"/>
+      <c r="F50" s="516"/>
+      <c r="G50" s="516"/>
+      <c r="H50" s="516"/>
+      <c r="I50" s="516"/>
+      <c r="J50" s="516"/>
+      <c r="K50" s="561"/>
+      <c r="L50" s="561"/>
+      <c r="M50" s="561"/>
       <c r="N50" s="129"/>
+      <c r="S50" s="149"/>
       <c r="T50" s="149"/>
-      <c r="U50" s="560"/>
-[...8 lines deleted...]
-      <c r="AD50" s="511"/>
+      <c r="U50" s="505"/>
+      <c r="V50" s="506"/>
+      <c r="W50" s="524"/>
+      <c r="X50" s="524"/>
+      <c r="Y50" s="524"/>
+      <c r="Z50" s="524"/>
+      <c r="AA50" s="524"/>
+      <c r="AB50" s="561"/>
+      <c r="AC50" s="561"/>
+      <c r="AD50" s="561"/>
       <c r="AE50" s="178"/>
       <c r="AV50" s="178"/>
       <c r="AW50" s="131"/>
-      <c r="AX50" s="566" t="s">
+      <c r="AX50" s="602" t="s">
         <v>634</v>
       </c>
-      <c r="AY50" s="567"/>
-[...7 lines deleted...]
-      <c r="BG50" s="568"/>
+      <c r="AY50" s="603"/>
+      <c r="AZ50" s="603"/>
+      <c r="BA50" s="603"/>
+      <c r="BB50" s="603"/>
+      <c r="BC50" s="603"/>
+      <c r="BD50" s="603"/>
+      <c r="BE50" s="603"/>
+      <c r="BF50" s="603"/>
+      <c r="BG50" s="604"/>
       <c r="BH50" s="178"/>
       <c r="BI50" s="178"/>
-    </row>
-    <row r="51" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ50" s="149"/>
+      <c r="BO50" s="135"/>
+    </row>
+    <row r="51" spans="2:72" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="191"/>
-      <c r="D51" s="560"/>
-[...8 lines deleted...]
-      <c r="M51" s="511"/>
+      <c r="D51" s="505"/>
+      <c r="E51" s="506"/>
+      <c r="F51" s="516"/>
+      <c r="G51" s="516"/>
+      <c r="H51" s="516"/>
+      <c r="I51" s="516"/>
+      <c r="J51" s="516"/>
+      <c r="K51" s="561"/>
+      <c r="L51" s="561"/>
+      <c r="M51" s="561"/>
       <c r="N51" s="129"/>
+      <c r="S51" s="149"/>
       <c r="T51" s="149"/>
-      <c r="U51" s="560"/>
-[...8 lines deleted...]
-      <c r="AD51" s="511"/>
+      <c r="U51" s="505"/>
+      <c r="V51" s="506"/>
+      <c r="W51" s="524"/>
+      <c r="X51" s="524"/>
+      <c r="Y51" s="524"/>
+      <c r="Z51" s="524"/>
+      <c r="AA51" s="524"/>
+      <c r="AB51" s="561"/>
+      <c r="AC51" s="561"/>
+      <c r="AD51" s="561"/>
       <c r="AE51" s="178"/>
       <c r="AV51" s="178"/>
       <c r="AW51" s="149"/>
       <c r="BH51" s="178"/>
       <c r="BI51" s="178"/>
-    </row>
-    <row r="52" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ51" s="156"/>
+      <c r="BK51" s="483" t="s">
+        <v>626</v>
+      </c>
+      <c r="BL51" s="484"/>
+      <c r="BM51" s="483" t="s">
+        <v>701</v>
+      </c>
+      <c r="BN51" s="529"/>
+      <c r="BO51" s="529"/>
+      <c r="BP51" s="529"/>
+      <c r="BQ51" s="484"/>
+      <c r="BR51" s="610"/>
+      <c r="BS51" s="611"/>
+      <c r="BT51" s="611"/>
+    </row>
+    <row r="52" spans="2:72" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="191"/>
-      <c r="D52" s="560"/>
-[...8 lines deleted...]
-      <c r="M52" s="511"/>
+      <c r="D52" s="505"/>
+      <c r="E52" s="506"/>
+      <c r="F52" s="516"/>
+      <c r="G52" s="516"/>
+      <c r="H52" s="516"/>
+      <c r="I52" s="516"/>
+      <c r="J52" s="516"/>
+      <c r="K52" s="561"/>
+      <c r="L52" s="561"/>
+      <c r="M52" s="561"/>
       <c r="N52" s="129"/>
+      <c r="S52" s="149"/>
       <c r="T52" s="149"/>
-      <c r="U52" s="560"/>
-[...8 lines deleted...]
-      <c r="AD52" s="511"/>
+      <c r="U52" s="505"/>
+      <c r="V52" s="506"/>
+      <c r="W52" s="524"/>
+      <c r="X52" s="524"/>
+      <c r="Y52" s="524"/>
+      <c r="Z52" s="524"/>
+      <c r="AA52" s="524"/>
+      <c r="AB52" s="561"/>
+      <c r="AC52" s="561"/>
+      <c r="AD52" s="561"/>
       <c r="AE52" s="178"/>
       <c r="AV52" s="178"/>
       <c r="AW52" s="131"/>
-      <c r="AX52" s="528" t="s">
-[...12 lines deleted...]
-      <c r="BG52" s="604"/>
+      <c r="AX52" s="483" t="s">
+        <v>561</v>
+      </c>
+      <c r="AY52" s="484"/>
+      <c r="AZ52" s="493" t="s">
+        <v>562</v>
+      </c>
+      <c r="BA52" s="493"/>
+      <c r="BB52" s="493"/>
+      <c r="BC52" s="493"/>
+      <c r="BD52" s="493"/>
+      <c r="BE52" s="613"/>
+      <c r="BF52" s="613"/>
+      <c r="BG52" s="613"/>
       <c r="BH52" s="178"/>
       <c r="BI52" s="178"/>
-    </row>
-    <row r="53" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ52" s="136"/>
+      <c r="BK52" s="485"/>
+      <c r="BL52" s="486"/>
+      <c r="BM52" s="485"/>
+      <c r="BN52" s="525"/>
+      <c r="BO52" s="525"/>
+      <c r="BP52" s="525"/>
+      <c r="BQ52" s="486"/>
+      <c r="BR52" s="610"/>
+      <c r="BS52" s="611"/>
+      <c r="BT52" s="611"/>
+    </row>
+    <row r="53" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="191"/>
-      <c r="D53" s="529"/>
-[...8 lines deleted...]
-      <c r="M53" s="511"/>
+      <c r="D53" s="485"/>
+      <c r="E53" s="486"/>
+      <c r="F53" s="516"/>
+      <c r="G53" s="516"/>
+      <c r="H53" s="516"/>
+      <c r="I53" s="516"/>
+      <c r="J53" s="516"/>
+      <c r="K53" s="561"/>
+      <c r="L53" s="561"/>
+      <c r="M53" s="561"/>
       <c r="N53" s="129"/>
+      <c r="S53" s="149"/>
       <c r="T53" s="149"/>
-      <c r="U53" s="560"/>
-[...10 lines deleted...]
-      <c r="AD53" s="511"/>
+      <c r="U53" s="505"/>
+      <c r="V53" s="506"/>
+      <c r="W53" s="510" t="s">
+        <v>717</v>
+      </c>
+      <c r="X53" s="514"/>
+      <c r="Y53" s="514"/>
+      <c r="Z53" s="514"/>
+      <c r="AA53" s="511"/>
+      <c r="AB53" s="561"/>
+      <c r="AC53" s="561"/>
+      <c r="AD53" s="561"/>
       <c r="AE53" s="178"/>
       <c r="AW53" s="136"/>
-      <c r="AX53" s="529"/>
-[...10 lines deleted...]
-    <row r="54" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AX53" s="485"/>
+      <c r="AY53" s="486"/>
+      <c r="AZ53" s="493"/>
+      <c r="BA53" s="493"/>
+      <c r="BB53" s="493"/>
+      <c r="BC53" s="493"/>
+      <c r="BD53" s="493"/>
+      <c r="BE53" s="613"/>
+      <c r="BF53" s="613"/>
+      <c r="BG53" s="613"/>
+      <c r="BJ53" s="149"/>
+    </row>
+    <row r="54" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="191"/>
       <c r="N54" s="129"/>
+      <c r="S54" s="149"/>
       <c r="T54" s="136"/>
-      <c r="U54" s="560"/>
-[...8 lines deleted...]
-      <c r="AD54" s="511"/>
+      <c r="U54" s="505"/>
+      <c r="V54" s="506"/>
+      <c r="W54" s="526"/>
+      <c r="X54" s="527"/>
+      <c r="Y54" s="527"/>
+      <c r="Z54" s="527"/>
+      <c r="AA54" s="528"/>
+      <c r="AB54" s="561"/>
+      <c r="AC54" s="561"/>
+      <c r="AD54" s="561"/>
       <c r="AE54" s="178"/>
       <c r="AW54" s="149"/>
-    </row>
-    <row r="55" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ54" s="131"/>
+      <c r="BK54" s="483" t="s">
+        <v>627</v>
+      </c>
+      <c r="BL54" s="484"/>
+      <c r="BM54" s="487" t="s">
+        <v>702</v>
+      </c>
+      <c r="BN54" s="488"/>
+      <c r="BO54" s="488"/>
+      <c r="BP54" s="488"/>
+      <c r="BQ54" s="489"/>
+      <c r="BR54" s="610"/>
+      <c r="BS54" s="611"/>
+      <c r="BT54" s="611"/>
+    </row>
+    <row r="55" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="191"/>
-      <c r="D55" s="468" t="s">
-[...3 lines deleted...]
-      <c r="F55" s="475" t="s">
+      <c r="N55" s="129"/>
+      <c r="S55" s="149"/>
+      <c r="T55" s="149"/>
+      <c r="U55" s="505"/>
+      <c r="V55" s="506"/>
+      <c r="W55" s="526"/>
+      <c r="X55" s="527"/>
+      <c r="Y55" s="527"/>
+      <c r="Z55" s="527"/>
+      <c r="AA55" s="528"/>
+      <c r="AB55" s="120"/>
+      <c r="AC55" s="120"/>
+      <c r="AD55" s="120"/>
+      <c r="AE55" s="178"/>
+      <c r="AW55" s="131"/>
+      <c r="BJ55" s="149"/>
+      <c r="BK55" s="505"/>
+      <c r="BL55" s="506"/>
+      <c r="BM55" s="612"/>
+      <c r="BN55" s="594"/>
+      <c r="BO55" s="594"/>
+      <c r="BP55" s="594"/>
+      <c r="BQ55" s="595"/>
+      <c r="BR55" s="610"/>
+      <c r="BS55" s="611"/>
+      <c r="BT55" s="611"/>
+    </row>
+    <row r="56" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="191"/>
+      <c r="D56" s="493" t="s">
+        <v>747</v>
+      </c>
+      <c r="E56" s="493"/>
+      <c r="F56" s="549" t="s">
         <v>130</v>
       </c>
-      <c r="G55" s="475"/>
-[...37 lines deleted...]
-      <c r="M56" s="511"/>
+      <c r="G56" s="550"/>
+      <c r="H56" s="550"/>
+      <c r="I56" s="550"/>
+      <c r="J56" s="551"/>
+      <c r="K56" s="561"/>
+      <c r="L56" s="561"/>
+      <c r="M56" s="561"/>
       <c r="N56" s="129"/>
+      <c r="S56" s="149"/>
       <c r="T56" s="149"/>
-      <c r="U56" s="560"/>
-[...8 lines deleted...]
-      <c r="AD56" s="511"/>
+      <c r="U56" s="505"/>
+      <c r="V56" s="506"/>
+      <c r="W56" s="526"/>
+      <c r="X56" s="527"/>
+      <c r="Y56" s="527"/>
+      <c r="Z56" s="527"/>
+      <c r="AA56" s="528"/>
+      <c r="AB56" s="561"/>
+      <c r="AC56" s="561"/>
+      <c r="AD56" s="561"/>
       <c r="AE56" s="178"/>
       <c r="AF56" s="178"/>
       <c r="AR56" s="178"/>
       <c r="AS56" s="178"/>
-      <c r="AW56" s="156"/>
-[...24 lines deleted...]
-      <c r="M57" s="511"/>
+      <c r="AW56" s="115"/>
+      <c r="AX56" s="602" t="s">
+        <v>697</v>
+      </c>
+      <c r="AY56" s="603"/>
+      <c r="AZ56" s="603"/>
+      <c r="BA56" s="603"/>
+      <c r="BB56" s="603"/>
+      <c r="BC56" s="603"/>
+      <c r="BD56" s="603"/>
+      <c r="BE56" s="603"/>
+      <c r="BF56" s="603"/>
+      <c r="BG56" s="604"/>
+      <c r="BI56" s="118"/>
+      <c r="BK56" s="485"/>
+      <c r="BL56" s="486"/>
+      <c r="BM56" s="490"/>
+      <c r="BN56" s="491"/>
+      <c r="BO56" s="491"/>
+      <c r="BP56" s="491"/>
+      <c r="BQ56" s="492"/>
+      <c r="BR56" s="610"/>
+      <c r="BS56" s="611"/>
+      <c r="BT56" s="611"/>
+    </row>
+    <row r="57" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D57" s="493"/>
+      <c r="E57" s="493"/>
+      <c r="F57" s="552"/>
+      <c r="G57" s="553"/>
+      <c r="H57" s="553"/>
+      <c r="I57" s="553"/>
+      <c r="J57" s="554"/>
+      <c r="K57" s="120"/>
+      <c r="L57" s="120"/>
+      <c r="M57" s="120"/>
       <c r="N57" s="129"/>
+      <c r="S57" s="149"/>
       <c r="T57" s="149"/>
-      <c r="U57" s="560"/>
-[...8 lines deleted...]
-      <c r="AD57" s="511"/>
+      <c r="U57" s="505"/>
+      <c r="V57" s="506"/>
+      <c r="W57" s="526"/>
+      <c r="X57" s="527"/>
+      <c r="Y57" s="527"/>
+      <c r="Z57" s="527"/>
+      <c r="AA57" s="528"/>
+      <c r="AB57" s="120"/>
+      <c r="AC57" s="120"/>
+      <c r="AD57" s="120"/>
       <c r="AE57" s="178"/>
       <c r="AF57" s="178"/>
       <c r="AR57" s="178"/>
       <c r="AS57" s="178"/>
-      <c r="BC57" s="142"/>
-[...1 lines deleted...]
-    <row r="58" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW57" s="215"/>
+      <c r="AX57" s="133"/>
+      <c r="AY57" s="133"/>
+      <c r="AZ57" s="137"/>
+      <c r="BA57" s="137"/>
+      <c r="BB57" s="137"/>
+      <c r="BC57" s="137"/>
+      <c r="BD57" s="137"/>
+      <c r="BJ57" s="149"/>
+      <c r="BK57" s="133"/>
+      <c r="BL57" s="133"/>
+      <c r="BM57" s="119"/>
+      <c r="BN57" s="119"/>
+      <c r="BO57" s="119"/>
+      <c r="BP57" s="119"/>
+      <c r="BQ57" s="119"/>
+      <c r="BR57" s="119"/>
+      <c r="BS57" s="119"/>
+      <c r="BT57" s="119"/>
+    </row>
+    <row r="58" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="149"/>
-      <c r="D58" s="468"/>
-[...8 lines deleted...]
-      <c r="M58" s="511"/>
+      <c r="D58" s="493"/>
+      <c r="E58" s="493"/>
+      <c r="F58" s="516" t="s">
+        <v>687</v>
+      </c>
+      <c r="G58" s="516"/>
+      <c r="H58" s="516"/>
+      <c r="I58" s="516"/>
+      <c r="J58" s="516"/>
+      <c r="K58" s="561"/>
+      <c r="L58" s="561"/>
+      <c r="M58" s="561"/>
       <c r="N58" s="129"/>
+      <c r="S58" s="149"/>
       <c r="T58" s="149"/>
-      <c r="U58" s="560"/>
-[...8 lines deleted...]
-      <c r="AD58" s="511"/>
+      <c r="U58" s="505"/>
+      <c r="V58" s="506"/>
+      <c r="W58" s="526"/>
+      <c r="X58" s="527"/>
+      <c r="Y58" s="527"/>
+      <c r="Z58" s="527"/>
+      <c r="AA58" s="528"/>
+      <c r="AB58" s="561"/>
+      <c r="AC58" s="561"/>
+      <c r="AD58" s="561"/>
       <c r="AE58" s="178"/>
       <c r="AF58" s="178"/>
       <c r="AR58" s="178"/>
       <c r="AS58" s="178"/>
-      <c r="AX58" s="548" t="s">
-[...23 lines deleted...]
-      <c r="M59" s="511"/>
+      <c r="AW58" s="149"/>
+      <c r="BJ58" s="149"/>
+    </row>
+    <row r="59" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="149"/>
+      <c r="D59" s="493"/>
+      <c r="E59" s="493"/>
+      <c r="F59" s="516"/>
+      <c r="G59" s="516"/>
+      <c r="H59" s="516"/>
+      <c r="I59" s="516"/>
+      <c r="J59" s="516"/>
+      <c r="K59" s="561"/>
+      <c r="L59" s="561"/>
+      <c r="M59" s="561"/>
       <c r="N59" s="129"/>
+      <c r="S59" s="149"/>
       <c r="T59" s="149"/>
-      <c r="U59" s="560"/>
-[...8 lines deleted...]
-      <c r="AD59" s="511"/>
+      <c r="U59" s="505"/>
+      <c r="V59" s="506"/>
+      <c r="W59" s="526"/>
+      <c r="X59" s="527"/>
+      <c r="Y59" s="527"/>
+      <c r="Z59" s="527"/>
+      <c r="AA59" s="528"/>
+      <c r="AB59" s="561"/>
+      <c r="AC59" s="561"/>
+      <c r="AD59" s="561"/>
       <c r="AE59" s="178"/>
       <c r="AF59" s="178"/>
       <c r="AR59" s="178"/>
       <c r="AS59" s="178"/>
-      <c r="AW59" s="132"/>
-[...6 lines deleted...]
-    <row r="60" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW59" s="149"/>
+      <c r="BJ59" s="149"/>
+    </row>
+    <row r="60" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="149"/>
-      <c r="D60" s="468"/>
-[...8 lines deleted...]
-      <c r="M60" s="511"/>
+      <c r="D60" s="493"/>
+      <c r="E60" s="493"/>
+      <c r="F60" s="516"/>
+      <c r="G60" s="516"/>
+      <c r="H60" s="516"/>
+      <c r="I60" s="516"/>
+      <c r="J60" s="516"/>
+      <c r="K60" s="561"/>
+      <c r="L60" s="561"/>
+      <c r="M60" s="561"/>
       <c r="N60" s="129"/>
+      <c r="S60" s="149"/>
       <c r="T60" s="149"/>
-      <c r="U60" s="560"/>
-[...8 lines deleted...]
-      <c r="AD60" s="511"/>
+      <c r="U60" s="505"/>
+      <c r="V60" s="506"/>
+      <c r="W60" s="512"/>
+      <c r="X60" s="515"/>
+      <c r="Y60" s="515"/>
+      <c r="Z60" s="515"/>
+      <c r="AA60" s="513"/>
+      <c r="AB60" s="561"/>
+      <c r="AC60" s="561"/>
+      <c r="AD60" s="561"/>
       <c r="AE60" s="178"/>
       <c r="AF60" s="178"/>
       <c r="AR60" s="178"/>
       <c r="AS60" s="178"/>
-      <c r="AW60" s="136"/>
-[...12 lines deleted...]
-      <c r="M61" s="511"/>
+      <c r="AW60" s="131"/>
+      <c r="AX60" s="483" t="s">
+        <v>60</v>
+      </c>
+      <c r="AY60" s="484"/>
+      <c r="AZ60" s="493" t="s">
+        <v>698</v>
+      </c>
+      <c r="BA60" s="493"/>
+      <c r="BB60" s="493"/>
+      <c r="BC60" s="493"/>
+      <c r="BD60" s="493"/>
+      <c r="BJ60" s="156"/>
+      <c r="BK60" s="483" t="s">
+        <v>627</v>
+      </c>
+      <c r="BL60" s="484"/>
+      <c r="BM60" s="487" t="s">
+        <v>703</v>
+      </c>
+      <c r="BN60" s="488"/>
+      <c r="BO60" s="488"/>
+      <c r="BP60" s="488"/>
+      <c r="BQ60" s="489"/>
+      <c r="BR60" s="610"/>
+      <c r="BS60" s="611"/>
+      <c r="BT60" s="611"/>
+    </row>
+    <row r="61" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C61" s="131"/>
+      <c r="D61" s="493"/>
+      <c r="E61" s="493"/>
+      <c r="F61" s="516"/>
+      <c r="G61" s="516"/>
+      <c r="H61" s="516"/>
+      <c r="I61" s="516"/>
+      <c r="J61" s="516"/>
+      <c r="K61" s="561"/>
+      <c r="L61" s="561"/>
+      <c r="M61" s="561"/>
       <c r="N61" s="129"/>
+      <c r="S61" s="149"/>
       <c r="T61" s="149"/>
-      <c r="U61" s="560"/>
-[...8 lines deleted...]
-      <c r="AD61" s="511"/>
+      <c r="U61" s="505"/>
+      <c r="V61" s="506"/>
+      <c r="W61" s="510" t="s">
+        <v>749</v>
+      </c>
+      <c r="X61" s="514"/>
+      <c r="Y61" s="514"/>
+      <c r="Z61" s="514"/>
+      <c r="AA61" s="511"/>
+      <c r="AB61" s="561"/>
+      <c r="AC61" s="561"/>
+      <c r="AD61" s="561"/>
       <c r="AE61" s="178"/>
       <c r="AF61" s="178"/>
       <c r="AR61" s="178"/>
       <c r="AS61" s="178"/>
-      <c r="AW61" s="149"/>
-[...15 lines deleted...]
-    <row r="62" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AX61" s="485"/>
+      <c r="AY61" s="486"/>
+      <c r="AZ61" s="493"/>
+      <c r="BA61" s="493"/>
+      <c r="BB61" s="493"/>
+      <c r="BC61" s="493"/>
+      <c r="BD61" s="493"/>
+      <c r="BJ61" s="136"/>
+      <c r="BK61" s="485"/>
+      <c r="BL61" s="486"/>
+      <c r="BM61" s="490"/>
+      <c r="BN61" s="491"/>
+      <c r="BO61" s="491"/>
+      <c r="BP61" s="491"/>
+      <c r="BQ61" s="492"/>
+      <c r="BR61" s="610"/>
+      <c r="BS61" s="611"/>
+      <c r="BT61" s="611"/>
+    </row>
+    <row r="62" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="149"/>
-      <c r="D62" s="468"/>
-[...10 lines deleted...]
-      <c r="M62" s="511"/>
+      <c r="D62" s="493"/>
+      <c r="E62" s="493"/>
+      <c r="F62" s="516"/>
+      <c r="G62" s="516"/>
+      <c r="H62" s="516"/>
+      <c r="I62" s="516"/>
+      <c r="J62" s="516"/>
+      <c r="K62" s="561"/>
+      <c r="L62" s="561"/>
+      <c r="M62" s="561"/>
       <c r="N62" s="129"/>
-      <c r="O62" s="166"/>
-[...14 lines deleted...]
-      <c r="AE62" s="183"/>
+      <c r="S62" s="149"/>
+      <c r="T62" s="149"/>
+      <c r="U62" s="505"/>
+      <c r="V62" s="506"/>
+      <c r="W62" s="526"/>
+      <c r="X62" s="527"/>
+      <c r="Y62" s="527"/>
+      <c r="Z62" s="527"/>
+      <c r="AA62" s="528"/>
+      <c r="AB62" s="561"/>
+      <c r="AC62" s="561"/>
+      <c r="AD62" s="561"/>
+      <c r="AE62" s="178"/>
       <c r="AF62" s="178"/>
       <c r="AR62" s="178"/>
       <c r="AS62" s="178"/>
-      <c r="AW62" s="156"/>
-[...13 lines deleted...]
-    <row r="63" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ62" s="149"/>
+    </row>
+    <row r="63" spans="2:72" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="149"/>
-      <c r="D63" s="468"/>
-[...8 lines deleted...]
-      <c r="M63" s="511"/>
+      <c r="D63" s="493"/>
+      <c r="E63" s="493"/>
+      <c r="F63" s="516"/>
+      <c r="G63" s="516"/>
+      <c r="H63" s="516"/>
+      <c r="I63" s="516"/>
+      <c r="J63" s="516"/>
+      <c r="K63" s="561"/>
+      <c r="L63" s="561"/>
+      <c r="M63" s="561"/>
       <c r="N63" s="129"/>
-      <c r="O63" s="166"/>
-      <c r="P63" s="166"/>
+      <c r="S63" s="149"/>
+      <c r="T63" s="149"/>
+      <c r="U63" s="505"/>
+      <c r="V63" s="506"/>
+      <c r="W63" s="512"/>
+      <c r="X63" s="515"/>
+      <c r="Y63" s="515"/>
+      <c r="Z63" s="515"/>
+      <c r="AA63" s="513"/>
+      <c r="AB63" s="561"/>
+      <c r="AC63" s="561"/>
+      <c r="AD63" s="561"/>
       <c r="AE63" s="178"/>
       <c r="AF63" s="178"/>
       <c r="AR63" s="178"/>
       <c r="AS63" s="178"/>
-      <c r="AX63" s="505"/>
-[...10 lines deleted...]
-    <row r="64" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ63" s="149"/>
+    </row>
+    <row r="64" spans="2:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="149"/>
+      <c r="D64" s="493"/>
+      <c r="E64" s="493"/>
+      <c r="F64" s="516" t="s">
+        <v>746</v>
+      </c>
+      <c r="G64" s="516"/>
+      <c r="H64" s="516"/>
+      <c r="I64" s="516"/>
+      <c r="J64" s="516"/>
+      <c r="K64" s="561"/>
+      <c r="L64" s="561"/>
+      <c r="M64" s="561"/>
       <c r="N64" s="129"/>
       <c r="O64" s="166"/>
       <c r="P64" s="166"/>
+      <c r="S64" s="149"/>
+      <c r="T64" s="131"/>
+      <c r="U64" s="485"/>
+      <c r="V64" s="486"/>
+      <c r="W64" s="524" t="s">
+        <v>718</v>
+      </c>
+      <c r="X64" s="524"/>
+      <c r="Y64" s="524"/>
+      <c r="Z64" s="524"/>
+      <c r="AA64" s="524"/>
+      <c r="AB64" s="561"/>
+      <c r="AC64" s="561"/>
+      <c r="AD64" s="561"/>
+      <c r="AE64" s="183"/>
       <c r="AF64" s="178"/>
       <c r="AR64" s="178"/>
       <c r="AS64" s="178"/>
-    </row>
-    <row r="65" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ64" s="156"/>
+      <c r="BK64" s="507" t="s">
+        <v>636</v>
+      </c>
+      <c r="BL64" s="508"/>
+      <c r="BM64" s="508"/>
+      <c r="BN64" s="508"/>
+      <c r="BO64" s="508"/>
+      <c r="BP64" s="508"/>
+      <c r="BQ64" s="508"/>
+      <c r="BR64" s="508"/>
+      <c r="BS64" s="508"/>
+      <c r="BT64" s="509"/>
+    </row>
+    <row r="65" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="149"/>
-      <c r="D65" s="468" t="s">
-[...12 lines deleted...]
-      <c r="M65" s="511"/>
+      <c r="D65" s="493"/>
+      <c r="E65" s="493"/>
+      <c r="F65" s="516"/>
+      <c r="G65" s="516"/>
+      <c r="H65" s="516"/>
+      <c r="I65" s="516"/>
+      <c r="J65" s="516"/>
+      <c r="K65" s="561"/>
+      <c r="L65" s="561"/>
+      <c r="M65" s="561"/>
       <c r="N65" s="129"/>
+      <c r="O65" s="166"/>
+      <c r="P65" s="166"/>
+      <c r="S65" s="149"/>
+      <c r="AE65" s="178"/>
       <c r="AF65" s="178"/>
       <c r="AR65" s="178"/>
       <c r="AS65" s="178"/>
-    </row>
-[...10 lines deleted...]
-      <c r="M66" s="120"/>
+      <c r="BP65" s="142"/>
+    </row>
+    <row r="66" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="149"/>
       <c r="N66" s="129"/>
-      <c r="AE66" s="178"/>
+      <c r="O66" s="166"/>
+      <c r="P66" s="166"/>
+      <c r="S66" s="149"/>
       <c r="AF66" s="178"/>
       <c r="AR66" s="178"/>
       <c r="AS66" s="178"/>
-      <c r="AZ66" s="162"/>
-[...17 lines deleted...]
-      <c r="M67" s="511"/>
+      <c r="BK66" s="507" t="s">
+        <v>25</v>
+      </c>
+      <c r="BL66" s="508"/>
+      <c r="BM66" s="508"/>
+      <c r="BN66" s="508"/>
+      <c r="BO66" s="508"/>
+      <c r="BP66" s="508"/>
+      <c r="BQ66" s="508"/>
+      <c r="BR66" s="508"/>
+      <c r="BS66" s="508"/>
+      <c r="BT66" s="509"/>
+    </row>
+    <row r="67" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="149"/>
+      <c r="D67" s="493" t="s">
+        <v>648</v>
+      </c>
+      <c r="E67" s="493"/>
+      <c r="F67" s="516" t="s">
+        <v>456</v>
+      </c>
+      <c r="G67" s="516"/>
+      <c r="H67" s="516"/>
+      <c r="I67" s="516"/>
+      <c r="J67" s="516"/>
+      <c r="K67" s="561"/>
+      <c r="L67" s="561"/>
+      <c r="M67" s="561"/>
       <c r="N67" s="129"/>
-      <c r="AE67" s="178"/>
+      <c r="S67" s="149"/>
       <c r="AF67" s="178"/>
       <c r="AR67" s="178"/>
       <c r="AS67" s="178"/>
-      <c r="AZ67" s="168"/>
-[...4 lines deleted...]
-      <c r="D68" s="133"/>
+      <c r="BJ67" s="132"/>
+      <c r="BK67" s="143"/>
+      <c r="BL67" s="132"/>
+      <c r="BM67" s="132"/>
+      <c r="BN67" s="132"/>
+      <c r="BO67" s="135"/>
+    </row>
+    <row r="68" spans="3:72" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="192"/>
       <c r="E68" s="133"/>
       <c r="F68" s="119"/>
       <c r="G68" s="119"/>
       <c r="H68" s="119"/>
       <c r="I68" s="119"/>
       <c r="J68" s="119"/>
       <c r="K68" s="120"/>
       <c r="L68" s="120"/>
       <c r="M68" s="120"/>
       <c r="N68" s="129"/>
+      <c r="S68" s="131"/>
+      <c r="T68" s="135"/>
+      <c r="U68" s="531" t="s">
+        <v>730</v>
+      </c>
+      <c r="V68" s="531"/>
+      <c r="W68" s="531"/>
+      <c r="X68" s="531"/>
+      <c r="Y68" s="531"/>
+      <c r="Z68" s="531"/>
+      <c r="AA68" s="531"/>
+      <c r="AB68" s="531"/>
+      <c r="AC68" s="531"/>
+      <c r="AD68" s="531"/>
       <c r="AE68" s="178"/>
       <c r="AF68" s="178"/>
       <c r="AR68" s="178"/>
       <c r="AS68" s="178"/>
-    </row>
-[...15 lines deleted...]
-      <c r="M69" s="511"/>
+      <c r="AZ68" s="162"/>
+      <c r="BA68" s="163"/>
+      <c r="BJ68" s="136"/>
+    </row>
+    <row r="69" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="193"/>
+      <c r="D69" s="493" t="s">
+        <v>606</v>
+      </c>
+      <c r="E69" s="493"/>
+      <c r="F69" s="516" t="s">
+        <v>490</v>
+      </c>
+      <c r="G69" s="516"/>
+      <c r="H69" s="516"/>
+      <c r="I69" s="516"/>
+      <c r="J69" s="516"/>
+      <c r="K69" s="561"/>
+      <c r="L69" s="561"/>
+      <c r="M69" s="561"/>
       <c r="N69" s="129"/>
-      <c r="AE69" s="180"/>
+      <c r="T69" s="136"/>
+      <c r="AE69" s="178"/>
       <c r="AF69" s="178"/>
       <c r="AR69" s="178"/>
       <c r="AS69" s="178"/>
-    </row>
-    <row r="70" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AZ69" s="168"/>
+      <c r="BA69" s="163"/>
+      <c r="BJ69" s="149"/>
+      <c r="BK69" s="570" t="s">
+        <v>637</v>
+      </c>
+      <c r="BL69" s="572"/>
+      <c r="BM69" s="607" t="s">
+        <v>51</v>
+      </c>
+      <c r="BN69" s="608"/>
+      <c r="BO69" s="608"/>
+      <c r="BP69" s="608"/>
+      <c r="BQ69" s="609"/>
+      <c r="BR69" s="610"/>
+      <c r="BS69" s="611"/>
+      <c r="BT69" s="611"/>
+    </row>
+    <row r="70" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="149"/>
-      <c r="D70" s="585"/>
-[...8 lines deleted...]
-      <c r="M70" s="511"/>
+      <c r="D70" s="133"/>
+      <c r="E70" s="133"/>
+      <c r="F70" s="119"/>
+      <c r="G70" s="119"/>
+      <c r="H70" s="119"/>
+      <c r="I70" s="119"/>
+      <c r="J70" s="119"/>
+      <c r="K70" s="120"/>
+      <c r="L70" s="120"/>
+      <c r="M70" s="120"/>
       <c r="N70" s="129"/>
-      <c r="AC70" s="129"/>
-[...1 lines deleted...]
-      <c r="AE70" s="180"/>
+      <c r="T70" s="149"/>
+      <c r="AE70" s="178"/>
       <c r="AF70" s="178"/>
       <c r="AR70" s="178"/>
       <c r="AS70" s="178"/>
-    </row>
-    <row r="71" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BJ70" s="156"/>
+      <c r="BK70" s="605"/>
+      <c r="BL70" s="606"/>
+      <c r="BM70" s="564" t="s">
+        <v>532</v>
+      </c>
+      <c r="BN70" s="565"/>
+      <c r="BO70" s="565"/>
+      <c r="BP70" s="565"/>
+      <c r="BQ70" s="566"/>
+      <c r="BR70" s="610"/>
+      <c r="BS70" s="611"/>
+      <c r="BT70" s="611"/>
+    </row>
+    <row r="71" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="149"/>
-      <c r="D71" s="585"/>
-[...8 lines deleted...]
-      <c r="M71" s="511"/>
+      <c r="D71" s="589" t="s">
+        <v>553</v>
+      </c>
+      <c r="E71" s="590"/>
+      <c r="F71" s="524" t="s">
+        <v>554</v>
+      </c>
+      <c r="G71" s="524"/>
+      <c r="H71" s="524"/>
+      <c r="I71" s="524"/>
+      <c r="J71" s="524"/>
+      <c r="K71" s="561"/>
+      <c r="L71" s="561"/>
+      <c r="M71" s="561"/>
       <c r="N71" s="129"/>
-      <c r="AC71" s="129"/>
-      <c r="AD71" s="129"/>
+      <c r="T71" s="149"/>
+      <c r="U71" s="483" t="s">
+        <v>275</v>
+      </c>
+      <c r="V71" s="529"/>
+      <c r="W71" s="510" t="s">
+        <v>719</v>
+      </c>
+      <c r="X71" s="514"/>
+      <c r="Y71" s="514"/>
+      <c r="Z71" s="514"/>
+      <c r="AA71" s="511"/>
       <c r="AE71" s="180"/>
       <c r="AF71" s="178"/>
       <c r="AR71" s="178"/>
       <c r="AS71" s="178"/>
-    </row>
-[...11 lines deleted...]
-      <c r="M72" s="511"/>
+      <c r="BK71" s="573"/>
+      <c r="BL71" s="575"/>
+      <c r="BM71" s="567"/>
+      <c r="BN71" s="568"/>
+      <c r="BO71" s="568"/>
+      <c r="BP71" s="568"/>
+      <c r="BQ71" s="569"/>
+      <c r="BR71" s="610"/>
+      <c r="BS71" s="611"/>
+      <c r="BT71" s="611"/>
+    </row>
+    <row r="72" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="149"/>
+      <c r="D72" s="589"/>
+      <c r="E72" s="590"/>
+      <c r="F72" s="524"/>
+      <c r="G72" s="524"/>
+      <c r="H72" s="524"/>
+      <c r="I72" s="524"/>
+      <c r="J72" s="524"/>
+      <c r="K72" s="561"/>
+      <c r="L72" s="561"/>
+      <c r="M72" s="561"/>
       <c r="N72" s="129"/>
+      <c r="T72" s="149"/>
+      <c r="U72" s="505"/>
+      <c r="V72" s="580"/>
+      <c r="W72" s="526"/>
+      <c r="X72" s="527"/>
+      <c r="Y72" s="527"/>
+      <c r="Z72" s="527"/>
+      <c r="AA72" s="528"/>
       <c r="AC72" s="129"/>
       <c r="AD72" s="129"/>
       <c r="AE72" s="180"/>
       <c r="AF72" s="178"/>
       <c r="AR72" s="178"/>
       <c r="AS72" s="178"/>
-      <c r="AY72" s="169"/>
-[...12 lines deleted...]
-      <c r="M73" s="511"/>
+    </row>
+    <row r="73" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="149"/>
+      <c r="D73" s="589"/>
+      <c r="E73" s="590"/>
+      <c r="F73" s="524"/>
+      <c r="G73" s="524"/>
+      <c r="H73" s="524"/>
+      <c r="I73" s="524"/>
+      <c r="J73" s="524"/>
+      <c r="K73" s="561"/>
+      <c r="L73" s="561"/>
+      <c r="M73" s="561"/>
       <c r="N73" s="129"/>
+      <c r="T73" s="131"/>
+      <c r="U73" s="505"/>
+      <c r="V73" s="580"/>
+      <c r="W73" s="526"/>
+      <c r="X73" s="527"/>
+      <c r="Y73" s="527"/>
+      <c r="Z73" s="527"/>
+      <c r="AA73" s="528"/>
       <c r="AC73" s="129"/>
       <c r="AD73" s="129"/>
       <c r="AE73" s="180"/>
       <c r="AF73" s="178"/>
       <c r="AR73" s="178"/>
       <c r="AS73" s="178"/>
     </row>
-    <row r="74" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M74" s="511"/>
+    <row r="74" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="140"/>
+      <c r="D74" s="589"/>
+      <c r="E74" s="590"/>
+      <c r="F74" s="524"/>
+      <c r="G74" s="524"/>
+      <c r="H74" s="524"/>
+      <c r="I74" s="524"/>
+      <c r="J74" s="524"/>
+      <c r="K74" s="561"/>
+      <c r="L74" s="561"/>
+      <c r="M74" s="561"/>
       <c r="N74" s="129"/>
+      <c r="T74" s="136"/>
+      <c r="U74" s="505"/>
+      <c r="V74" s="580"/>
+      <c r="W74" s="512"/>
+      <c r="X74" s="515"/>
+      <c r="Y74" s="515"/>
+      <c r="Z74" s="515"/>
+      <c r="AA74" s="513"/>
       <c r="AC74" s="129"/>
       <c r="AD74" s="129"/>
       <c r="AE74" s="180"/>
       <c r="AF74" s="178"/>
-    </row>
-    <row r="75" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AR74" s="178"/>
+      <c r="AS74" s="178"/>
+      <c r="AY74" s="169"/>
+      <c r="BD74" s="163"/>
+    </row>
+    <row r="75" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D75" s="589"/>
+      <c r="E75" s="590"/>
+      <c r="F75" s="524"/>
+      <c r="G75" s="524"/>
+      <c r="H75" s="524"/>
+      <c r="I75" s="524"/>
+      <c r="J75" s="524"/>
+      <c r="K75" s="561"/>
+      <c r="L75" s="561"/>
+      <c r="M75" s="561"/>
       <c r="N75" s="129"/>
+      <c r="T75" s="149"/>
+      <c r="U75" s="505"/>
+      <c r="V75" s="580"/>
+      <c r="W75" s="543" t="s">
+        <v>720</v>
+      </c>
+      <c r="X75" s="544"/>
+      <c r="Y75" s="544"/>
+      <c r="Z75" s="544"/>
+      <c r="AA75" s="545"/>
       <c r="AC75" s="129"/>
       <c r="AD75" s="129"/>
       <c r="AE75" s="180"/>
       <c r="AF75" s="178"/>
-    </row>
-[...12 lines deleted...]
-      <c r="M76" s="521"/>
+      <c r="AR75" s="178"/>
+      <c r="AS75" s="178"/>
+    </row>
+    <row r="76" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D76" s="589"/>
+      <c r="E76" s="590"/>
+      <c r="F76" s="524"/>
+      <c r="G76" s="524"/>
+      <c r="H76" s="524"/>
+      <c r="I76" s="524"/>
+      <c r="J76" s="524"/>
+      <c r="K76" s="561"/>
+      <c r="L76" s="561"/>
+      <c r="M76" s="561"/>
       <c r="N76" s="129"/>
+      <c r="T76" s="149"/>
+      <c r="U76" s="505"/>
+      <c r="V76" s="580"/>
+      <c r="W76" s="526" t="s">
+        <v>722</v>
+      </c>
+      <c r="X76" s="527"/>
+      <c r="Y76" s="527"/>
+      <c r="Z76" s="527"/>
+      <c r="AA76" s="528"/>
       <c r="AC76" s="129"/>
       <c r="AD76" s="129"/>
       <c r="AE76" s="180"/>
       <c r="AF76" s="178"/>
     </row>
-    <row r="77" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M77" s="116"/>
+    <row r="77" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N77" s="129"/>
+      <c r="T77" s="149"/>
+      <c r="U77" s="505"/>
+      <c r="V77" s="580"/>
+      <c r="W77" s="526"/>
+      <c r="X77" s="527"/>
+      <c r="Y77" s="527"/>
+      <c r="Z77" s="527"/>
+      <c r="AA77" s="528"/>
       <c r="AC77" s="129"/>
       <c r="AD77" s="129"/>
       <c r="AE77" s="180"/>
       <c r="AF77" s="178"/>
     </row>
-    <row r="78" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C78" s="192"/>
+    <row r="78" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D78" s="497" t="s">
+        <v>737</v>
+      </c>
+      <c r="E78" s="498"/>
+      <c r="F78" s="498"/>
+      <c r="G78" s="498"/>
+      <c r="H78" s="498"/>
+      <c r="I78" s="498"/>
+      <c r="J78" s="498"/>
+      <c r="K78" s="498"/>
+      <c r="L78" s="498"/>
+      <c r="M78" s="499"/>
       <c r="N78" s="129"/>
+      <c r="T78" s="149"/>
+      <c r="U78" s="485"/>
+      <c r="V78" s="525"/>
+      <c r="W78" s="512"/>
+      <c r="X78" s="515"/>
+      <c r="Y78" s="515"/>
+      <c r="Z78" s="515"/>
+      <c r="AA78" s="513"/>
       <c r="AC78" s="129"/>
       <c r="AD78" s="129"/>
       <c r="AE78" s="180"/>
       <c r="AF78" s="178"/>
     </row>
-    <row r="79" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M79" s="511"/>
+    <row r="79" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C79" s="201"/>
+      <c r="D79" s="152"/>
+      <c r="E79" s="152"/>
+      <c r="F79" s="152"/>
+      <c r="G79" s="152"/>
+      <c r="H79" s="170"/>
+      <c r="I79" s="171"/>
+      <c r="J79" s="115"/>
+      <c r="K79" s="116"/>
+      <c r="L79" s="116"/>
+      <c r="M79" s="116"/>
       <c r="N79" s="129"/>
+      <c r="T79" s="149"/>
       <c r="AC79" s="129"/>
       <c r="AD79" s="129"/>
       <c r="AE79" s="180"/>
       <c r="AF79" s="178"/>
     </row>
-    <row r="80" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M80" s="511"/>
+    <row r="80" spans="3:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="192"/>
       <c r="N80" s="129"/>
+      <c r="T80" s="149"/>
+      <c r="U80" s="179"/>
+      <c r="V80" s="179"/>
+      <c r="W80" s="179"/>
+      <c r="X80" s="179"/>
+      <c r="Y80" s="179"/>
+      <c r="Z80" s="179"/>
+      <c r="AA80" s="179"/>
       <c r="AC80" s="129"/>
       <c r="AD80" s="129"/>
       <c r="AE80" s="180"/>
       <c r="AF80" s="178"/>
     </row>
-    <row r="81" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M81" s="511"/>
+    <row r="81" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="192"/>
+      <c r="D81" s="493" t="s">
+        <v>735</v>
+      </c>
+      <c r="E81" s="493"/>
+      <c r="F81" s="559" t="s">
+        <v>751</v>
+      </c>
+      <c r="G81" s="559"/>
+      <c r="H81" s="559"/>
+      <c r="I81" s="559"/>
+      <c r="J81" s="560"/>
+      <c r="K81" s="561"/>
+      <c r="L81" s="561"/>
+      <c r="M81" s="561"/>
       <c r="N81" s="129"/>
+      <c r="T81" s="149"/>
+      <c r="U81" s="179"/>
+      <c r="V81" s="179"/>
+      <c r="W81" s="179"/>
+      <c r="X81" s="179"/>
+      <c r="Y81" s="179"/>
+      <c r="Z81" s="179"/>
+      <c r="AA81" s="179"/>
       <c r="AC81" s="129"/>
       <c r="AD81" s="129"/>
       <c r="AE81" s="180"/>
       <c r="AF81" s="178"/>
     </row>
-    <row r="82" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="149"/>
-      <c r="D82" s="585"/>
-[...10 lines deleted...]
-      <c r="M82" s="511"/>
+      <c r="D82" s="493"/>
+      <c r="E82" s="493"/>
+      <c r="F82" s="559" t="s">
+        <v>712</v>
+      </c>
+      <c r="G82" s="559"/>
+      <c r="H82" s="559"/>
+      <c r="I82" s="559"/>
+      <c r="J82" s="560"/>
+      <c r="K82" s="561"/>
+      <c r="L82" s="561"/>
+      <c r="M82" s="561"/>
       <c r="N82" s="129"/>
+      <c r="T82" s="149"/>
+      <c r="U82" s="483" t="s">
+        <v>729</v>
+      </c>
+      <c r="V82" s="484"/>
+      <c r="W82" s="510" t="s">
+        <v>724</v>
+      </c>
+      <c r="X82" s="514"/>
+      <c r="Y82" s="514"/>
+      <c r="Z82" s="514"/>
+      <c r="AA82" s="511"/>
       <c r="AC82" s="129"/>
       <c r="AD82" s="129"/>
       <c r="AE82" s="180"/>
       <c r="AF82" s="178"/>
     </row>
-    <row r="83" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="149"/>
+      <c r="D83" s="493"/>
+      <c r="E83" s="493"/>
+      <c r="F83" s="517" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83" s="517"/>
+      <c r="H83" s="517"/>
+      <c r="I83" s="517"/>
+      <c r="J83" s="517"/>
+      <c r="K83" s="120"/>
+      <c r="L83" s="120"/>
+      <c r="M83" s="120"/>
       <c r="N83" s="129"/>
+      <c r="T83" s="149"/>
+      <c r="U83" s="505"/>
+      <c r="V83" s="506"/>
+      <c r="W83" s="512"/>
+      <c r="X83" s="515"/>
+      <c r="Y83" s="515"/>
+      <c r="Z83" s="515"/>
+      <c r="AA83" s="513"/>
       <c r="AC83" s="129"/>
       <c r="AD83" s="129"/>
       <c r="AE83" s="180"/>
       <c r="AF83" s="178"/>
     </row>
-    <row r="84" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M84" s="511"/>
+    <row r="84" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="149"/>
+      <c r="D84" s="159"/>
+      <c r="E84" s="159"/>
+      <c r="F84" s="207"/>
+      <c r="G84" s="207"/>
+      <c r="H84" s="207"/>
+      <c r="I84" s="207"/>
+      <c r="J84" s="207"/>
+      <c r="K84" s="120"/>
+      <c r="L84" s="120"/>
+      <c r="M84" s="120"/>
       <c r="N84" s="129"/>
+      <c r="T84" s="149"/>
+      <c r="U84" s="505"/>
+      <c r="V84" s="506"/>
+      <c r="W84" s="543" t="s">
+        <v>721</v>
+      </c>
+      <c r="X84" s="544"/>
+      <c r="Y84" s="544"/>
+      <c r="Z84" s="544"/>
+      <c r="AA84" s="545"/>
       <c r="AC84" s="129"/>
       <c r="AD84" s="129"/>
       <c r="AE84" s="180"/>
       <c r="AF84" s="178"/>
     </row>
-    <row r="85" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="149"/>
-      <c r="D85" s="468"/>
-[...8 lines deleted...]
-      <c r="M85" s="511"/>
+      <c r="D85" s="483" t="s">
+        <v>734</v>
+      </c>
+      <c r="E85" s="484"/>
+      <c r="F85" s="558" t="s">
+        <v>733</v>
+      </c>
+      <c r="G85" s="559"/>
+      <c r="H85" s="559"/>
+      <c r="I85" s="559"/>
+      <c r="J85" s="560"/>
+      <c r="K85" s="561"/>
+      <c r="L85" s="561"/>
+      <c r="M85" s="561"/>
       <c r="N85" s="129"/>
+      <c r="T85" s="149"/>
+      <c r="U85" s="505"/>
+      <c r="V85" s="506"/>
+      <c r="W85" s="543" t="s">
+        <v>723</v>
+      </c>
+      <c r="X85" s="544"/>
+      <c r="Y85" s="544"/>
+      <c r="Z85" s="544"/>
+      <c r="AA85" s="545"/>
       <c r="AC85" s="129"/>
       <c r="AD85" s="129"/>
       <c r="AE85" s="180"/>
       <c r="AF85" s="178"/>
     </row>
-    <row r="86" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="149"/>
-      <c r="D86" s="468"/>
-[...8 lines deleted...]
-      <c r="M86" s="511"/>
+      <c r="D86" s="485"/>
+      <c r="E86" s="486"/>
+      <c r="F86" s="493" t="s">
+        <v>162</v>
+      </c>
+      <c r="G86" s="493"/>
+      <c r="H86" s="493"/>
+      <c r="I86" s="493"/>
+      <c r="J86" s="493"/>
+      <c r="K86" s="561"/>
+      <c r="L86" s="561"/>
+      <c r="M86" s="561"/>
       <c r="N86" s="129"/>
-      <c r="O86" s="159"/>
+      <c r="T86" s="149"/>
+      <c r="U86" s="505"/>
+      <c r="V86" s="506"/>
+      <c r="W86" s="510" t="s">
+        <v>725</v>
+      </c>
+      <c r="X86" s="514"/>
+      <c r="Y86" s="514"/>
+      <c r="Z86" s="514"/>
+      <c r="AA86" s="511"/>
       <c r="AC86" s="129"/>
       <c r="AD86" s="129"/>
       <c r="AE86" s="180"/>
       <c r="AF86" s="178"/>
     </row>
-    <row r="87" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="149"/>
-      <c r="D87" s="468"/>
-[...10 lines deleted...]
-      <c r="M87" s="511"/>
       <c r="N87" s="129"/>
-      <c r="O87" s="159"/>
+      <c r="T87" s="131"/>
+      <c r="U87" s="505"/>
+      <c r="V87" s="506"/>
+      <c r="W87" s="526"/>
+      <c r="X87" s="527"/>
+      <c r="Y87" s="527"/>
+      <c r="Z87" s="527"/>
+      <c r="AA87" s="528"/>
       <c r="AC87" s="129"/>
       <c r="AD87" s="129"/>
       <c r="AE87" s="180"/>
       <c r="AF87" s="178"/>
     </row>
-    <row r="88" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C88" s="149"/>
+    <row r="88" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C88" s="131"/>
+      <c r="D88" s="493" t="s">
+        <v>164</v>
+      </c>
+      <c r="E88" s="493"/>
+      <c r="F88" s="493" t="s">
+        <v>493</v>
+      </c>
+      <c r="G88" s="493"/>
+      <c r="H88" s="493"/>
+      <c r="I88" s="493"/>
+      <c r="J88" s="493"/>
+      <c r="K88" s="561"/>
+      <c r="L88" s="561"/>
+      <c r="M88" s="561"/>
       <c r="N88" s="129"/>
-      <c r="O88" s="159"/>
+      <c r="U88" s="505"/>
+      <c r="V88" s="506"/>
+      <c r="W88" s="512"/>
+      <c r="X88" s="515"/>
+      <c r="Y88" s="515"/>
+      <c r="Z88" s="515"/>
+      <c r="AA88" s="513"/>
       <c r="AC88" s="129"/>
       <c r="AD88" s="129"/>
       <c r="AE88" s="180"/>
       <c r="AF88" s="178"/>
     </row>
-    <row r="89" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M89" s="511"/>
+    <row r="89" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="149"/>
+      <c r="D89" s="493"/>
+      <c r="E89" s="493"/>
+      <c r="F89" s="493"/>
+      <c r="G89" s="493"/>
+      <c r="H89" s="493"/>
+      <c r="I89" s="493"/>
+      <c r="J89" s="493"/>
+      <c r="K89" s="561"/>
+      <c r="L89" s="561"/>
+      <c r="M89" s="561"/>
       <c r="N89" s="129"/>
-      <c r="O89" s="159"/>
+      <c r="U89" s="505"/>
+      <c r="V89" s="506"/>
+      <c r="W89" s="526" t="s">
+        <v>707</v>
+      </c>
+      <c r="X89" s="527"/>
+      <c r="Y89" s="527"/>
+      <c r="Z89" s="527"/>
+      <c r="AA89" s="528"/>
       <c r="AC89" s="129"/>
       <c r="AD89" s="129"/>
       <c r="AE89" s="180"/>
       <c r="AF89" s="178"/>
     </row>
-    <row r="90" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="149"/>
-      <c r="D90" s="468"/>
-[...8 lines deleted...]
-      <c r="M90" s="511"/>
+      <c r="D90" s="493"/>
+      <c r="E90" s="493"/>
+      <c r="F90" s="493"/>
+      <c r="G90" s="493"/>
+      <c r="H90" s="493"/>
+      <c r="I90" s="493"/>
+      <c r="J90" s="493"/>
+      <c r="K90" s="561"/>
+      <c r="L90" s="561"/>
+      <c r="M90" s="561"/>
       <c r="N90" s="129"/>
       <c r="O90" s="159"/>
+      <c r="U90" s="505"/>
+      <c r="V90" s="506"/>
+      <c r="W90" s="512"/>
+      <c r="X90" s="515"/>
+      <c r="Y90" s="515"/>
+      <c r="Z90" s="515"/>
+      <c r="AA90" s="513"/>
       <c r="AC90" s="129"/>
       <c r="AD90" s="129"/>
       <c r="AE90" s="180"/>
       <c r="AF90" s="178"/>
     </row>
-    <row r="91" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="149"/>
+      <c r="D91" s="493"/>
+      <c r="E91" s="493"/>
+      <c r="F91" s="493" t="s">
+        <v>186</v>
+      </c>
+      <c r="G91" s="493"/>
+      <c r="H91" s="493"/>
+      <c r="I91" s="493"/>
+      <c r="J91" s="493"/>
+      <c r="K91" s="561"/>
+      <c r="L91" s="561"/>
+      <c r="M91" s="561"/>
       <c r="N91" s="129"/>
       <c r="O91" s="159"/>
+      <c r="U91" s="505"/>
+      <c r="V91" s="506"/>
+      <c r="W91" s="510" t="s">
+        <v>726</v>
+      </c>
+      <c r="X91" s="514"/>
+      <c r="Y91" s="514"/>
+      <c r="Z91" s="514"/>
+      <c r="AA91" s="511"/>
       <c r="AC91" s="129"/>
       <c r="AD91" s="129"/>
       <c r="AE91" s="180"/>
       <c r="AF91" s="178"/>
     </row>
-    <row r="92" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="149"/>
-      <c r="D92" s="468" t="s">
-[...12 lines deleted...]
-      <c r="M92" s="602"/>
       <c r="N92" s="129"/>
       <c r="O92" s="159"/>
+      <c r="U92" s="505"/>
+      <c r="V92" s="506"/>
+      <c r="W92" s="526"/>
+      <c r="X92" s="527"/>
+      <c r="Y92" s="527"/>
+      <c r="Z92" s="527"/>
+      <c r="AA92" s="528"/>
       <c r="AC92" s="129"/>
       <c r="AD92" s="129"/>
       <c r="AE92" s="180"/>
       <c r="AF92" s="178"/>
     </row>
-    <row r="93" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M93" s="602"/>
+    <row r="93" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="136"/>
+      <c r="D93" s="493" t="s">
+        <v>732</v>
+      </c>
+      <c r="E93" s="493"/>
+      <c r="F93" s="493" t="s">
+        <v>731</v>
+      </c>
+      <c r="G93" s="493"/>
+      <c r="H93" s="493"/>
+      <c r="I93" s="493"/>
+      <c r="J93" s="493"/>
+      <c r="K93" s="561"/>
+      <c r="L93" s="561"/>
+      <c r="M93" s="561"/>
       <c r="N93" s="129"/>
       <c r="O93" s="159"/>
+      <c r="U93" s="505"/>
+      <c r="V93" s="506"/>
+      <c r="W93" s="512"/>
+      <c r="X93" s="515"/>
+      <c r="Y93" s="515"/>
+      <c r="Z93" s="515"/>
+      <c r="AA93" s="513"/>
       <c r="AC93" s="129"/>
       <c r="AD93" s="129"/>
       <c r="AE93" s="180"/>
       <c r="AF93" s="178"/>
     </row>
-    <row r="94" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="149"/>
+      <c r="D94" s="493"/>
+      <c r="E94" s="493"/>
+      <c r="F94" s="493"/>
+      <c r="G94" s="493"/>
+      <c r="H94" s="493"/>
+      <c r="I94" s="493"/>
+      <c r="J94" s="493"/>
+      <c r="K94" s="561"/>
+      <c r="L94" s="561"/>
+      <c r="M94" s="561"/>
       <c r="N94" s="129"/>
       <c r="O94" s="159"/>
+      <c r="U94" s="505"/>
+      <c r="V94" s="506"/>
+      <c r="W94" s="526" t="s">
+        <v>728</v>
+      </c>
+      <c r="X94" s="527"/>
+      <c r="Y94" s="527"/>
+      <c r="Z94" s="527"/>
+      <c r="AA94" s="528"/>
       <c r="AC94" s="129"/>
       <c r="AD94" s="129"/>
       <c r="AE94" s="180"/>
       <c r="AF94" s="178"/>
     </row>
-    <row r="95" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="149"/>
-      <c r="D95" s="468" t="s">
-[...12 lines deleted...]
-      <c r="M95" s="511"/>
       <c r="N95" s="129"/>
       <c r="O95" s="159"/>
+      <c r="U95" s="505"/>
+      <c r="V95" s="506"/>
+      <c r="W95" s="512"/>
+      <c r="X95" s="515"/>
+      <c r="Y95" s="515"/>
+      <c r="Z95" s="515"/>
+      <c r="AA95" s="513"/>
       <c r="AC95" s="129"/>
       <c r="AD95" s="129"/>
       <c r="AE95" s="180"/>
       <c r="AF95" s="178"/>
     </row>
-    <row r="96" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M96" s="511"/>
+    <row r="96" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C96" s="149"/>
+      <c r="D96" s="493" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" s="493"/>
+      <c r="F96" s="493" t="s">
+        <v>495</v>
+      </c>
+      <c r="G96" s="493"/>
+      <c r="H96" s="493"/>
+      <c r="I96" s="493"/>
+      <c r="J96" s="493"/>
+      <c r="K96" s="618"/>
+      <c r="L96" s="618"/>
+      <c r="M96" s="618"/>
       <c r="N96" s="129"/>
       <c r="O96" s="159"/>
+      <c r="U96" s="505"/>
+      <c r="V96" s="506"/>
+      <c r="W96" s="510" t="s">
+        <v>727</v>
+      </c>
+      <c r="X96" s="514"/>
+      <c r="Y96" s="514"/>
+      <c r="Z96" s="514"/>
+      <c r="AA96" s="511"/>
       <c r="AC96" s="129"/>
       <c r="AD96" s="129"/>
       <c r="AE96" s="180"/>
       <c r="AF96" s="178"/>
     </row>
-    <row r="97" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M97" s="511"/>
+    <row r="97" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C97" s="131"/>
+      <c r="D97" s="493"/>
+      <c r="E97" s="493"/>
+      <c r="F97" s="493"/>
+      <c r="G97" s="493"/>
+      <c r="H97" s="493"/>
+      <c r="I97" s="493"/>
+      <c r="J97" s="493"/>
+      <c r="K97" s="618"/>
+      <c r="L97" s="618"/>
+      <c r="M97" s="618"/>
       <c r="N97" s="129"/>
       <c r="O97" s="159"/>
+      <c r="U97" s="505"/>
+      <c r="V97" s="506"/>
+      <c r="W97" s="526"/>
+      <c r="X97" s="527"/>
+      <c r="Y97" s="527"/>
+      <c r="Z97" s="527"/>
+      <c r="AA97" s="528"/>
       <c r="AC97" s="129"/>
       <c r="AD97" s="129"/>
       <c r="AE97" s="180"/>
       <c r="AF97" s="178"/>
     </row>
-    <row r="98" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="149"/>
-      <c r="D98" s="468"/>
-[...8 lines deleted...]
-      <c r="M98" s="511"/>
       <c r="N98" s="129"/>
       <c r="O98" s="159"/>
+      <c r="U98" s="505"/>
+      <c r="V98" s="506"/>
+      <c r="W98" s="526"/>
+      <c r="X98" s="527"/>
+      <c r="Y98" s="527"/>
+      <c r="Z98" s="527"/>
+      <c r="AA98" s="528"/>
       <c r="AC98" s="129"/>
       <c r="AD98" s="129"/>
       <c r="AE98" s="180"/>
       <c r="AF98" s="178"/>
     </row>
-    <row r="99" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M99" s="511"/>
+    <row r="99" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C99" s="149"/>
+      <c r="D99" s="493" t="s">
+        <v>736</v>
+      </c>
+      <c r="E99" s="493"/>
+      <c r="F99" s="483" t="s">
+        <v>688</v>
+      </c>
+      <c r="G99" s="529"/>
+      <c r="H99" s="529"/>
+      <c r="I99" s="529"/>
+      <c r="J99" s="484"/>
+      <c r="K99" s="561"/>
+      <c r="L99" s="561"/>
+      <c r="M99" s="561"/>
       <c r="N99" s="129"/>
       <c r="O99" s="159"/>
+      <c r="U99" s="505"/>
+      <c r="V99" s="506"/>
+      <c r="W99" s="526"/>
+      <c r="X99" s="527"/>
+      <c r="Y99" s="527"/>
+      <c r="Z99" s="527"/>
+      <c r="AA99" s="528"/>
       <c r="AC99" s="129"/>
       <c r="AD99" s="129"/>
       <c r="AE99" s="180"/>
       <c r="AF99" s="178"/>
     </row>
-    <row r="100" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C100" s="149"/>
+    <row r="100" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C100" s="131"/>
+      <c r="D100" s="493"/>
+      <c r="E100" s="493"/>
+      <c r="F100" s="485"/>
+      <c r="G100" s="525"/>
+      <c r="H100" s="525"/>
+      <c r="I100" s="525"/>
+      <c r="J100" s="486"/>
+      <c r="K100" s="561"/>
+      <c r="L100" s="561"/>
+      <c r="M100" s="561"/>
       <c r="N100" s="129"/>
       <c r="O100" s="159"/>
+      <c r="U100" s="485"/>
+      <c r="V100" s="486"/>
+      <c r="W100" s="512"/>
+      <c r="X100" s="515"/>
+      <c r="Y100" s="515"/>
+      <c r="Z100" s="515"/>
+      <c r="AA100" s="513"/>
       <c r="AC100" s="129"/>
       <c r="AD100" s="129"/>
       <c r="AE100" s="180"/>
       <c r="AF100" s="178"/>
     </row>
-    <row r="101" spans="3:32" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M101" s="511"/>
+    <row r="101" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C101" s="149"/>
+      <c r="D101" s="493"/>
+      <c r="E101" s="493"/>
+      <c r="F101" s="483" t="s">
+        <v>554</v>
+      </c>
+      <c r="G101" s="529"/>
+      <c r="H101" s="529"/>
+      <c r="I101" s="529"/>
+      <c r="J101" s="484"/>
+      <c r="K101" s="561"/>
+      <c r="L101" s="561"/>
+      <c r="M101" s="561"/>
       <c r="N101" s="129"/>
       <c r="O101" s="159"/>
       <c r="AC101" s="129"/>
       <c r="AD101" s="129"/>
       <c r="AE101" s="180"/>
       <c r="AF101" s="178"/>
     </row>
-    <row r="102" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M102" s="159"/>
+    <row r="102" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C102" s="149"/>
+      <c r="D102" s="493"/>
+      <c r="E102" s="493"/>
+      <c r="F102" s="485"/>
+      <c r="G102" s="525"/>
+      <c r="H102" s="525"/>
+      <c r="I102" s="525"/>
+      <c r="J102" s="486"/>
+      <c r="K102" s="561"/>
+      <c r="L102" s="561"/>
+      <c r="M102" s="561"/>
       <c r="N102" s="129"/>
       <c r="O102" s="159"/>
       <c r="AC102" s="129"/>
       <c r="AD102" s="129"/>
       <c r="AE102" s="180"/>
       <c r="AF102" s="178"/>
     </row>
-    <row r="103" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="M103" s="541"/>
+    <row r="103" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C103" s="131"/>
+      <c r="D103" s="493"/>
+      <c r="E103" s="493"/>
+      <c r="F103" s="493" t="s">
+        <v>456</v>
+      </c>
+      <c r="G103" s="493"/>
+      <c r="H103" s="493"/>
+      <c r="I103" s="493"/>
+      <c r="J103" s="493"/>
+      <c r="K103" s="561"/>
+      <c r="L103" s="561"/>
+      <c r="M103" s="561"/>
       <c r="N103" s="129"/>
       <c r="O103" s="159"/>
       <c r="AC103" s="129"/>
       <c r="AD103" s="129"/>
       <c r="AE103" s="180"/>
       <c r="AF103" s="178"/>
     </row>
-    <row r="104" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M104" s="116"/>
+    <row r="104" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C104" s="149"/>
       <c r="N104" s="129"/>
       <c r="O104" s="159"/>
       <c r="AC104" s="129"/>
       <c r="AD104" s="129"/>
       <c r="AE104" s="180"/>
       <c r="AF104" s="178"/>
     </row>
-    <row r="105" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D105" s="140"/>
+    <row r="105" spans="3:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="198"/>
+      <c r="D105" s="493" t="s">
+        <v>711</v>
+      </c>
+      <c r="E105" s="493"/>
+      <c r="F105" s="493" t="s">
+        <v>599</v>
+      </c>
+      <c r="G105" s="493"/>
+      <c r="H105" s="493"/>
+      <c r="I105" s="493"/>
+      <c r="J105" s="493"/>
+      <c r="K105" s="561"/>
+      <c r="L105" s="561"/>
+      <c r="M105" s="561"/>
       <c r="N105" s="129"/>
       <c r="O105" s="159"/>
       <c r="AC105" s="129"/>
       <c r="AD105" s="129"/>
       <c r="AE105" s="180"/>
       <c r="AF105" s="178"/>
     </row>
-    <row r="106" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M106" s="511"/>
+    <row r="106" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D106" s="159"/>
+      <c r="E106" s="159"/>
+      <c r="F106" s="159"/>
+      <c r="G106" s="159"/>
+      <c r="H106" s="159"/>
+      <c r="I106" s="159"/>
+      <c r="J106" s="159"/>
+      <c r="K106" s="159"/>
+      <c r="L106" s="159"/>
+      <c r="M106" s="159"/>
       <c r="N106" s="129"/>
       <c r="O106" s="159"/>
       <c r="AC106" s="129"/>
       <c r="AD106" s="129"/>
       <c r="AE106" s="180"/>
       <c r="AF106" s="178"/>
     </row>
-    <row r="107" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M107" s="511"/>
+    <row r="107" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D107" s="533" t="s">
+        <v>408</v>
+      </c>
+      <c r="E107" s="533"/>
+      <c r="F107" s="533"/>
+      <c r="G107" s="533"/>
+      <c r="H107" s="533"/>
+      <c r="I107" s="533"/>
+      <c r="J107" s="533"/>
+      <c r="K107" s="533"/>
+      <c r="L107" s="533"/>
+      <c r="M107" s="533"/>
       <c r="N107" s="129"/>
       <c r="O107" s="159"/>
       <c r="AC107" s="129"/>
       <c r="AD107" s="129"/>
       <c r="AE107" s="180"/>
       <c r="AF107" s="178"/>
     </row>
-    <row r="108" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="K108" s="206"/>
+    <row r="108" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D108" s="115"/>
+      <c r="E108" s="152"/>
+      <c r="F108" s="152"/>
+      <c r="G108" s="152"/>
+      <c r="H108" s="152"/>
+      <c r="I108" s="153"/>
+      <c r="J108" s="115"/>
+      <c r="K108" s="116"/>
+      <c r="L108" s="116"/>
+      <c r="M108" s="116"/>
       <c r="N108" s="129"/>
       <c r="O108" s="159"/>
       <c r="AC108" s="129"/>
       <c r="AD108" s="129"/>
       <c r="AE108" s="180"/>
       <c r="AF108" s="178"/>
     </row>
-    <row r="109" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M109" s="511"/>
+    <row r="109" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C109" s="136"/>
+      <c r="D109" s="140"/>
       <c r="N109" s="129"/>
       <c r="O109" s="159"/>
       <c r="AC109" s="129"/>
       <c r="AD109" s="129"/>
       <c r="AE109" s="180"/>
       <c r="AF109" s="178"/>
     </row>
-    <row r="110" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M110" s="511"/>
+    <row r="110" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C110" s="193"/>
+      <c r="D110" s="493" t="s">
+        <v>427</v>
+      </c>
+      <c r="E110" s="493"/>
+      <c r="F110" s="493" t="s">
+        <v>426</v>
+      </c>
+      <c r="G110" s="493"/>
+      <c r="H110" s="493"/>
+      <c r="I110" s="493"/>
+      <c r="J110" s="493"/>
+      <c r="K110" s="561"/>
+      <c r="L110" s="561"/>
+      <c r="M110" s="561"/>
       <c r="N110" s="129"/>
+      <c r="O110" s="159"/>
       <c r="AC110" s="129"/>
       <c r="AD110" s="129"/>
       <c r="AE110" s="180"/>
       <c r="AF110" s="178"/>
     </row>
-    <row r="111" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M111" s="120"/>
+    <row r="111" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C111" s="194"/>
+      <c r="D111" s="493"/>
+      <c r="E111" s="493"/>
+      <c r="F111" s="493"/>
+      <c r="G111" s="493"/>
+      <c r="H111" s="493"/>
+      <c r="I111" s="493"/>
+      <c r="J111" s="493"/>
+      <c r="K111" s="561"/>
+      <c r="L111" s="561"/>
+      <c r="M111" s="561"/>
       <c r="N111" s="129"/>
+      <c r="O111" s="159"/>
       <c r="AC111" s="129"/>
       <c r="AD111" s="129"/>
       <c r="AE111" s="180"/>
       <c r="AF111" s="178"/>
     </row>
-    <row r="112" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="192"/>
-      <c r="D112" s="581"/>
-[...10 lines deleted...]
-      <c r="M112" s="511"/>
+      <c r="I112" s="173"/>
+      <c r="J112" s="173"/>
+      <c r="K112" s="206"/>
       <c r="N112" s="129"/>
+      <c r="O112" s="159"/>
       <c r="AC112" s="129"/>
       <c r="AD112" s="129"/>
       <c r="AE112" s="180"/>
       <c r="AF112" s="178"/>
     </row>
-    <row r="113" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="192"/>
-      <c r="D113" s="581"/>
-[...8 lines deleted...]
-      <c r="M113" s="511"/>
+      <c r="D113" s="596" t="s">
+        <v>344</v>
+      </c>
+      <c r="E113" s="615"/>
+      <c r="F113" s="500" t="s">
+        <v>43</v>
+      </c>
+      <c r="G113" s="500"/>
+      <c r="H113" s="500"/>
+      <c r="I113" s="500"/>
+      <c r="J113" s="500"/>
+      <c r="K113" s="561"/>
+      <c r="L113" s="561"/>
+      <c r="M113" s="561"/>
       <c r="N113" s="129"/>
+      <c r="O113" s="159"/>
       <c r="AC113" s="129"/>
       <c r="AD113" s="129"/>
       <c r="AE113" s="180"/>
       <c r="AF113" s="178"/>
     </row>
-    <row r="114" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M114" s="511"/>
+    <row r="114" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C114" s="195"/>
+      <c r="D114" s="598"/>
+      <c r="E114" s="580"/>
+      <c r="F114" s="500"/>
+      <c r="G114" s="500"/>
+      <c r="H114" s="500"/>
+      <c r="I114" s="500"/>
+      <c r="J114" s="500"/>
+      <c r="K114" s="561"/>
+      <c r="L114" s="561"/>
+      <c r="M114" s="561"/>
       <c r="N114" s="129"/>
       <c r="AC114" s="129"/>
       <c r="AD114" s="129"/>
       <c r="AE114" s="180"/>
       <c r="AF114" s="178"/>
     </row>
-    <row r="115" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="192"/>
-      <c r="I115" s="173"/>
-      <c r="J115" s="173"/>
+      <c r="D115" s="598"/>
+      <c r="E115" s="580"/>
+      <c r="F115" s="577" t="s">
+        <v>688</v>
+      </c>
+      <c r="G115" s="578"/>
+      <c r="H115" s="578"/>
+      <c r="I115" s="578"/>
+      <c r="J115" s="579"/>
+      <c r="K115" s="120"/>
+      <c r="L115" s="120"/>
+      <c r="M115" s="120"/>
       <c r="N115" s="129"/>
       <c r="AC115" s="129"/>
       <c r="AD115" s="129"/>
       <c r="AE115" s="180"/>
       <c r="AF115" s="178"/>
     </row>
-    <row r="116" spans="3:32" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="192"/>
-      <c r="I116" s="173"/>
-      <c r="J116" s="173"/>
+      <c r="D116" s="598"/>
+      <c r="E116" s="580"/>
+      <c r="F116" s="487" t="s">
+        <v>707</v>
+      </c>
+      <c r="G116" s="488"/>
+      <c r="H116" s="488"/>
+      <c r="I116" s="488"/>
+      <c r="J116" s="489"/>
+      <c r="K116" s="561"/>
+      <c r="L116" s="561"/>
+      <c r="M116" s="561"/>
       <c r="N116" s="129"/>
       <c r="AC116" s="129"/>
       <c r="AD116" s="129"/>
       <c r="AE116" s="180"/>
       <c r="AF116" s="178"/>
     </row>
-    <row r="117" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M117" s="511"/>
+    <row r="117" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C117" s="192"/>
+      <c r="D117" s="598"/>
+      <c r="E117" s="580"/>
+      <c r="F117" s="490"/>
+      <c r="G117" s="491"/>
+      <c r="H117" s="491"/>
+      <c r="I117" s="491"/>
+      <c r="J117" s="492"/>
+      <c r="K117" s="561"/>
+      <c r="L117" s="561"/>
+      <c r="M117" s="561"/>
       <c r="N117" s="129"/>
       <c r="AC117" s="129"/>
       <c r="AD117" s="129"/>
       <c r="AE117" s="180"/>
       <c r="AF117" s="178"/>
     </row>
-    <row r="118" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="192"/>
-      <c r="D118" s="468"/>
-[...8 lines deleted...]
-      <c r="M118" s="511"/>
+      <c r="D118" s="600"/>
+      <c r="E118" s="616"/>
+      <c r="F118" s="577" t="s">
+        <v>461</v>
+      </c>
+      <c r="G118" s="578"/>
+      <c r="H118" s="578"/>
+      <c r="I118" s="578"/>
+      <c r="J118" s="579"/>
+      <c r="K118" s="561"/>
+      <c r="L118" s="561"/>
+      <c r="M118" s="561"/>
       <c r="N118" s="129"/>
       <c r="AC118" s="129"/>
       <c r="AD118" s="129"/>
       <c r="AE118" s="180"/>
       <c r="AF118" s="178"/>
     </row>
-    <row r="119" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="192"/>
       <c r="I119" s="173"/>
       <c r="J119" s="173"/>
-      <c r="K119" s="197"/>
-[...1 lines deleted...]
-      <c r="M119" s="197"/>
       <c r="N119" s="129"/>
       <c r="AC119" s="129"/>
       <c r="AD119" s="129"/>
       <c r="AE119" s="180"/>
       <c r="AF119" s="178"/>
     </row>
-    <row r="120" spans="3:32" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M120" s="511"/>
+    <row r="120" spans="3:32" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C120" s="192"/>
+      <c r="I120" s="173"/>
+      <c r="J120" s="173"/>
       <c r="N120" s="129"/>
       <c r="AC120" s="129"/>
       <c r="AD120" s="129"/>
       <c r="AE120" s="180"/>
       <c r="AF120" s="178"/>
     </row>
-    <row r="121" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="M121" s="197"/>
+    <row r="121" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C121" s="198"/>
+      <c r="D121" s="493" t="s">
+        <v>220</v>
+      </c>
+      <c r="E121" s="493"/>
+      <c r="F121" s="493" t="s">
+        <v>221</v>
+      </c>
+      <c r="G121" s="493"/>
+      <c r="H121" s="493"/>
+      <c r="I121" s="493"/>
+      <c r="J121" s="493"/>
+      <c r="K121" s="561"/>
+      <c r="L121" s="561"/>
+      <c r="M121" s="561"/>
       <c r="N121" s="129"/>
       <c r="AC121" s="129"/>
       <c r="AD121" s="129"/>
       <c r="AE121" s="180"/>
       <c r="AF121" s="178"/>
     </row>
-    <row r="122" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="192"/>
-      <c r="D122" s="468" t="s">
-[...12 lines deleted...]
-      <c r="M122" s="511"/>
+      <c r="D122" s="493"/>
+      <c r="E122" s="493"/>
+      <c r="F122" s="493"/>
+      <c r="G122" s="493"/>
+      <c r="H122" s="493"/>
+      <c r="I122" s="493"/>
+      <c r="J122" s="493"/>
+      <c r="K122" s="561"/>
+      <c r="L122" s="561"/>
+      <c r="M122" s="561"/>
       <c r="N122" s="129"/>
       <c r="AC122" s="129"/>
       <c r="AD122" s="129"/>
       <c r="AE122" s="180"/>
       <c r="AF122" s="178"/>
     </row>
-    <row r="123" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M123" s="511"/>
+    <row r="123" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C123" s="192"/>
+      <c r="I123" s="173"/>
+      <c r="J123" s="173"/>
+      <c r="K123" s="197"/>
+      <c r="L123" s="197"/>
+      <c r="M123" s="197"/>
       <c r="N123" s="129"/>
       <c r="AC123" s="129"/>
       <c r="AD123" s="129"/>
       <c r="AE123" s="180"/>
       <c r="AF123" s="178"/>
     </row>
-    <row r="124" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M124" s="511"/>
+    <row r="124" spans="3:32" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C124" s="199"/>
+      <c r="D124" s="483" t="s">
+        <v>710</v>
+      </c>
+      <c r="E124" s="484"/>
+      <c r="F124" s="493" t="s">
+        <v>503</v>
+      </c>
+      <c r="G124" s="493"/>
+      <c r="H124" s="493"/>
+      <c r="I124" s="493"/>
+      <c r="J124" s="493"/>
+      <c r="K124" s="561"/>
+      <c r="L124" s="561"/>
+      <c r="M124" s="561"/>
       <c r="N124" s="129"/>
       <c r="AC124" s="129"/>
       <c r="AD124" s="129"/>
       <c r="AE124" s="180"/>
       <c r="AF124" s="178"/>
     </row>
-    <row r="125" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C125" s="192"/>
+      <c r="D125" s="485"/>
+      <c r="E125" s="486"/>
+      <c r="F125" s="493" t="s">
+        <v>709</v>
+      </c>
+      <c r="G125" s="493"/>
+      <c r="H125" s="493"/>
+      <c r="I125" s="493"/>
+      <c r="J125" s="493"/>
+      <c r="K125" s="197"/>
+      <c r="L125" s="197"/>
+      <c r="M125" s="197"/>
       <c r="N125" s="129"/>
       <c r="AC125" s="129"/>
       <c r="AD125" s="129"/>
       <c r="AE125" s="180"/>
       <c r="AF125" s="178"/>
     </row>
-    <row r="126" spans="3:32" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="126" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C126" s="192"/>
+      <c r="I126" s="173"/>
+      <c r="K126" s="197"/>
+      <c r="L126" s="197"/>
+      <c r="M126" s="197"/>
       <c r="N126" s="129"/>
       <c r="AC126" s="129"/>
       <c r="AD126" s="129"/>
       <c r="AE126" s="180"/>
       <c r="AF126" s="178"/>
     </row>
-    <row r="127" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="M127" s="541"/>
+    <row r="127" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C127" s="192"/>
+      <c r="D127" s="493" t="s">
+        <v>164</v>
+      </c>
+      <c r="E127" s="493"/>
+      <c r="F127" s="503" t="s">
+        <v>592</v>
+      </c>
+      <c r="G127" s="504"/>
+      <c r="H127" s="504"/>
+      <c r="I127" s="504"/>
+      <c r="J127" s="502"/>
+      <c r="K127" s="561"/>
+      <c r="L127" s="561"/>
+      <c r="M127" s="561"/>
       <c r="N127" s="129"/>
       <c r="AC127" s="129"/>
       <c r="AD127" s="129"/>
       <c r="AE127" s="180"/>
       <c r="AF127" s="178"/>
     </row>
-    <row r="128" spans="3:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="I128" s="153"/>
+    <row r="128" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C128" s="199"/>
+      <c r="D128" s="493"/>
+      <c r="E128" s="493"/>
+      <c r="F128" s="483" t="s">
+        <v>708</v>
+      </c>
+      <c r="G128" s="529"/>
+      <c r="H128" s="529"/>
+      <c r="I128" s="529"/>
+      <c r="J128" s="484"/>
+      <c r="K128" s="561"/>
+      <c r="L128" s="561"/>
+      <c r="M128" s="561"/>
       <c r="N128" s="129"/>
       <c r="AC128" s="129"/>
       <c r="AD128" s="129"/>
       <c r="AE128" s="180"/>
       <c r="AF128" s="178"/>
     </row>
-    <row r="129" spans="3:48" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="I129" s="115"/>
+    <row r="129" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D129" s="493"/>
+      <c r="E129" s="493"/>
+      <c r="F129" s="485"/>
+      <c r="G129" s="525"/>
+      <c r="H129" s="525"/>
+      <c r="I129" s="525"/>
+      <c r="J129" s="486"/>
+      <c r="K129" s="561"/>
+      <c r="L129" s="561"/>
+      <c r="M129" s="561"/>
       <c r="N129" s="129"/>
       <c r="AC129" s="129"/>
       <c r="AD129" s="129"/>
       <c r="AE129" s="180"/>
       <c r="AF129" s="178"/>
     </row>
-    <row r="130" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M130" s="511"/>
+    <row r="130" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N130" s="129"/>
       <c r="AC130" s="129"/>
       <c r="AD130" s="129"/>
       <c r="AE130" s="180"/>
       <c r="AF130" s="178"/>
     </row>
-    <row r="131" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M131" s="511"/>
+    <row r="131" spans="3:48" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N131" s="129"/>
       <c r="AC131" s="129"/>
       <c r="AD131" s="129"/>
       <c r="AE131" s="180"/>
       <c r="AF131" s="178"/>
     </row>
-    <row r="132" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="M132" s="197"/>
+    <row r="132" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D132" s="533" t="s">
+        <v>512</v>
+      </c>
+      <c r="E132" s="533"/>
+      <c r="F132" s="533"/>
+      <c r="G132" s="533"/>
+      <c r="H132" s="533"/>
+      <c r="I132" s="533"/>
+      <c r="J132" s="533"/>
+      <c r="K132" s="533"/>
+      <c r="L132" s="533"/>
+      <c r="M132" s="533"/>
       <c r="N132" s="129"/>
       <c r="AC132" s="129"/>
       <c r="AD132" s="129"/>
       <c r="AE132" s="180"/>
       <c r="AF132" s="178"/>
     </row>
-    <row r="133" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M133" s="511"/>
+    <row r="133" spans="3:48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C133" s="132"/>
+      <c r="D133" s="152"/>
+      <c r="E133" s="152"/>
+      <c r="F133" s="152"/>
+      <c r="G133" s="152"/>
+      <c r="H133" s="152"/>
+      <c r="I133" s="153"/>
       <c r="N133" s="129"/>
       <c r="AC133" s="129"/>
       <c r="AD133" s="129"/>
       <c r="AE133" s="180"/>
       <c r="AF133" s="178"/>
     </row>
-    <row r="134" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M134" s="511"/>
+    <row r="134" spans="3:48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C134" s="136"/>
+      <c r="D134" s="115"/>
+      <c r="E134" s="152"/>
+      <c r="F134" s="152"/>
+      <c r="G134" s="152"/>
+      <c r="H134" s="152"/>
+      <c r="I134" s="115"/>
       <c r="N134" s="129"/>
       <c r="AC134" s="129"/>
       <c r="AD134" s="129"/>
       <c r="AE134" s="180"/>
       <c r="AF134" s="178"/>
     </row>
-    <row r="135" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="M135" s="197"/>
+    <row r="135" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C135" s="156"/>
+      <c r="D135" s="493" t="s">
+        <v>181</v>
+      </c>
+      <c r="E135" s="493"/>
+      <c r="F135" s="493" t="s">
+        <v>43</v>
+      </c>
+      <c r="G135" s="493"/>
+      <c r="H135" s="493"/>
+      <c r="I135" s="493"/>
+      <c r="J135" s="493"/>
+      <c r="K135" s="561"/>
+      <c r="L135" s="561"/>
+      <c r="M135" s="561"/>
       <c r="N135" s="129"/>
       <c r="AC135" s="129"/>
       <c r="AD135" s="129"/>
       <c r="AE135" s="180"/>
       <c r="AF135" s="178"/>
-      <c r="AI135" s="178"/>
-[...3 lines deleted...]
-      <c r="C136" s="192"/>
+    </row>
+    <row r="136" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="136"/>
+      <c r="D136" s="493"/>
+      <c r="E136" s="493"/>
+      <c r="F136" s="493" t="s">
+        <v>205</v>
+      </c>
+      <c r="G136" s="493"/>
+      <c r="H136" s="493"/>
+      <c r="I136" s="493"/>
+      <c r="J136" s="493"/>
+      <c r="K136" s="561"/>
+      <c r="L136" s="561"/>
+      <c r="M136" s="561"/>
       <c r="N136" s="129"/>
       <c r="AC136" s="129"/>
       <c r="AD136" s="129"/>
       <c r="AE136" s="180"/>
       <c r="AF136" s="178"/>
-      <c r="AI136" s="178"/>
-[...18 lines deleted...]
-      <c r="M137" s="511"/>
+    </row>
+    <row r="137" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C137" s="149"/>
+      <c r="K137" s="207"/>
+      <c r="L137" s="197"/>
+      <c r="M137" s="197"/>
       <c r="N137" s="129"/>
       <c r="AC137" s="129"/>
       <c r="AD137" s="129"/>
       <c r="AE137" s="180"/>
       <c r="AF137" s="178"/>
-      <c r="AI137" s="178"/>
-[...14 lines deleted...]
-      <c r="M138" s="511"/>
+    </row>
+    <row r="138" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="198"/>
+      <c r="D138" s="493" t="s">
+        <v>427</v>
+      </c>
+      <c r="E138" s="493"/>
+      <c r="F138" s="500" t="s">
+        <v>426</v>
+      </c>
+      <c r="G138" s="500"/>
+      <c r="H138" s="500"/>
+      <c r="I138" s="500"/>
+      <c r="J138" s="500"/>
+      <c r="K138" s="561"/>
+      <c r="L138" s="561"/>
+      <c r="M138" s="561"/>
       <c r="N138" s="129"/>
       <c r="AC138" s="129"/>
       <c r="AD138" s="129"/>
-      <c r="AE138" s="178"/>
+      <c r="AE138" s="180"/>
       <c r="AF138" s="178"/>
-      <c r="AI138" s="178"/>
-[...3 lines deleted...]
-    <row r="139" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="139" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="192"/>
-      <c r="D139" s="174"/>
-[...8 lines deleted...]
-      <c r="M139" s="197"/>
+      <c r="D139" s="493"/>
+      <c r="E139" s="493"/>
+      <c r="F139" s="500"/>
+      <c r="G139" s="500"/>
+      <c r="H139" s="500"/>
+      <c r="I139" s="500"/>
+      <c r="J139" s="500"/>
+      <c r="K139" s="561"/>
+      <c r="L139" s="561"/>
+      <c r="M139" s="561"/>
       <c r="N139" s="129"/>
       <c r="AC139" s="129"/>
       <c r="AD139" s="129"/>
-      <c r="AE139" s="178"/>
+      <c r="AE139" s="180"/>
       <c r="AF139" s="178"/>
     </row>
-    <row r="140" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M140" s="511"/>
+    <row r="140" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C140" s="192"/>
+      <c r="K140" s="197"/>
+      <c r="L140" s="197"/>
+      <c r="M140" s="197"/>
       <c r="N140" s="129"/>
       <c r="AC140" s="129"/>
       <c r="AD140" s="129"/>
-      <c r="AE140" s="178"/>
+      <c r="AE140" s="180"/>
       <c r="AF140" s="178"/>
-    </row>
-    <row r="141" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AI140" s="178"/>
+      <c r="AV140" s="178"/>
+    </row>
+    <row r="141" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="192"/>
-      <c r="D141" s="489"/>
-[...8 lines deleted...]
-      <c r="M141" s="511"/>
       <c r="N141" s="129"/>
       <c r="AC141" s="129"/>
       <c r="AD141" s="129"/>
-      <c r="AE141" s="178"/>
+      <c r="AE141" s="180"/>
       <c r="AF141" s="178"/>
-    </row>
-[...6 lines deleted...]
-      <c r="M142" s="197"/>
+      <c r="AI141" s="178"/>
+      <c r="AU141" s="184"/>
+      <c r="AV141" s="178"/>
+    </row>
+    <row r="142" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C142" s="199"/>
+      <c r="D142" s="493" t="s">
+        <v>509</v>
+      </c>
+      <c r="E142" s="493"/>
+      <c r="F142" s="500" t="s">
+        <v>404</v>
+      </c>
+      <c r="G142" s="500"/>
+      <c r="H142" s="500"/>
+      <c r="I142" s="500"/>
+      <c r="J142" s="500"/>
+      <c r="K142" s="561"/>
+      <c r="L142" s="561"/>
+      <c r="M142" s="561"/>
       <c r="N142" s="129"/>
       <c r="AC142" s="129"/>
       <c r="AD142" s="129"/>
-      <c r="AE142" s="178"/>
+      <c r="AE142" s="180"/>
       <c r="AF142" s="178"/>
-    </row>
-[...15 lines deleted...]
-      <c r="M143" s="511"/>
+      <c r="AI142" s="178"/>
+      <c r="AU142" s="178"/>
+      <c r="AV142" s="178"/>
+    </row>
+    <row r="143" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C143" s="192"/>
+      <c r="D143" s="493"/>
+      <c r="E143" s="493"/>
+      <c r="F143" s="500"/>
+      <c r="G143" s="500"/>
+      <c r="H143" s="500"/>
+      <c r="I143" s="500"/>
+      <c r="J143" s="500"/>
+      <c r="K143" s="561"/>
+      <c r="L143" s="561"/>
+      <c r="M143" s="561"/>
       <c r="N143" s="129"/>
       <c r="AC143" s="129"/>
       <c r="AD143" s="129"/>
       <c r="AE143" s="178"/>
       <c r="AF143" s="178"/>
-    </row>
-[...10 lines deleted...]
-      <c r="M144" s="511"/>
+      <c r="AI143" s="178"/>
+      <c r="AU143" s="178"/>
+      <c r="AV143" s="178"/>
+    </row>
+    <row r="144" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C144" s="192"/>
+      <c r="D144" s="174"/>
+      <c r="E144" s="174"/>
+      <c r="F144" s="174"/>
+      <c r="G144" s="174"/>
+      <c r="H144" s="174"/>
+      <c r="I144" s="174"/>
+      <c r="J144" s="174"/>
+      <c r="K144" s="207"/>
+      <c r="L144" s="197"/>
+      <c r="M144" s="197"/>
       <c r="N144" s="129"/>
       <c r="AC144" s="129"/>
+      <c r="AD144" s="129"/>
       <c r="AE144" s="178"/>
       <c r="AF144" s="178"/>
     </row>
-    <row r="145" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M145" s="116"/>
+    <row r="145" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C145" s="199"/>
+      <c r="D145" s="493" t="s">
+        <v>220</v>
+      </c>
+      <c r="E145" s="500"/>
+      <c r="F145" s="517" t="s">
+        <v>221</v>
+      </c>
+      <c r="G145" s="517"/>
+      <c r="H145" s="517"/>
+      <c r="I145" s="517"/>
+      <c r="J145" s="517"/>
+      <c r="K145" s="561"/>
+      <c r="L145" s="561"/>
+      <c r="M145" s="561"/>
       <c r="N145" s="129"/>
+      <c r="AC145" s="129"/>
+      <c r="AD145" s="129"/>
       <c r="AE145" s="178"/>
       <c r="AF145" s="178"/>
     </row>
-    <row r="146" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="M146" s="490"/>
+    <row r="146" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C146" s="192"/>
+      <c r="D146" s="500"/>
+      <c r="E146" s="500"/>
+      <c r="F146" s="517"/>
+      <c r="G146" s="517"/>
+      <c r="H146" s="517"/>
+      <c r="I146" s="517"/>
+      <c r="J146" s="517"/>
+      <c r="K146" s="561"/>
+      <c r="L146" s="561"/>
+      <c r="M146" s="561"/>
       <c r="N146" s="129"/>
+      <c r="AC146" s="129"/>
+      <c r="AD146" s="129"/>
       <c r="AE146" s="178"/>
       <c r="AF146" s="178"/>
     </row>
-    <row r="147" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="H147" s="202"/>
+    <row r="147" spans="3:32" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C147" s="192"/>
+      <c r="I147" s="173"/>
+      <c r="J147" s="173"/>
+      <c r="K147" s="208"/>
+      <c r="L147" s="197"/>
+      <c r="M147" s="197"/>
       <c r="N147" s="129"/>
+      <c r="AC147" s="129"/>
+      <c r="AD147" s="129"/>
       <c r="AE147" s="178"/>
       <c r="AF147" s="178"/>
     </row>
-    <row r="148" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="K148" s="115"/>
+    <row r="148" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C148" s="198"/>
+      <c r="D148" s="493" t="s">
+        <v>386</v>
+      </c>
+      <c r="E148" s="493"/>
+      <c r="F148" s="500" t="s">
+        <v>461</v>
+      </c>
+      <c r="G148" s="500"/>
+      <c r="H148" s="500"/>
+      <c r="I148" s="500"/>
+      <c r="J148" s="500"/>
+      <c r="K148" s="561"/>
+      <c r="L148" s="561"/>
+      <c r="M148" s="561"/>
       <c r="N148" s="129"/>
+      <c r="AC148" s="129"/>
+      <c r="AD148" s="129"/>
       <c r="AE148" s="178"/>
       <c r="AF148" s="178"/>
     </row>
-    <row r="149" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M149" s="511"/>
+    <row r="149" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D149" s="493"/>
+      <c r="E149" s="493"/>
+      <c r="F149" s="500"/>
+      <c r="G149" s="500"/>
+      <c r="H149" s="500"/>
+      <c r="I149" s="500"/>
+      <c r="J149" s="500"/>
+      <c r="K149" s="561"/>
+      <c r="L149" s="561"/>
+      <c r="M149" s="561"/>
       <c r="N149" s="129"/>
+      <c r="AC149" s="129"/>
       <c r="AE149" s="178"/>
       <c r="AF149" s="178"/>
     </row>
-    <row r="150" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C150" s="192"/>
+    <row r="150" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D150" s="116"/>
+      <c r="E150" s="116"/>
+      <c r="F150" s="116"/>
+      <c r="G150" s="116"/>
+      <c r="H150" s="116"/>
+      <c r="I150" s="116"/>
+      <c r="J150" s="116"/>
+      <c r="K150" s="116"/>
+      <c r="L150" s="116"/>
+      <c r="M150" s="116"/>
       <c r="N150" s="129"/>
       <c r="AE150" s="178"/>
       <c r="AF150" s="178"/>
     </row>
-    <row r="151" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M151" s="599"/>
+    <row r="151" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D151" s="532" t="s">
+        <v>713</v>
+      </c>
+      <c r="E151" s="532"/>
+      <c r="F151" s="532"/>
+      <c r="G151" s="532"/>
+      <c r="H151" s="532"/>
+      <c r="I151" s="532"/>
+      <c r="J151" s="532"/>
+      <c r="K151" s="532"/>
+      <c r="L151" s="532"/>
+      <c r="M151" s="532"/>
       <c r="N151" s="129"/>
       <c r="AE151" s="178"/>
       <c r="AF151" s="178"/>
     </row>
-    <row r="152" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M152" s="599"/>
+    <row r="152" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C152" s="132"/>
+      <c r="D152" s="152"/>
+      <c r="E152" s="152"/>
+      <c r="F152" s="152"/>
+      <c r="G152" s="152"/>
+      <c r="H152" s="202"/>
       <c r="N152" s="129"/>
       <c r="AE152" s="178"/>
       <c r="AF152" s="178"/>
     </row>
-    <row r="153" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C153" s="192"/>
+    <row r="153" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C153" s="136"/>
+      <c r="D153" s="115"/>
+      <c r="E153" s="115"/>
+      <c r="F153" s="152"/>
+      <c r="G153" s="152"/>
+      <c r="H153" s="152"/>
+      <c r="I153" s="152"/>
+      <c r="J153" s="152"/>
+      <c r="K153" s="115"/>
       <c r="N153" s="129"/>
       <c r="AE153" s="178"/>
       <c r="AF153" s="178"/>
     </row>
-    <row r="154" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M154" s="511"/>
+    <row r="154" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C154" s="131"/>
+      <c r="D154" s="493" t="s">
+        <v>655</v>
+      </c>
+      <c r="E154" s="493"/>
+      <c r="F154" s="493" t="s">
+        <v>43</v>
+      </c>
+      <c r="G154" s="493"/>
+      <c r="H154" s="493"/>
+      <c r="I154" s="493"/>
+      <c r="J154" s="493"/>
+      <c r="K154" s="561"/>
+      <c r="L154" s="561"/>
+      <c r="M154" s="561"/>
       <c r="N154" s="129"/>
       <c r="AE154" s="178"/>
       <c r="AF154" s="178"/>
     </row>
-    <row r="155" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M155" s="511"/>
+    <row r="155" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C155" s="192"/>
       <c r="N155" s="129"/>
       <c r="AE155" s="178"/>
       <c r="AF155" s="178"/>
     </row>
-    <row r="156" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C156" s="149"/>
+    <row r="156" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C156" s="199"/>
+      <c r="D156" s="524" t="s">
+        <v>602</v>
+      </c>
+      <c r="E156" s="524"/>
+      <c r="F156" s="524" t="s">
+        <v>657</v>
+      </c>
+      <c r="G156" s="524"/>
+      <c r="H156" s="524"/>
+      <c r="I156" s="524"/>
+      <c r="J156" s="524"/>
+      <c r="K156" s="617"/>
+      <c r="L156" s="617"/>
+      <c r="M156" s="617"/>
       <c r="N156" s="129"/>
       <c r="AE156" s="178"/>
       <c r="AF156" s="178"/>
     </row>
-    <row r="157" spans="3:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M157" s="511"/>
+    <row r="157" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="192"/>
+      <c r="D157" s="524"/>
+      <c r="E157" s="524"/>
+      <c r="F157" s="524"/>
+      <c r="G157" s="524"/>
+      <c r="H157" s="524"/>
+      <c r="I157" s="524"/>
+      <c r="J157" s="524"/>
+      <c r="K157" s="617"/>
+      <c r="L157" s="617"/>
+      <c r="M157" s="617"/>
       <c r="N157" s="129"/>
       <c r="AE157" s="178"/>
       <c r="AF157" s="178"/>
     </row>
-    <row r="158" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="M158" s="511"/>
+    <row r="158" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C158" s="192"/>
       <c r="N158" s="129"/>
       <c r="AE158" s="178"/>
       <c r="AF158" s="178"/>
     </row>
-    <row r="159" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C159" s="149"/>
+    <row r="159" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C159" s="199"/>
+      <c r="D159" s="493" t="s">
+        <v>463</v>
+      </c>
+      <c r="E159" s="493"/>
+      <c r="F159" s="493" t="s">
+        <v>495</v>
+      </c>
+      <c r="G159" s="493"/>
+      <c r="H159" s="493"/>
+      <c r="I159" s="493"/>
+      <c r="J159" s="493"/>
+      <c r="K159" s="561"/>
+      <c r="L159" s="561"/>
+      <c r="M159" s="561"/>
       <c r="N159" s="129"/>
       <c r="AE159" s="178"/>
       <c r="AF159" s="178"/>
     </row>
-    <row r="160" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M160" s="599"/>
+    <row r="160" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C160" s="136"/>
+      <c r="D160" s="493"/>
+      <c r="E160" s="493"/>
+      <c r="F160" s="493"/>
+      <c r="G160" s="493"/>
+      <c r="H160" s="493"/>
+      <c r="I160" s="493"/>
+      <c r="J160" s="493"/>
+      <c r="K160" s="561"/>
+      <c r="L160" s="561"/>
+      <c r="M160" s="561"/>
       <c r="N160" s="129"/>
       <c r="AE160" s="178"/>
       <c r="AF160" s="178"/>
     </row>
-    <row r="161" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C161" s="149"/>
-      <c r="D161" s="468"/>
-[...8 lines deleted...]
-      <c r="M161" s="599"/>
       <c r="N161" s="129"/>
       <c r="AE161" s="178"/>
       <c r="AF161" s="178"/>
     </row>
-    <row r="162" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C162" s="149"/>
+    <row r="162" spans="3:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C162" s="131"/>
+      <c r="D162" s="493" t="s">
+        <v>658</v>
+      </c>
+      <c r="E162" s="493"/>
+      <c r="F162" s="493" t="s">
+        <v>462</v>
+      </c>
+      <c r="G162" s="493"/>
+      <c r="H162" s="493"/>
+      <c r="I162" s="493"/>
+      <c r="J162" s="493"/>
+      <c r="K162" s="561"/>
+      <c r="L162" s="561"/>
+      <c r="M162" s="561"/>
       <c r="N162" s="129"/>
       <c r="AE162" s="178"/>
       <c r="AF162" s="178"/>
     </row>
-    <row r="163" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D163" s="468" t="s">
+    <row r="163" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C163" s="149"/>
+      <c r="D163" s="493"/>
+      <c r="E163" s="493"/>
+      <c r="F163" s="493"/>
+      <c r="G163" s="493"/>
+      <c r="H163" s="493"/>
+      <c r="I163" s="493"/>
+      <c r="J163" s="493"/>
+      <c r="K163" s="561"/>
+      <c r="L163" s="561"/>
+      <c r="M163" s="561"/>
+      <c r="N163" s="129"/>
+      <c r="AE163" s="178"/>
+      <c r="AF163" s="178"/>
+    </row>
+    <row r="164" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C164" s="149"/>
+      <c r="N164" s="129"/>
+      <c r="AE164" s="178"/>
+      <c r="AF164" s="178"/>
+    </row>
+    <row r="165" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C165" s="131"/>
+      <c r="D165" s="493" t="s">
+        <v>660</v>
+      </c>
+      <c r="E165" s="493"/>
+      <c r="F165" s="493" t="s">
+        <v>461</v>
+      </c>
+      <c r="G165" s="493"/>
+      <c r="H165" s="493"/>
+      <c r="I165" s="493"/>
+      <c r="J165" s="493"/>
+      <c r="K165" s="617"/>
+      <c r="L165" s="617"/>
+      <c r="M165" s="617"/>
+      <c r="N165" s="129"/>
+      <c r="AE165" s="178"/>
+      <c r="AF165" s="178"/>
+    </row>
+    <row r="166" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C166" s="149"/>
+      <c r="D166" s="493"/>
+      <c r="E166" s="493"/>
+      <c r="F166" s="493"/>
+      <c r="G166" s="493"/>
+      <c r="H166" s="493"/>
+      <c r="I166" s="493"/>
+      <c r="J166" s="493"/>
+      <c r="K166" s="617"/>
+      <c r="L166" s="617"/>
+      <c r="M166" s="617"/>
+      <c r="N166" s="129"/>
+      <c r="AE166" s="178"/>
+      <c r="AF166" s="178"/>
+    </row>
+    <row r="167" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C167" s="149"/>
+      <c r="N167" s="129"/>
+      <c r="AE167" s="178"/>
+      <c r="AF167" s="178"/>
+    </row>
+    <row r="168" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C168" s="131"/>
+      <c r="D168" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="E163" s="468"/>
-      <c r="F163" s="468" t="s">
+      <c r="E168" s="493"/>
+      <c r="F168" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="G163" s="468"/>
-[...30 lines deleted...]
-    <row r="168" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G168" s="493"/>
+      <c r="H168" s="493"/>
+      <c r="I168" s="493"/>
+      <c r="J168" s="493"/>
+      <c r="K168" s="561"/>
+      <c r="L168" s="561"/>
+      <c r="M168" s="561"/>
       <c r="N168" s="129"/>
     </row>
-    <row r="169" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="M169" s="176"/>
+    <row r="169" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D169" s="493"/>
+      <c r="E169" s="493"/>
+      <c r="F169" s="493"/>
+      <c r="G169" s="493"/>
+      <c r="H169" s="493"/>
+      <c r="I169" s="493"/>
+      <c r="J169" s="493"/>
+      <c r="K169" s="561"/>
+      <c r="L169" s="561"/>
+      <c r="M169" s="561"/>
       <c r="N169" s="129"/>
     </row>
-    <row r="170" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="I170" s="176"/>
+    <row r="170" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N170" s="129"/>
     </row>
-    <row r="171" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="J171" s="176"/>
+    <row r="171" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N171" s="129"/>
     </row>
-    <row r="172" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N172" s="129"/>
     </row>
-    <row r="173" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N173" s="129"/>
     </row>
-    <row r="174" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="174" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K174" s="176"/>
+      <c r="L174" s="176"/>
+      <c r="M174" s="176"/>
       <c r="N174" s="129"/>
     </row>
-    <row r="175" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="175" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D175" s="175"/>
+      <c r="E175" s="175"/>
+      <c r="F175" s="176"/>
+      <c r="G175" s="176"/>
+      <c r="H175" s="176"/>
+      <c r="I175" s="176"/>
       <c r="N175" s="129"/>
     </row>
-    <row r="176" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="176" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J176" s="176"/>
       <c r="N176" s="129"/>
     </row>
-    <row r="177" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="177" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N177" s="129"/>
     </row>
-    <row r="178" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="178" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N178" s="129"/>
     </row>
-    <row r="179" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="179" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N179" s="129"/>
     </row>
-    <row r="180" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="180" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N180" s="129"/>
     </row>
-    <row r="181" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="181" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N181" s="129"/>
     </row>
-    <row r="182" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="182" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N182" s="129"/>
     </row>
-    <row r="183" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="183" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N183" s="129"/>
     </row>
-    <row r="184" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="184" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N184" s="129"/>
     </row>
-    <row r="185" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
-[...4 lines deleted...]
-    <row r="190" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="185" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N185" s="129"/>
+    </row>
+    <row r="186" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N186" s="129"/>
+    </row>
+    <row r="187" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N187" s="129"/>
+    </row>
+    <row r="188" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N188" s="129"/>
+    </row>
+    <row r="189" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N189" s="129"/>
+    </row>
+    <row r="190" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="272">
-[...52 lines deleted...]
-    <mergeCell ref="BE37:BG38"/>
+  <mergeCells count="302">
+    <mergeCell ref="W91:AA93"/>
+    <mergeCell ref="D81:E83"/>
+    <mergeCell ref="F83:J83"/>
+    <mergeCell ref="W82:AA83"/>
+    <mergeCell ref="U71:V78"/>
+    <mergeCell ref="W75:AA75"/>
+    <mergeCell ref="U82:V100"/>
+    <mergeCell ref="W71:AA74"/>
+    <mergeCell ref="W84:AA84"/>
+    <mergeCell ref="W76:AA78"/>
+    <mergeCell ref="W85:AA85"/>
+    <mergeCell ref="W96:AA100"/>
+    <mergeCell ref="W89:AA90"/>
+    <mergeCell ref="W86:AA88"/>
+    <mergeCell ref="W94:AA95"/>
+    <mergeCell ref="D93:E94"/>
+    <mergeCell ref="F93:J94"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="D96:E97"/>
+    <mergeCell ref="F96:J97"/>
+    <mergeCell ref="K96:M97"/>
+    <mergeCell ref="D88:E91"/>
+    <mergeCell ref="F88:J90"/>
+    <mergeCell ref="AX43:AY44"/>
+    <mergeCell ref="F116:J117"/>
+    <mergeCell ref="F118:J118"/>
+    <mergeCell ref="F127:J127"/>
+    <mergeCell ref="F125:J125"/>
+    <mergeCell ref="D124:E125"/>
+    <mergeCell ref="F128:J129"/>
+    <mergeCell ref="F99:J100"/>
+    <mergeCell ref="F101:J102"/>
+    <mergeCell ref="F85:J85"/>
+    <mergeCell ref="D85:E86"/>
+    <mergeCell ref="F81:J81"/>
+    <mergeCell ref="F82:J82"/>
+    <mergeCell ref="F56:J57"/>
+    <mergeCell ref="D127:E129"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:J105"/>
+    <mergeCell ref="K105:M105"/>
+    <mergeCell ref="D107:M107"/>
+    <mergeCell ref="U68:AD68"/>
+    <mergeCell ref="D110:E111"/>
+    <mergeCell ref="D168:E169"/>
+    <mergeCell ref="F168:J169"/>
+    <mergeCell ref="K168:M169"/>
+    <mergeCell ref="D162:E163"/>
+    <mergeCell ref="F162:J163"/>
+    <mergeCell ref="K162:M163"/>
+    <mergeCell ref="D165:E166"/>
+    <mergeCell ref="F165:J166"/>
+    <mergeCell ref="K165:M165"/>
+    <mergeCell ref="K166:M166"/>
+    <mergeCell ref="D156:E157"/>
+    <mergeCell ref="F156:J157"/>
+    <mergeCell ref="K156:M156"/>
+    <mergeCell ref="K157:M157"/>
+    <mergeCell ref="D159:E160"/>
+    <mergeCell ref="F159:J160"/>
+    <mergeCell ref="K159:M160"/>
+    <mergeCell ref="D148:E149"/>
+    <mergeCell ref="F148:J149"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="K149:M149"/>
+    <mergeCell ref="D151:M151"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:J154"/>
+    <mergeCell ref="K154:M154"/>
+    <mergeCell ref="D142:E143"/>
+    <mergeCell ref="F142:J143"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="D145:E146"/>
+    <mergeCell ref="F145:J146"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="K146:M146"/>
+    <mergeCell ref="D135:E136"/>
+    <mergeCell ref="F135:J135"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="F136:J136"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="D138:E139"/>
+    <mergeCell ref="F138:J139"/>
+    <mergeCell ref="K138:M139"/>
+    <mergeCell ref="D132:M132"/>
+    <mergeCell ref="D121:E122"/>
+    <mergeCell ref="F121:J122"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="F124:J124"/>
+    <mergeCell ref="K124:M124"/>
+    <mergeCell ref="D113:E118"/>
+    <mergeCell ref="F113:J114"/>
+    <mergeCell ref="K113:M114"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="F110:J111"/>
+    <mergeCell ref="K110:M111"/>
+    <mergeCell ref="F115:J115"/>
+    <mergeCell ref="D99:E103"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="K100:M100"/>
+    <mergeCell ref="K101:M101"/>
+    <mergeCell ref="K102:M102"/>
+    <mergeCell ref="F103:J103"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="F91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="D78:M78"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="F86:J86"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="W61:AA63"/>
+    <mergeCell ref="W53:AA60"/>
+    <mergeCell ref="AB64:AD64"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="AB62:AD62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="AB63:AD63"/>
+    <mergeCell ref="D71:E76"/>
+    <mergeCell ref="F71:J76"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="AB53:AD53"/>
+    <mergeCell ref="AB54:AD54"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="AB59:AD59"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="AX56:BG56"/>
+    <mergeCell ref="F48:J53"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="AB48:AD48"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="AB49:AD49"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="AB50:AD50"/>
+    <mergeCell ref="AX50:BG50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="AB52:AD52"/>
+    <mergeCell ref="BE45:BG45"/>
+    <mergeCell ref="AZ40:BD41"/>
+    <mergeCell ref="D46:E53"/>
+    <mergeCell ref="F46:J47"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="U47:V64"/>
+    <mergeCell ref="W47:AA52"/>
+    <mergeCell ref="AB47:AD47"/>
+    <mergeCell ref="AB60:AD60"/>
+    <mergeCell ref="D56:E65"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="AB56:AD56"/>
+    <mergeCell ref="F58:J63"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="AB58:AD58"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="AB61:AD61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="F64:J65"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="W64:AA64"/>
+    <mergeCell ref="BE47:BG48"/>
+    <mergeCell ref="AJ45:AK46"/>
+    <mergeCell ref="AL45:AP46"/>
+    <mergeCell ref="BK60:BL61"/>
+    <mergeCell ref="BM60:BQ61"/>
+    <mergeCell ref="BR60:BT61"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="AZ44:BD44"/>
+    <mergeCell ref="BE44:BG44"/>
+    <mergeCell ref="BR41:BT42"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="AB42:AD42"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="W43:AA43"/>
+    <mergeCell ref="AB43:AD43"/>
+    <mergeCell ref="AZ43:BD43"/>
+    <mergeCell ref="BE43:BG43"/>
+    <mergeCell ref="AZ45:BD45"/>
+    <mergeCell ref="BE40:BG41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="W41:AA42"/>
+    <mergeCell ref="AB41:AD41"/>
+    <mergeCell ref="AX52:AY53"/>
+    <mergeCell ref="AZ52:BD53"/>
+    <mergeCell ref="BK46:BT46"/>
+    <mergeCell ref="BR51:BT52"/>
     <mergeCell ref="BM38:BQ39"/>
     <mergeCell ref="BR38:BT39"/>
     <mergeCell ref="D40:E44"/>
     <mergeCell ref="F40:J44"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="W40:AA40"/>
     <mergeCell ref="AB40:AD40"/>
     <mergeCell ref="AX40:AY41"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="W38:AA39"/>
     <mergeCell ref="AB38:AD38"/>
     <mergeCell ref="D36:E38"/>
     <mergeCell ref="F36:J36"/>
     <mergeCell ref="K36:M36"/>
     <mergeCell ref="U36:V43"/>
     <mergeCell ref="W36:AA37"/>
     <mergeCell ref="F37:J37"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="F38:J38"/>
     <mergeCell ref="AB39:AD39"/>
     <mergeCell ref="AJ39:AK40"/>
     <mergeCell ref="AL39:AP40"/>
     <mergeCell ref="AQ39:AS40"/>
-    <mergeCell ref="BY43:BZ44"/>
-[...61 lines deleted...]
-    <mergeCell ref="AZ52:BD53"/>
+    <mergeCell ref="AJ43:AS43"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="U33:AD33"/>
+    <mergeCell ref="AJ33:AS33"/>
+    <mergeCell ref="AX33:BG33"/>
+    <mergeCell ref="BK33:BT33"/>
+    <mergeCell ref="BK48:BT48"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="U31:AD31"/>
+    <mergeCell ref="AJ31:AS31"/>
+    <mergeCell ref="AX31:BG31"/>
+    <mergeCell ref="BK31:BT31"/>
+    <mergeCell ref="BK36:BL39"/>
+    <mergeCell ref="BM36:BQ37"/>
+    <mergeCell ref="BR36:BT37"/>
+    <mergeCell ref="AB36:AD36"/>
+    <mergeCell ref="AB37:AD37"/>
+    <mergeCell ref="AJ36:AK37"/>
+    <mergeCell ref="AL36:AP37"/>
+    <mergeCell ref="AQ36:AS37"/>
+    <mergeCell ref="AX36:AY38"/>
+    <mergeCell ref="AZ36:BD36"/>
+    <mergeCell ref="BE36:BG36"/>
+    <mergeCell ref="AZ37:BD38"/>
+    <mergeCell ref="BE37:BG38"/>
+    <mergeCell ref="G26:H27"/>
+    <mergeCell ref="I26:M27"/>
+    <mergeCell ref="N26:P27"/>
+    <mergeCell ref="T26:U27"/>
+    <mergeCell ref="V26:Z27"/>
+    <mergeCell ref="AA26:AC27"/>
+    <mergeCell ref="BK27:BL28"/>
+    <mergeCell ref="BM27:BQ28"/>
+    <mergeCell ref="AX27:AY28"/>
+    <mergeCell ref="AZ27:BD28"/>
+    <mergeCell ref="K7:M8"/>
+    <mergeCell ref="AF13:AR15"/>
+    <mergeCell ref="AF20:AH21"/>
+    <mergeCell ref="AI20:AN21"/>
+    <mergeCell ref="AO20:AR21"/>
+    <mergeCell ref="AW22:AX24"/>
+    <mergeCell ref="A2:J3"/>
+    <mergeCell ref="R2:BB2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AF5:AR6"/>
+    <mergeCell ref="AY22:BC24"/>
+    <mergeCell ref="BM51:BQ52"/>
+    <mergeCell ref="BK51:BL52"/>
+    <mergeCell ref="AX47:AY47"/>
+    <mergeCell ref="AZ47:BD47"/>
+    <mergeCell ref="AX48:AY48"/>
+    <mergeCell ref="AZ48:BD48"/>
+    <mergeCell ref="BR69:BT69"/>
+    <mergeCell ref="BM69:BQ69"/>
+    <mergeCell ref="BK69:BL71"/>
+    <mergeCell ref="BR71:BT71"/>
+    <mergeCell ref="BR70:BT70"/>
+    <mergeCell ref="BM70:BQ71"/>
+    <mergeCell ref="BK64:BT64"/>
+    <mergeCell ref="BK66:BT66"/>
+    <mergeCell ref="BR54:BT56"/>
+    <mergeCell ref="BM54:BQ56"/>
+    <mergeCell ref="BK54:BL56"/>
+    <mergeCell ref="AX60:AY61"/>
+    <mergeCell ref="AZ60:BD61"/>
     <mergeCell ref="BE52:BG53"/>
-    <mergeCell ref="K53:M53"/>
-[...130 lines deleted...]
-    <mergeCell ref="K161:M161"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="16" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7128A32-7E31-4A3D-ADBE-118062325D8B}">
+  <dimension ref="A2:CJ3"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A18" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData>
+    <row r="2" spans="1:88" ht="61" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A2" s="224" t="s">
+        <v>752</v>
+      </c>
+      <c r="B2" s="225"/>
+      <c r="C2" s="225"/>
+      <c r="D2" s="225"/>
+      <c r="E2" s="225"/>
+      <c r="F2" s="225"/>
+      <c r="G2" s="225"/>
+      <c r="H2" s="225"/>
+      <c r="I2" s="225"/>
+      <c r="J2" s="225"/>
+      <c r="K2" s="228" t="s">
+        <v>682</v>
+      </c>
+      <c r="L2" s="228"/>
+      <c r="M2" s="228"/>
+      <c r="N2" s="228"/>
+      <c r="O2" s="228"/>
+      <c r="P2" s="228"/>
+      <c r="Q2" s="228"/>
+      <c r="R2" s="228"/>
+      <c r="S2" s="228"/>
+      <c r="T2" s="228"/>
+      <c r="U2" s="228"/>
+      <c r="V2" s="228"/>
+      <c r="W2" s="228"/>
+      <c r="X2" s="228"/>
+      <c r="Y2" s="228"/>
+      <c r="Z2" s="228"/>
+      <c r="AA2" s="228"/>
+      <c r="AB2" s="228"/>
+      <c r="AC2" s="228"/>
+      <c r="AD2" s="228"/>
+      <c r="AE2" s="228"/>
+      <c r="AF2" s="228"/>
+      <c r="AG2" s="228"/>
+      <c r="AH2" s="221"/>
+      <c r="AI2" s="221"/>
+      <c r="AJ2" s="221"/>
+      <c r="AK2" s="221"/>
+      <c r="AL2" s="221"/>
+      <c r="AM2" s="221"/>
+      <c r="AN2" s="221"/>
+      <c r="AO2" s="221"/>
+      <c r="AP2" s="221"/>
+      <c r="AQ2" s="221"/>
+      <c r="AR2" s="221"/>
+      <c r="AS2" s="221"/>
+      <c r="AT2" s="221"/>
+      <c r="AU2" s="221"/>
+      <c r="AV2" s="221"/>
+      <c r="AW2" s="222"/>
+      <c r="AX2" s="223"/>
+      <c r="AY2" s="223"/>
+      <c r="AZ2" s="223"/>
+      <c r="BA2" s="223"/>
+      <c r="BB2" s="223"/>
+      <c r="BC2" s="113"/>
+      <c r="BD2" s="113"/>
+      <c r="BE2" s="113"/>
+      <c r="BF2" s="113"/>
+      <c r="BG2" s="113"/>
+      <c r="BH2" s="113"/>
+      <c r="BI2" s="113"/>
+      <c r="BJ2" s="113"/>
+      <c r="BK2" s="113"/>
+      <c r="BL2" s="113"/>
+      <c r="BM2" s="113"/>
+      <c r="BN2" s="113"/>
+      <c r="BO2" s="113"/>
+      <c r="BP2" s="113"/>
+      <c r="BQ2" s="113"/>
+      <c r="BR2" s="113"/>
+      <c r="BS2" s="113"/>
+      <c r="BT2" s="113"/>
+      <c r="BU2" s="113"/>
+      <c r="BV2" s="113"/>
+      <c r="BW2" s="113"/>
+      <c r="BX2" s="113"/>
+      <c r="BY2" s="113"/>
+      <c r="BZ2" s="113"/>
+      <c r="CA2" s="113"/>
+      <c r="CB2" s="113"/>
+      <c r="CC2" s="113"/>
+      <c r="CD2" s="113"/>
+      <c r="CE2" s="113"/>
+      <c r="CF2" s="113"/>
+      <c r="CG2" s="113"/>
+      <c r="CH2" s="113"/>
+      <c r="CI2" s="113"/>
+      <c r="CJ2" s="113"/>
+    </row>
+    <row r="3" spans="1:88" x14ac:dyDescent="0.35">
+      <c r="A3" s="226"/>
+      <c r="B3" s="227"/>
+      <c r="C3" s="227"/>
+      <c r="D3" s="227"/>
+      <c r="E3" s="227"/>
+      <c r="F3" s="227"/>
+      <c r="G3" s="227"/>
+      <c r="H3" s="227"/>
+      <c r="I3" s="227"/>
+      <c r="J3" s="227"/>
+      <c r="K3" s="229"/>
+      <c r="L3" s="229"/>
+      <c r="M3" s="229"/>
+      <c r="N3" s="229"/>
+      <c r="O3" s="229"/>
+      <c r="P3" s="229"/>
+      <c r="Q3" s="229"/>
+      <c r="R3" s="229"/>
+      <c r="S3" s="229"/>
+      <c r="T3" s="229"/>
+      <c r="U3" s="229"/>
+      <c r="V3" s="229"/>
+      <c r="W3" s="229"/>
+      <c r="X3" s="229"/>
+      <c r="Y3" s="229"/>
+      <c r="Z3" s="229"/>
+      <c r="AA3" s="229"/>
+      <c r="AB3" s="229"/>
+      <c r="AC3" s="229"/>
+      <c r="AD3" s="229"/>
+      <c r="AE3" s="229"/>
+      <c r="AF3" s="229"/>
+      <c r="AG3" s="229"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="132"/>
+      <c r="AK3" s="132"/>
+      <c r="AL3" s="132"/>
+      <c r="AM3" s="132"/>
+      <c r="AN3" s="132"/>
+      <c r="AO3" s="132"/>
+      <c r="AP3" s="132"/>
+      <c r="AQ3" s="132"/>
+      <c r="AR3" s="132"/>
+      <c r="AS3" s="132"/>
+      <c r="AT3" s="132"/>
+      <c r="AU3" s="132"/>
+      <c r="AV3" s="132"/>
+      <c r="AW3" s="135"/>
+      <c r="AX3" s="113"/>
+      <c r="AY3" s="113"/>
+      <c r="AZ3" s="113"/>
+      <c r="BA3" s="113"/>
+      <c r="BB3" s="113"/>
+      <c r="BC3" s="113"/>
+      <c r="BD3" s="113"/>
+      <c r="BE3" s="113"/>
+      <c r="BF3" s="113"/>
+      <c r="BG3" s="113"/>
+      <c r="BH3" s="113"/>
+      <c r="BI3" s="113"/>
+      <c r="BJ3" s="113"/>
+      <c r="BK3" s="113"/>
+      <c r="BL3" s="113"/>
+      <c r="BM3" s="113"/>
+      <c r="BN3" s="113"/>
+      <c r="BO3" s="113"/>
+      <c r="BP3" s="113"/>
+      <c r="BQ3" s="113"/>
+      <c r="BR3" s="113"/>
+      <c r="BS3" s="113"/>
+      <c r="BT3" s="113"/>
+      <c r="BU3" s="113"/>
+      <c r="BV3" s="113"/>
+      <c r="BW3" s="113"/>
+      <c r="BX3" s="113"/>
+      <c r="BY3" s="113"/>
+      <c r="BZ3" s="113"/>
+      <c r="CA3" s="113"/>
+      <c r="CB3" s="113"/>
+      <c r="CC3" s="113"/>
+      <c r="CD3" s="113"/>
+      <c r="CE3" s="113"/>
+      <c r="CF3" s="113"/>
+      <c r="CG3" s="113"/>
+      <c r="CH3" s="113"/>
+      <c r="CI3" s="113"/>
+      <c r="CJ3" s="113"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:J3"/>
+    <mergeCell ref="K2:AG3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0552ABD-0CBF-422D-B830-1940884369F6}">
   <dimension ref="C3:BI177"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="K72" sqref="K72:M72"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="34" max="34" width="1.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" customWidth="1"/>
+    <col min="14" max="14" width="11.7265625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7265625" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" customWidth="1"/>
+    <col min="21" max="21" width="12.26953125" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" customWidth="1"/>
+    <col min="29" max="29" width="5.26953125" customWidth="1"/>
+    <col min="30" max="30" width="1.7265625" customWidth="1"/>
+    <col min="31" max="31" width="8.26953125" customWidth="1"/>
+    <col min="32" max="33" width="10.7265625" customWidth="1"/>
+    <col min="34" max="34" width="1.7265625" customWidth="1"/>
     <col min="35" max="35" width="12" customWidth="1"/>
-    <col min="36" max="36" width="1.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="58" max="58" width="3.28515625" customWidth="1"/>
+    <col min="36" max="36" width="1.7265625" customWidth="1"/>
+    <col min="47" max="47" width="5.26953125" customWidth="1"/>
+    <col min="48" max="48" width="7.453125" customWidth="1"/>
+    <col min="49" max="49" width="4.7265625" customWidth="1"/>
+    <col min="51" max="51" width="11.54296875" customWidth="1"/>
+    <col min="58" max="58" width="3.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N3" s="411" t="s">
+    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N3" s="230" t="s">
         <v>470</v>
       </c>
-      <c r="O3" s="411"/>
-[...11 lines deleted...]
-    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O3" s="230"/>
+      <c r="P3" s="230"/>
+      <c r="Q3" s="230"/>
+      <c r="R3" s="230"/>
+      <c r="S3" s="230"/>
+      <c r="T3" s="230"/>
+      <c r="U3" s="230"/>
+      <c r="V3" s="230"/>
+      <c r="W3" s="230"/>
+      <c r="X3" s="230"/>
+      <c r="Y3" s="230"/>
+    </row>
+    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
-      <c r="H4" s="412" t="s">
+      <c r="H4" s="231" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="412"/>
-[...7 lines deleted...]
-      <c r="E5" s="413" t="s">
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
+      <c r="N4" s="231"/>
+    </row>
+    <row r="5" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="232" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="413"/>
-      <c r="G5" s="413"/>
+      <c r="F5" s="232"/>
+      <c r="G5" s="232"/>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
-      <c r="AF5" s="414" t="s">
+      <c r="AF5" s="233" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="414"/>
-[...12 lines deleted...]
-    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG5" s="233"/>
+      <c r="AH5" s="233"/>
+      <c r="AI5" s="233"/>
+      <c r="AJ5" s="233"/>
+      <c r="AK5" s="233"/>
+      <c r="AL5" s="233"/>
+      <c r="AM5" s="233"/>
+      <c r="AN5" s="233"/>
+      <c r="AO5" s="233"/>
+      <c r="AP5" s="233"/>
+      <c r="AQ5" s="233"/>
+      <c r="AR5" s="233"/>
+    </row>
+    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H6" t="s">
         <v>381</v>
       </c>
       <c r="K6" t="s">
         <v>4</v>
       </c>
-      <c r="AF6" s="414"/>
-[...13 lines deleted...]
-    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF6" s="233"/>
+      <c r="AG6" s="233"/>
+      <c r="AH6" s="233"/>
+      <c r="AI6" s="233"/>
+      <c r="AJ6" s="233"/>
+      <c r="AK6" s="233"/>
+      <c r="AL6" s="233"/>
+      <c r="AM6" s="233"/>
+      <c r="AN6" s="233"/>
+      <c r="AO6" s="233"/>
+      <c r="AP6" s="233"/>
+      <c r="AQ6" s="233"/>
+      <c r="AR6" s="233"/>
+    </row>
+    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AK7" s="30"/>
     </row>
-    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AK8" s="30"/>
     </row>
-    <row r="9" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="7"/>
       <c r="M9" s="4"/>
       <c r="AK9" s="30"/>
     </row>
-    <row r="10" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="92"/>
       <c r="K10" t="s">
         <v>6</v>
       </c>
       <c r="M10" s="4"/>
       <c r="O10" s="87">
         <v>93</v>
       </c>
       <c r="AK10" s="30"/>
     </row>
-    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" s="7"/>
       <c r="M11" s="4"/>
       <c r="AK11" s="30"/>
       <c r="AN11" s="61"/>
     </row>
-    <row r="12" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="7"/>
       <c r="K12" s="93" t="s">
         <v>545</v>
       </c>
       <c r="M12" s="4"/>
       <c r="O12" s="93">
         <v>2</v>
       </c>
       <c r="AK12" s="30"/>
       <c r="AN12" s="61"/>
     </row>
-    <row r="13" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="7"/>
       <c r="M13" s="4"/>
       <c r="AK13" s="30"/>
       <c r="AN13" s="61"/>
     </row>
-    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E14" s="8"/>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="I14">
         <f>O20</f>
         <v>95</v>
       </c>
       <c r="K14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M14" s="4"/>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="AK14" s="30"/>
       <c r="AN14" s="61"/>
     </row>
-    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E15" s="7"/>
-      <c r="AF15" s="415" t="s">
+      <c r="AF15" s="234" t="s">
         <v>464</v>
       </c>
-      <c r="AG15" s="415"/>
-[...12 lines deleted...]
-    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG15" s="234"/>
+      <c r="AH15" s="234"/>
+      <c r="AI15" s="234"/>
+      <c r="AJ15" s="234"/>
+      <c r="AK15" s="234"/>
+      <c r="AL15" s="234"/>
+      <c r="AM15" s="234"/>
+      <c r="AN15" s="234"/>
+      <c r="AO15" s="234"/>
+      <c r="AP15" s="234"/>
+      <c r="AQ15" s="234"/>
+      <c r="AR15" s="234"/>
+    </row>
+    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E16" s="7"/>
       <c r="K16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="4"/>
       <c r="O16">
         <v>0</v>
       </c>
-      <c r="AF16" s="415"/>
-[...13 lines deleted...]
-    <row r="17" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF16" s="234"/>
+      <c r="AG16" s="234"/>
+      <c r="AH16" s="234"/>
+      <c r="AI16" s="234"/>
+      <c r="AJ16" s="234"/>
+      <c r="AK16" s="234"/>
+      <c r="AL16" s="234"/>
+      <c r="AM16" s="234"/>
+      <c r="AN16" s="234"/>
+      <c r="AO16" s="234"/>
+      <c r="AP16" s="234"/>
+      <c r="AQ16" s="234"/>
+      <c r="AR16" s="234"/>
+    </row>
+    <row r="17" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M17" s="4"/>
       <c r="O17">
         <v>0</v>
       </c>
-      <c r="AF17" s="415"/>
-[...13 lines deleted...]
-    <row r="18" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF17" s="234"/>
+      <c r="AG17" s="234"/>
+      <c r="AH17" s="234"/>
+      <c r="AI17" s="234"/>
+      <c r="AJ17" s="234"/>
+      <c r="AK17" s="234"/>
+      <c r="AL17" s="234"/>
+      <c r="AM17" s="234"/>
+      <c r="AN17" s="234"/>
+      <c r="AO17" s="234"/>
+      <c r="AP17" s="234"/>
+      <c r="AQ17" s="234"/>
+      <c r="AR17" s="234"/>
+    </row>
+    <row r="18" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K18" s="70" t="s">
         <v>407</v>
       </c>
       <c r="L18" s="70"/>
       <c r="M18" s="70"/>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="AK18" s="30"/>
     </row>
-    <row r="19" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AK19" s="30"/>
     </row>
-    <row r="20" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="I20" s="2">
         <f>+SUM(I9:I18)</f>
         <v>95</v>
       </c>
       <c r="K20" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="2">
         <f>+SUM(O9:O18)</f>
         <v>95</v>
       </c>
       <c r="AK20" s="30"/>
     </row>
-    <row r="21" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M21" s="4"/>
       <c r="AK21" s="30"/>
     </row>
-    <row r="22" spans="5:58" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="5:58" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M22" s="4"/>
-      <c r="AF22" s="215" t="s">
+      <c r="AF22" s="280" t="s">
         <v>14</v>
       </c>
-      <c r="AG22" s="216"/>
-[...1 lines deleted...]
-      <c r="AI22" s="388" t="s">
+      <c r="AG22" s="357"/>
+      <c r="AH22" s="281"/>
+      <c r="AI22" s="235" t="s">
         <v>15</v>
       </c>
-      <c r="AJ22" s="388"/>
-[...4 lines deleted...]
-      <c r="AO22" s="660" t="s">
+      <c r="AJ22" s="235"/>
+      <c r="AK22" s="235"/>
+      <c r="AL22" s="235"/>
+      <c r="AM22" s="235"/>
+      <c r="AN22" s="235"/>
+      <c r="AO22" s="619" t="s">
         <v>16</v>
       </c>
-      <c r="AP22" s="661"/>
-[...3 lines deleted...]
-    <row r="23" spans="5:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP22" s="620"/>
+      <c r="AQ22" s="620"/>
+      <c r="AR22" s="621"/>
+    </row>
+    <row r="23" spans="5:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E23" s="2"/>
       <c r="I23" s="2"/>
       <c r="M23" s="4"/>
-      <c r="AF23" s="218"/>
-[...11 lines deleted...]
-      <c r="AR23" s="665"/>
+      <c r="AF23" s="284"/>
+      <c r="AG23" s="358"/>
+      <c r="AH23" s="285"/>
+      <c r="AI23" s="235"/>
+      <c r="AJ23" s="235"/>
+      <c r="AK23" s="235"/>
+      <c r="AL23" s="235"/>
+      <c r="AM23" s="235"/>
+      <c r="AN23" s="235"/>
+      <c r="AO23" s="622"/>
+      <c r="AP23" s="623"/>
+      <c r="AQ23" s="623"/>
+      <c r="AR23" s="624"/>
       <c r="AS23" s="88">
         <v>1</v>
       </c>
-      <c r="AW23" s="388" t="s">
+      <c r="AW23" s="235" t="s">
         <v>525</v>
       </c>
-      <c r="AX23" s="388"/>
-      <c r="AY23" s="386" t="s">
+      <c r="AX23" s="235"/>
+      <c r="AY23" s="265" t="s">
         <v>310</v>
       </c>
-      <c r="AZ23" s="386"/>
-[...3 lines deleted...]
-      <c r="BD23" s="645" t="s">
+      <c r="AZ23" s="265"/>
+      <c r="BA23" s="265"/>
+      <c r="BB23" s="265"/>
+      <c r="BC23" s="265"/>
+      <c r="BD23" s="625" t="s">
         <v>311</v>
       </c>
-      <c r="BE23" s="645"/>
-[...2 lines deleted...]
-    <row r="24" spans="5:58" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BE23" s="625"/>
+      <c r="BF23" s="625"/>
+    </row>
+    <row r="24" spans="5:58" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E24" s="2"/>
       <c r="I24" s="2"/>
       <c r="AK24" s="30"/>
       <c r="AL24" s="26"/>
       <c r="AM24" s="16"/>
       <c r="AN24" s="16"/>
       <c r="AO24" s="16"/>
       <c r="AP24" s="16"/>
       <c r="AQ24" s="16"/>
       <c r="AR24" s="16"/>
       <c r="AS24" s="16"/>
       <c r="AT24" s="16"/>
       <c r="AU24" s="16"/>
       <c r="AV24" s="16"/>
-      <c r="AW24" s="388"/>
-[...10 lines deleted...]
-    <row r="25" spans="5:58" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AW24" s="235"/>
+      <c r="AX24" s="235"/>
+      <c r="AY24" s="265"/>
+      <c r="AZ24" s="265"/>
+      <c r="BA24" s="265"/>
+      <c r="BB24" s="265"/>
+      <c r="BC24" s="265"/>
+      <c r="BD24" s="625"/>
+      <c r="BE24" s="625"/>
+      <c r="BF24" s="625"/>
+    </row>
+    <row r="25" spans="5:58" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E25" s="2"/>
       <c r="I25" s="2"/>
       <c r="AK25" s="30"/>
-      <c r="AW25" s="388"/>
-[...10 lines deleted...]
-    <row r="26" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AW25" s="235"/>
+      <c r="AX25" s="235"/>
+      <c r="AY25" s="265"/>
+      <c r="AZ25" s="265"/>
+      <c r="BA25" s="265"/>
+      <c r="BB25" s="265"/>
+      <c r="BC25" s="265"/>
+      <c r="BD25" s="625"/>
+      <c r="BE25" s="625"/>
+      <c r="BF25" s="625"/>
+    </row>
+    <row r="26" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E26" s="2"/>
       <c r="I26" s="2"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="62"/>
       <c r="R26" s="62"/>
       <c r="S26" s="62"/>
       <c r="T26" s="62"/>
       <c r="U26" s="62"/>
       <c r="V26" s="62"/>
       <c r="W26" s="62"/>
       <c r="X26" s="62"/>
       <c r="Y26" s="62"/>
       <c r="AA26" s="16"/>
       <c r="AH26" s="16"/>
       <c r="AJ26" s="16"/>
       <c r="AK26" s="24"/>
       <c r="AM26" s="16"/>
       <c r="AN26" s="16"/>
       <c r="AO26" s="16"/>
       <c r="AP26" s="16"/>
       <c r="AQ26" s="16"/>
       <c r="AX26" s="18"/>
       <c r="AY26" s="18"/>
       <c r="AZ26" s="18"/>
       <c r="BA26" s="18"/>
       <c r="BB26" s="18"/>
       <c r="BC26" s="18"/>
       <c r="BD26" s="18"/>
       <c r="BE26" s="18"/>
     </row>
-    <row r="27" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E27" s="2"/>
       <c r="I27" s="2"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="28"/>
       <c r="O27" s="95"/>
       <c r="P27" s="95"/>
       <c r="Q27" s="15"/>
       <c r="R27" s="15"/>
       <c r="S27" s="15"/>
       <c r="W27" s="44"/>
       <c r="Y27" s="15"/>
       <c r="Z27" s="21"/>
       <c r="AB27" s="21"/>
       <c r="AC27" s="21"/>
       <c r="AD27" s="21"/>
       <c r="AE27" s="21"/>
       <c r="AF27" s="21"/>
       <c r="AG27" s="31"/>
       <c r="AI27" s="21"/>
       <c r="AL27" s="31"/>
       <c r="AR27" s="31"/>
       <c r="AS27" s="29"/>
       <c r="AX27" s="18"/>
       <c r="AY27" s="18"/>
       <c r="AZ27" s="18"/>
       <c r="BA27" s="18"/>
       <c r="BB27" s="18"/>
       <c r="BC27" s="18"/>
       <c r="BD27" s="18"/>
       <c r="BE27" s="18"/>
     </row>
-    <row r="28" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G28" s="386" t="s">
+    <row r="28" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G28" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="386"/>
-      <c r="I28" s="386" t="s">
+      <c r="H28" s="265"/>
+      <c r="I28" s="265" t="s">
         <v>472</v>
       </c>
-      <c r="J28" s="386"/>
-[...3 lines deleted...]
-      <c r="N28" s="645" t="s">
+      <c r="J28" s="265"/>
+      <c r="K28" s="265"/>
+      <c r="L28" s="265"/>
+      <c r="M28" s="265"/>
+      <c r="N28" s="625" t="s">
         <v>471</v>
       </c>
-      <c r="O28" s="645"/>
-[...1 lines deleted...]
-      <c r="T28" s="386" t="s">
+      <c r="O28" s="625"/>
+      <c r="P28" s="625"/>
+      <c r="T28" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="U28" s="386"/>
-      <c r="V28" s="386" t="s">
+      <c r="U28" s="265"/>
+      <c r="V28" s="265" t="s">
         <v>473</v>
       </c>
-      <c r="W28" s="386"/>
-[...3 lines deleted...]
-      <c r="AA28" s="645" t="s">
+      <c r="W28" s="265"/>
+      <c r="X28" s="265"/>
+      <c r="Y28" s="265"/>
+      <c r="Z28" s="265"/>
+      <c r="AA28" s="625" t="s">
         <v>474</v>
       </c>
-      <c r="AB28" s="645"/>
-[...1 lines deleted...]
-      <c r="AO28" s="386" t="s">
+      <c r="AB28" s="625"/>
+      <c r="AC28" s="625"/>
+      <c r="AO28" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="AP28" s="386"/>
-      <c r="AQ28" s="386" t="s">
+      <c r="AP28" s="265"/>
+      <c r="AQ28" s="265" t="s">
         <v>18</v>
       </c>
-      <c r="AR28" s="386"/>
-[...3 lines deleted...]
-      <c r="AV28" s="645" t="s">
+      <c r="AR28" s="265"/>
+      <c r="AS28" s="265"/>
+      <c r="AT28" s="265"/>
+      <c r="AU28" s="265"/>
+      <c r="AV28" s="625" t="s">
         <v>19</v>
       </c>
-      <c r="AW28" s="645"/>
-[...34 lines deleted...]
-    <row r="30" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AW28" s="625"/>
+      <c r="AX28" s="625"/>
+    </row>
+    <row r="29" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G29" s="265"/>
+      <c r="H29" s="265"/>
+      <c r="I29" s="265"/>
+      <c r="J29" s="265"/>
+      <c r="K29" s="265"/>
+      <c r="L29" s="265"/>
+      <c r="M29" s="265"/>
+      <c r="N29" s="625"/>
+      <c r="O29" s="625"/>
+      <c r="P29" s="625"/>
+      <c r="T29" s="265"/>
+      <c r="U29" s="265"/>
+      <c r="V29" s="265"/>
+      <c r="W29" s="265"/>
+      <c r="X29" s="265"/>
+      <c r="Y29" s="265"/>
+      <c r="Z29" s="265"/>
+      <c r="AA29" s="625"/>
+      <c r="AB29" s="625"/>
+      <c r="AC29" s="625"/>
+      <c r="AO29" s="265"/>
+      <c r="AP29" s="265"/>
+      <c r="AQ29" s="265"/>
+      <c r="AR29" s="265"/>
+      <c r="AS29" s="265"/>
+      <c r="AT29" s="265"/>
+      <c r="AU29" s="265"/>
+      <c r="AV29" s="625"/>
+      <c r="AW29" s="625"/>
+      <c r="AX29" s="625"/>
+    </row>
+    <row r="30" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="44"/>
       <c r="L30" s="25"/>
       <c r="M30" s="36"/>
       <c r="N30" s="101"/>
       <c r="O30" s="101"/>
       <c r="P30" s="101"/>
       <c r="Q30" s="101"/>
       <c r="R30" s="101"/>
       <c r="S30" s="101"/>
       <c r="T30" s="101"/>
       <c r="U30" s="102"/>
       <c r="V30" s="102"/>
       <c r="W30" s="70"/>
       <c r="X30" s="70"/>
       <c r="Y30" s="70"/>
       <c r="AL30" s="16"/>
       <c r="AM30" s="16"/>
       <c r="AN30" s="16"/>
       <c r="AO30" s="16"/>
       <c r="AP30" s="16"/>
       <c r="AQ30" s="16"/>
       <c r="AR30" s="16"/>
       <c r="AS30" s="44"/>
       <c r="AT30" s="16"/>
       <c r="AU30" s="16"/>
     </row>
-    <row r="31" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I31" s="28"/>
       <c r="N31" s="70"/>
       <c r="O31" s="70"/>
       <c r="P31" s="70"/>
       <c r="Q31" s="70"/>
       <c r="R31" s="70"/>
       <c r="S31" s="70"/>
       <c r="T31" s="70"/>
       <c r="U31" s="98"/>
       <c r="V31" s="98"/>
       <c r="W31" s="103"/>
       <c r="X31" s="70"/>
       <c r="Y31" s="70"/>
       <c r="Z31" s="70"/>
       <c r="AK31" s="30"/>
       <c r="AV31" s="31"/>
       <c r="AW31" s="31"/>
       <c r="AX31" s="31"/>
       <c r="AY31" s="29"/>
     </row>
-    <row r="32" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I32" s="5"/>
       <c r="M32" s="4"/>
       <c r="N32" s="88"/>
       <c r="T32" s="15"/>
       <c r="W32" s="30"/>
       <c r="AG32" s="94"/>
       <c r="AK32" s="24"/>
       <c r="AY32" s="24"/>
     </row>
-    <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D33" s="659" t="s">
+    <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D33" s="626" t="s">
         <v>515</v>
       </c>
-      <c r="E33" s="659"/>
-[...7 lines deleted...]
-      <c r="M33" s="659"/>
+      <c r="E33" s="626"/>
+      <c r="F33" s="626"/>
+      <c r="G33" s="626"/>
+      <c r="H33" s="626"/>
+      <c r="I33" s="626"/>
+      <c r="J33" s="626"/>
+      <c r="K33" s="626"/>
+      <c r="L33" s="626"/>
+      <c r="M33" s="626"/>
       <c r="N33" s="89">
         <f>SUM(N34:N148)</f>
         <v>67</v>
       </c>
       <c r="O33" s="60"/>
-      <c r="U33" s="407" t="s">
+      <c r="U33" s="238" t="s">
         <v>542</v>
       </c>
-      <c r="V33" s="407"/>
-[...8 lines deleted...]
-      <c r="AH33" s="407" t="s">
+      <c r="V33" s="238"/>
+      <c r="W33" s="238"/>
+      <c r="X33" s="238"/>
+      <c r="Y33" s="238"/>
+      <c r="Z33" s="238"/>
+      <c r="AA33" s="238"/>
+      <c r="AB33" s="238"/>
+      <c r="AC33" s="238"/>
+      <c r="AD33" s="238"/>
+      <c r="AH33" s="238" t="s">
         <v>334</v>
       </c>
-      <c r="AI33" s="407"/>
-[...7 lines deleted...]
-      <c r="AQ33" s="407"/>
+      <c r="AI33" s="238"/>
+      <c r="AJ33" s="238"/>
+      <c r="AK33" s="238"/>
+      <c r="AL33" s="238"/>
+      <c r="AM33" s="238"/>
+      <c r="AN33" s="238"/>
+      <c r="AO33" s="238"/>
+      <c r="AP33" s="238"/>
+      <c r="AQ33" s="238"/>
       <c r="AT33" s="27"/>
-      <c r="AU33" s="407" t="s">
+      <c r="AU33" s="238" t="s">
         <v>452</v>
       </c>
-      <c r="AV33" s="407"/>
-[...7 lines deleted...]
-      <c r="BD33" s="407"/>
+      <c r="AV33" s="238"/>
+      <c r="AW33" s="238"/>
+      <c r="AX33" s="238"/>
+      <c r="AY33" s="238"/>
+      <c r="AZ33" s="238"/>
+      <c r="BA33" s="238"/>
+      <c r="BB33" s="238"/>
+      <c r="BC33" s="238"/>
+      <c r="BD33" s="238"/>
       <c r="BI33" s="88">
         <v>3</v>
       </c>
     </row>
-    <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I34" s="26"/>
       <c r="N34" s="88"/>
       <c r="W34" s="44"/>
       <c r="AM34" s="25"/>
       <c r="AZ34" s="25"/>
     </row>
-    <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D35" s="406" t="s">
+    <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D35" s="239" t="s">
         <v>492</v>
       </c>
-      <c r="E35" s="406"/>
-[...7 lines deleted...]
-      <c r="M35" s="406"/>
+      <c r="E35" s="239"/>
+      <c r="F35" s="239"/>
+      <c r="G35" s="239"/>
+      <c r="H35" s="239"/>
+      <c r="I35" s="239"/>
+      <c r="J35" s="239"/>
+      <c r="K35" s="239"/>
+      <c r="L35" s="239"/>
+      <c r="M35" s="239"/>
       <c r="N35" s="88">
         <f>COUNTA(K38:M73)</f>
         <v>29</v>
       </c>
-      <c r="U35" s="406" t="s">
+      <c r="U35" s="239" t="s">
         <v>541</v>
       </c>
-      <c r="V35" s="406"/>
-[...8 lines deleted...]
-      <c r="AH35" s="406" t="s">
+      <c r="V35" s="239"/>
+      <c r="W35" s="239"/>
+      <c r="X35" s="239"/>
+      <c r="Y35" s="239"/>
+      <c r="Z35" s="239"/>
+      <c r="AA35" s="239"/>
+      <c r="AB35" s="239"/>
+      <c r="AC35" s="239"/>
+      <c r="AD35" s="239"/>
+      <c r="AH35" s="239" t="s">
         <v>544</v>
       </c>
-      <c r="AI35" s="406"/>
-[...8 lines deleted...]
-      <c r="AU35" s="406" t="s">
+      <c r="AI35" s="239"/>
+      <c r="AJ35" s="239"/>
+      <c r="AK35" s="239"/>
+      <c r="AL35" s="239"/>
+      <c r="AM35" s="239"/>
+      <c r="AN35" s="239"/>
+      <c r="AO35" s="239"/>
+      <c r="AP35" s="239"/>
+      <c r="AQ35" s="239"/>
+      <c r="AU35" s="239" t="s">
         <v>535</v>
       </c>
-      <c r="AV35" s="406"/>
-[...9 lines deleted...]
-    <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AV35" s="239"/>
+      <c r="AW35" s="239"/>
+      <c r="AX35" s="239"/>
+      <c r="AY35" s="239"/>
+      <c r="AZ35" s="239"/>
+      <c r="BA35" s="239"/>
+      <c r="BB35" s="239"/>
+      <c r="BC35" s="239"/>
+      <c r="BD35" s="239"/>
+    </row>
+    <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D36" s="32"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
       <c r="I36" s="34"/>
       <c r="J36" s="32"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="88"/>
       <c r="T36" s="16"/>
       <c r="U36" s="16"/>
       <c r="V36" s="16"/>
       <c r="W36" s="16"/>
       <c r="X36" s="5"/>
       <c r="AG36" s="16"/>
       <c r="AH36" s="36"/>
       <c r="AI36" s="16"/>
       <c r="AJ36" s="16"/>
       <c r="AK36" s="16"/>
       <c r="AL36" s="24"/>
       <c r="AU36" s="31"/>
       <c r="AY36" s="29"/>
     </row>
-    <row r="37" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C37" s="28"/>
       <c r="D37" s="31"/>
       <c r="N37" s="88"/>
       <c r="T37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AY37" s="24"/>
     </row>
-    <row r="38" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C38" s="5"/>
-      <c r="D38" s="388" t="s">
+      <c r="D38" s="235" t="s">
         <v>275</v>
       </c>
-      <c r="E38" s="388"/>
-      <c r="F38" s="293" t="s">
+      <c r="E38" s="235"/>
+      <c r="F38" s="268" t="s">
         <v>476</v>
       </c>
-      <c r="G38" s="293"/>
-[...3 lines deleted...]
-      <c r="K38" s="625" t="s">
+      <c r="G38" s="268"/>
+      <c r="H38" s="268"/>
+      <c r="I38" s="268"/>
+      <c r="J38" s="268"/>
+      <c r="K38" s="627" t="s">
         <v>28</v>
       </c>
-      <c r="L38" s="625"/>
-      <c r="M38" s="625"/>
+      <c r="L38" s="627"/>
+      <c r="M38" s="627"/>
       <c r="N38" s="88"/>
       <c r="T38" s="5"/>
-      <c r="U38" s="388" t="s">
+      <c r="U38" s="235" t="s">
         <v>382</v>
       </c>
-      <c r="V38" s="388"/>
-      <c r="W38" s="256" t="s">
+      <c r="V38" s="235"/>
+      <c r="W38" s="302" t="s">
         <v>32</v>
       </c>
-      <c r="X38" s="257"/>
-[...3 lines deleted...]
-      <c r="AB38" s="615" t="s">
+      <c r="X38" s="303"/>
+      <c r="Y38" s="303"/>
+      <c r="Z38" s="303"/>
+      <c r="AA38" s="304"/>
+      <c r="AB38" s="628" t="s">
         <v>518</v>
       </c>
-      <c r="AC38" s="616"/>
-      <c r="AD38" s="617"/>
+      <c r="AC38" s="629"/>
+      <c r="AD38" s="630"/>
       <c r="AG38" s="5"/>
-      <c r="AH38" s="396" t="s">
+      <c r="AH38" s="292" t="s">
         <v>454</v>
       </c>
-      <c r="AI38" s="396"/>
-      <c r="AJ38" s="397" t="s">
+      <c r="AI38" s="292"/>
+      <c r="AJ38" s="293" t="s">
         <v>380</v>
       </c>
-      <c r="AK38" s="397"/>
-[...3 lines deleted...]
-      <c r="AO38" s="645" t="s">
+      <c r="AK38" s="293"/>
+      <c r="AL38" s="293"/>
+      <c r="AM38" s="293"/>
+      <c r="AN38" s="293"/>
+      <c r="AO38" s="625" t="s">
         <v>37</v>
       </c>
-      <c r="AP38" s="645"/>
-[...1 lines deleted...]
-      <c r="AU38" s="388" t="s">
+      <c r="AP38" s="625"/>
+      <c r="AQ38" s="625"/>
+      <c r="AU38" s="235" t="s">
         <v>450</v>
       </c>
-      <c r="AV38" s="388"/>
-      <c r="AW38" s="398" t="s">
+      <c r="AV38" s="235"/>
+      <c r="AW38" s="255" t="s">
         <v>38</v>
       </c>
-      <c r="AX38" s="398"/>
-[...3 lines deleted...]
-      <c r="BB38" s="658" t="s">
+      <c r="AX38" s="255"/>
+      <c r="AY38" s="255"/>
+      <c r="AZ38" s="255"/>
+      <c r="BA38" s="255"/>
+      <c r="BB38" s="634" t="s">
         <v>39</v>
       </c>
-      <c r="BC38" s="658"/>
-      <c r="BD38" s="658"/>
+      <c r="BC38" s="634"/>
+      <c r="BD38" s="634"/>
       <c r="BI38" s="88">
         <v>3</v>
       </c>
     </row>
-    <row r="39" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="26"/>
-      <c r="D39" s="388"/>
-[...1 lines deleted...]
-      <c r="F39" s="346" t="s">
+      <c r="D39" s="235"/>
+      <c r="E39" s="235"/>
+      <c r="F39" s="321" t="s">
         <v>198</v>
       </c>
-      <c r="G39" s="347"/>
-[...3 lines deleted...]
-      <c r="K39" s="642" t="s">
+      <c r="G39" s="322"/>
+      <c r="H39" s="322"/>
+      <c r="I39" s="322"/>
+      <c r="J39" s="323"/>
+      <c r="K39" s="635" t="s">
         <v>64</v>
       </c>
-      <c r="L39" s="643"/>
-      <c r="M39" s="644"/>
+      <c r="L39" s="636"/>
+      <c r="M39" s="637"/>
       <c r="N39" s="88"/>
       <c r="T39" s="37"/>
-      <c r="U39" s="388"/>
-[...8 lines deleted...]
-      <c r="AD39" s="620"/>
+      <c r="U39" s="235"/>
+      <c r="V39" s="235"/>
+      <c r="W39" s="305"/>
+      <c r="X39" s="306"/>
+      <c r="Y39" s="306"/>
+      <c r="Z39" s="306"/>
+      <c r="AA39" s="307"/>
+      <c r="AB39" s="631"/>
+      <c r="AC39" s="632"/>
+      <c r="AD39" s="633"/>
       <c r="AG39" s="38"/>
-      <c r="AH39" s="396"/>
-[...1 lines deleted...]
-      <c r="AJ39" s="397" t="s">
+      <c r="AH39" s="292"/>
+      <c r="AI39" s="292"/>
+      <c r="AJ39" s="293" t="s">
         <v>529</v>
       </c>
-      <c r="AK39" s="397"/>
-[...3 lines deleted...]
-      <c r="AO39" s="645" t="s">
+      <c r="AK39" s="293"/>
+      <c r="AL39" s="293"/>
+      <c r="AM39" s="293"/>
+      <c r="AN39" s="293"/>
+      <c r="AO39" s="625" t="s">
         <v>528</v>
       </c>
-      <c r="AP39" s="645"/>
-[...3 lines deleted...]
-      <c r="AW39" s="386" t="s">
+      <c r="AP39" s="625"/>
+      <c r="AQ39" s="625"/>
+      <c r="AU39" s="235"/>
+      <c r="AV39" s="235"/>
+      <c r="AW39" s="265" t="s">
         <v>50</v>
       </c>
-      <c r="AX39" s="386"/>
-[...3 lines deleted...]
-      <c r="BB39" s="645" t="s">
+      <c r="AX39" s="265"/>
+      <c r="AY39" s="265"/>
+      <c r="AZ39" s="265"/>
+      <c r="BA39" s="265"/>
+      <c r="BB39" s="625" t="s">
         <v>59</v>
       </c>
-      <c r="BC39" s="645"/>
-[...2 lines deleted...]
-    <row r="40" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BC39" s="625"/>
+      <c r="BD39" s="625"/>
+    </row>
+    <row r="40" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="5"/>
-      <c r="D40" s="388"/>
-[...1 lines deleted...]
-      <c r="F40" s="293" t="s">
+      <c r="D40" s="235"/>
+      <c r="E40" s="235"/>
+      <c r="F40" s="268" t="s">
         <v>75</v>
       </c>
-      <c r="G40" s="293"/>
-[...3 lines deleted...]
-      <c r="K40" s="625" t="s">
+      <c r="G40" s="268"/>
+      <c r="H40" s="268"/>
+      <c r="I40" s="268"/>
+      <c r="J40" s="268"/>
+      <c r="K40" s="627" t="s">
         <v>76</v>
       </c>
-      <c r="L40" s="625"/>
-      <c r="M40" s="625"/>
+      <c r="L40" s="627"/>
+      <c r="M40" s="627"/>
       <c r="N40" s="88"/>
       <c r="T40" s="38"/>
-      <c r="U40" s="388"/>
-[...1 lines deleted...]
-      <c r="W40" s="293" t="s">
+      <c r="U40" s="235"/>
+      <c r="V40" s="235"/>
+      <c r="W40" s="268" t="s">
         <v>519</v>
       </c>
-      <c r="X40" s="293"/>
-[...3 lines deleted...]
-      <c r="AB40" s="625" t="s">
+      <c r="X40" s="268"/>
+      <c r="Y40" s="268"/>
+      <c r="Z40" s="268"/>
+      <c r="AA40" s="268"/>
+      <c r="AB40" s="627" t="s">
         <v>278</v>
       </c>
-      <c r="AC40" s="625"/>
-      <c r="AD40" s="625"/>
+      <c r="AC40" s="627"/>
+      <c r="AD40" s="627"/>
       <c r="AG40" s="5"/>
-      <c r="AH40" s="396"/>
-[...20 lines deleted...]
-    <row r="41" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="292"/>
+      <c r="AI40" s="292"/>
+      <c r="AJ40" s="293"/>
+      <c r="AK40" s="293"/>
+      <c r="AL40" s="293"/>
+      <c r="AM40" s="293"/>
+      <c r="AN40" s="293"/>
+      <c r="AO40" s="625"/>
+      <c r="AP40" s="625"/>
+      <c r="AQ40" s="625"/>
+      <c r="AU40" s="235"/>
+      <c r="AV40" s="235"/>
+      <c r="AW40" s="265"/>
+      <c r="AX40" s="265"/>
+      <c r="AY40" s="265"/>
+      <c r="AZ40" s="265"/>
+      <c r="BA40" s="265"/>
+      <c r="BB40" s="625"/>
+      <c r="BC40" s="625"/>
+      <c r="BD40" s="625"/>
+    </row>
+    <row r="41" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="5"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="96"/>
       <c r="G41" s="96"/>
       <c r="H41" s="96"/>
       <c r="I41" s="96"/>
       <c r="J41" s="96"/>
       <c r="K41" s="104"/>
       <c r="L41" s="104"/>
       <c r="M41" s="104"/>
       <c r="N41" s="88"/>
       <c r="T41" s="65"/>
-      <c r="U41" s="388"/>
-[...1 lines deleted...]
-      <c r="W41" s="293" t="s">
+      <c r="U41" s="235"/>
+      <c r="V41" s="235"/>
+      <c r="W41" s="268" t="s">
         <v>546</v>
       </c>
-      <c r="X41" s="293"/>
-[...3 lines deleted...]
-      <c r="AB41" s="625" t="s">
+      <c r="X41" s="268"/>
+      <c r="Y41" s="268"/>
+      <c r="Z41" s="268"/>
+      <c r="AA41" s="268"/>
+      <c r="AB41" s="627" t="s">
         <v>56</v>
       </c>
-      <c r="AC41" s="625"/>
-      <c r="AD41" s="625"/>
+      <c r="AC41" s="627"/>
+      <c r="AD41" s="627"/>
       <c r="AG41" s="5"/>
       <c r="AH41" s="15"/>
       <c r="AI41" s="15"/>
       <c r="AJ41" s="18"/>
       <c r="AK41" s="18"/>
       <c r="AL41" s="18"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="18"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="18"/>
       <c r="AQ41" s="18"/>
       <c r="AU41" s="15"/>
       <c r="AV41" s="15"/>
       <c r="AW41" s="18"/>
       <c r="AX41" s="18"/>
       <c r="AY41" s="18"/>
       <c r="AZ41" s="18"/>
       <c r="BA41" s="18"/>
       <c r="BB41" s="18"/>
       <c r="BC41" s="18"/>
       <c r="BD41" s="18"/>
     </row>
-    <row r="42" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C42" s="5"/>
-      <c r="D42" s="388" t="s">
+      <c r="D42" s="235" t="s">
         <v>337</v>
       </c>
-      <c r="E42" s="388"/>
-      <c r="F42" s="256" t="s">
+      <c r="E42" s="235"/>
+      <c r="F42" s="302" t="s">
         <v>477</v>
       </c>
-      <c r="G42" s="257"/>
-[...3 lines deleted...]
-      <c r="K42" s="625" t="s">
+      <c r="G42" s="303"/>
+      <c r="H42" s="303"/>
+      <c r="I42" s="303"/>
+      <c r="J42" s="304"/>
+      <c r="K42" s="627" t="s">
         <v>87</v>
       </c>
-      <c r="L42" s="625"/>
-      <c r="M42" s="625"/>
+      <c r="L42" s="627"/>
+      <c r="M42" s="627"/>
       <c r="N42" s="88"/>
       <c r="T42" s="65"/>
-      <c r="U42" s="388"/>
-[...1 lines deleted...]
-      <c r="W42" s="346" t="s">
+      <c r="U42" s="235"/>
+      <c r="V42" s="235"/>
+      <c r="W42" s="321" t="s">
         <v>520</v>
       </c>
-      <c r="X42" s="347"/>
-[...3 lines deleted...]
-      <c r="AB42" s="298" t="s">
+      <c r="X42" s="322"/>
+      <c r="Y42" s="322"/>
+      <c r="Z42" s="322"/>
+      <c r="AA42" s="323"/>
+      <c r="AB42" s="309" t="s">
         <v>545</v>
       </c>
-      <c r="AC42" s="299"/>
-      <c r="AD42" s="300"/>
+      <c r="AC42" s="310"/>
+      <c r="AD42" s="311"/>
       <c r="AG42" s="38"/>
-      <c r="AH42" s="388" t="s">
+      <c r="AH42" s="235" t="s">
         <v>447</v>
       </c>
-      <c r="AI42" s="388"/>
-      <c r="AJ42" s="388" t="s">
+      <c r="AI42" s="235"/>
+      <c r="AJ42" s="235" t="s">
         <v>82</v>
       </c>
-      <c r="AK42" s="388"/>
-[...3 lines deleted...]
-      <c r="AO42" s="645" t="s">
+      <c r="AK42" s="235"/>
+      <c r="AL42" s="235"/>
+      <c r="AM42" s="235"/>
+      <c r="AN42" s="235"/>
+      <c r="AO42" s="625" t="s">
         <v>83</v>
       </c>
-      <c r="AP42" s="645"/>
-[...2 lines deleted...]
-    <row r="43" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP42" s="625"/>
+      <c r="AQ42" s="625"/>
+    </row>
+    <row r="43" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="5"/>
-      <c r="D43" s="388"/>
-[...6 lines deleted...]
-      <c r="K43" s="625" t="s">
+      <c r="D43" s="235"/>
+      <c r="E43" s="235"/>
+      <c r="F43" s="372"/>
+      <c r="G43" s="373"/>
+      <c r="H43" s="373"/>
+      <c r="I43" s="373"/>
+      <c r="J43" s="374"/>
+      <c r="K43" s="627" t="s">
         <v>97</v>
       </c>
-      <c r="L43" s="625"/>
-      <c r="M43" s="625"/>
+      <c r="L43" s="627"/>
+      <c r="M43" s="627"/>
       <c r="N43" s="88"/>
       <c r="T43" s="65"/>
       <c r="AG43" s="5"/>
-      <c r="AH43" s="388"/>
-[...10 lines deleted...]
-    <row r="44" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="235"/>
+      <c r="AI43" s="235"/>
+      <c r="AJ43" s="235"/>
+      <c r="AK43" s="235"/>
+      <c r="AL43" s="235"/>
+      <c r="AM43" s="235"/>
+      <c r="AN43" s="235"/>
+      <c r="AO43" s="625"/>
+      <c r="AP43" s="625"/>
+      <c r="AQ43" s="625"/>
+    </row>
+    <row r="44" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="26"/>
-      <c r="D44" s="388"/>
-[...6 lines deleted...]
-      <c r="K44" s="625" t="s">
+      <c r="D44" s="235"/>
+      <c r="E44" s="235"/>
+      <c r="F44" s="372"/>
+      <c r="G44" s="373"/>
+      <c r="H44" s="373"/>
+      <c r="I44" s="373"/>
+      <c r="J44" s="374"/>
+      <c r="K44" s="627" t="s">
         <v>478</v>
       </c>
-      <c r="L44" s="625"/>
-      <c r="M44" s="625"/>
+      <c r="L44" s="627"/>
+      <c r="M44" s="627"/>
       <c r="N44" s="88"/>
       <c r="T44" s="5"/>
-      <c r="U44" s="388" t="s">
+      <c r="U44" s="235" t="s">
         <v>524</v>
       </c>
-      <c r="V44" s="388"/>
-      <c r="W44" s="256" t="s">
+      <c r="V44" s="235"/>
+      <c r="W44" s="302" t="s">
         <v>98</v>
       </c>
-      <c r="X44" s="257"/>
-[...3 lines deleted...]
-      <c r="AB44" s="615" t="s">
+      <c r="X44" s="303"/>
+      <c r="Y44" s="303"/>
+      <c r="Z44" s="303"/>
+      <c r="AA44" s="304"/>
+      <c r="AB44" s="628" t="s">
         <v>521</v>
       </c>
-      <c r="AC44" s="616"/>
-      <c r="AD44" s="617"/>
+      <c r="AC44" s="629"/>
+      <c r="AD44" s="630"/>
       <c r="AG44" s="5"/>
       <c r="AH44" s="42"/>
       <c r="AI44" s="42"/>
       <c r="AJ44" s="18"/>
       <c r="AK44" s="18"/>
       <c r="AL44" s="18"/>
       <c r="AM44" s="18"/>
       <c r="AN44" s="18"/>
       <c r="AO44" s="32"/>
       <c r="AP44" s="32"/>
       <c r="AQ44" s="32"/>
     </row>
-    <row r="45" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="5"/>
-      <c r="D45" s="388"/>
-[...6 lines deleted...]
-      <c r="K45" s="625" t="s">
+      <c r="D45" s="235"/>
+      <c r="E45" s="235"/>
+      <c r="F45" s="372"/>
+      <c r="G45" s="373"/>
+      <c r="H45" s="373"/>
+      <c r="I45" s="373"/>
+      <c r="J45" s="374"/>
+      <c r="K45" s="627" t="s">
         <v>102</v>
       </c>
-      <c r="L45" s="625"/>
-      <c r="M45" s="625"/>
+      <c r="L45" s="627"/>
+      <c r="M45" s="627"/>
       <c r="N45" s="88"/>
       <c r="T45" s="28"/>
-      <c r="U45" s="388"/>
-[...8 lines deleted...]
-      <c r="AD45" s="620"/>
+      <c r="U45" s="235"/>
+      <c r="V45" s="235"/>
+      <c r="W45" s="305"/>
+      <c r="X45" s="306"/>
+      <c r="Y45" s="306"/>
+      <c r="Z45" s="306"/>
+      <c r="AA45" s="307"/>
+      <c r="AB45" s="631"/>
+      <c r="AC45" s="632"/>
+      <c r="AD45" s="633"/>
       <c r="AG45" s="5"/>
-      <c r="AH45" s="388" t="s">
+      <c r="AH45" s="235" t="s">
         <v>376</v>
       </c>
-      <c r="AI45" s="388"/>
-      <c r="AJ45" s="216" t="s">
+      <c r="AI45" s="235"/>
+      <c r="AJ45" s="357" t="s">
         <v>95</v>
       </c>
-      <c r="AK45" s="216"/>
-[...3 lines deleted...]
-      <c r="AO45" s="649" t="s">
+      <c r="AK45" s="357"/>
+      <c r="AL45" s="357"/>
+      <c r="AM45" s="357"/>
+      <c r="AN45" s="281"/>
+      <c r="AO45" s="638" t="s">
         <v>96</v>
       </c>
-      <c r="AP45" s="650"/>
-[...2 lines deleted...]
-    <row r="46" spans="3:61" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP45" s="639"/>
+      <c r="AQ45" s="640"/>
+    </row>
+    <row r="46" spans="3:61" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="5"/>
-      <c r="D46" s="388"/>
-[...1 lines deleted...]
-      <c r="F46" s="655" t="s">
+      <c r="D46" s="235"/>
+      <c r="E46" s="235"/>
+      <c r="F46" s="644" t="s">
         <v>479</v>
       </c>
-      <c r="G46" s="656"/>
-[...3 lines deleted...]
-      <c r="K46" s="625" t="s">
+      <c r="G46" s="645"/>
+      <c r="H46" s="645"/>
+      <c r="I46" s="645"/>
+      <c r="J46" s="646"/>
+      <c r="K46" s="627" t="s">
         <v>105</v>
       </c>
-      <c r="L46" s="625"/>
-      <c r="M46" s="625"/>
+      <c r="L46" s="627"/>
+      <c r="M46" s="627"/>
       <c r="N46" s="88"/>
       <c r="T46" s="5"/>
-      <c r="U46" s="388"/>
-[...1 lines deleted...]
-      <c r="W46" s="346" t="s">
+      <c r="U46" s="235"/>
+      <c r="V46" s="235"/>
+      <c r="W46" s="321" t="s">
         <v>523</v>
       </c>
-      <c r="X46" s="347"/>
-[...3 lines deleted...]
-      <c r="AB46" s="625" t="s">
+      <c r="X46" s="322"/>
+      <c r="Y46" s="322"/>
+      <c r="Z46" s="322"/>
+      <c r="AA46" s="323"/>
+      <c r="AB46" s="627" t="s">
         <v>522</v>
       </c>
-      <c r="AC46" s="625"/>
-      <c r="AD46" s="625"/>
+      <c r="AC46" s="627"/>
+      <c r="AD46" s="627"/>
       <c r="AG46" s="38"/>
-      <c r="AH46" s="388"/>
-[...10 lines deleted...]
-    <row r="47" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="235"/>
+      <c r="AI46" s="235"/>
+      <c r="AJ46" s="358"/>
+      <c r="AK46" s="358"/>
+      <c r="AL46" s="358"/>
+      <c r="AM46" s="358"/>
+      <c r="AN46" s="285"/>
+      <c r="AO46" s="641"/>
+      <c r="AP46" s="642"/>
+      <c r="AQ46" s="643"/>
+    </row>
+    <row r="47" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="5"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="N47" s="88"/>
       <c r="T47" s="5"/>
-      <c r="U47" s="388"/>
-[...1 lines deleted...]
-      <c r="W47" s="346" t="s">
+      <c r="U47" s="235"/>
+      <c r="V47" s="235"/>
+      <c r="W47" s="321" t="s">
         <v>103</v>
       </c>
-      <c r="X47" s="347"/>
-[...3 lines deleted...]
-      <c r="AB47" s="298" t="s">
+      <c r="X47" s="322"/>
+      <c r="Y47" s="322"/>
+      <c r="Z47" s="322"/>
+      <c r="AA47" s="323"/>
+      <c r="AB47" s="309" t="s">
         <v>545</v>
       </c>
-      <c r="AC47" s="299"/>
-      <c r="AD47" s="300"/>
+      <c r="AC47" s="310"/>
+      <c r="AD47" s="311"/>
       <c r="AG47" s="100"/>
-      <c r="AH47" s="388"/>
-[...1 lines deleted...]
-      <c r="AJ47" s="423" t="s">
+      <c r="AH47" s="235"/>
+      <c r="AI47" s="235"/>
+      <c r="AJ47" s="457" t="s">
         <v>526</v>
       </c>
-      <c r="AK47" s="397"/>
-[...3 lines deleted...]
-      <c r="AO47" s="645" t="s">
+      <c r="AK47" s="293"/>
+      <c r="AL47" s="293"/>
+      <c r="AM47" s="293"/>
+      <c r="AN47" s="293"/>
+      <c r="AO47" s="625" t="s">
         <v>527</v>
       </c>
-      <c r="AP47" s="645"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP47" s="625"/>
+      <c r="AQ47" s="625"/>
+    </row>
+    <row r="48" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="5"/>
-      <c r="D48" s="388" t="s">
+      <c r="D48" s="235" t="s">
         <v>356</v>
       </c>
-      <c r="E48" s="388"/>
-      <c r="F48" s="397" t="s">
+      <c r="E48" s="235"/>
+      <c r="F48" s="293" t="s">
         <v>186</v>
       </c>
-      <c r="G48" s="397"/>
-[...3 lines deleted...]
-      <c r="K48" s="625" t="s">
+      <c r="G48" s="293"/>
+      <c r="H48" s="293"/>
+      <c r="I48" s="293"/>
+      <c r="J48" s="293"/>
+      <c r="K48" s="627" t="s">
         <v>232</v>
       </c>
-      <c r="L48" s="625"/>
-      <c r="M48" s="625"/>
+      <c r="L48" s="627"/>
+      <c r="M48" s="627"/>
       <c r="N48" s="88"/>
       <c r="T48" s="5"/>
       <c r="AG48" s="100"/>
-      <c r="AH48" s="388"/>
-[...1 lines deleted...]
-      <c r="AJ48" s="423" t="s">
+      <c r="AH48" s="235"/>
+      <c r="AI48" s="235"/>
+      <c r="AJ48" s="457" t="s">
         <v>526</v>
       </c>
-      <c r="AK48" s="397"/>
-[...3 lines deleted...]
-      <c r="AO48" s="645" t="s">
+      <c r="AK48" s="293"/>
+      <c r="AL48" s="293"/>
+      <c r="AM48" s="293"/>
+      <c r="AN48" s="293"/>
+      <c r="AO48" s="625" t="s">
         <v>543</v>
       </c>
-      <c r="AP48" s="645"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP48" s="625"/>
+      <c r="AQ48" s="625"/>
+    </row>
+    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="38"/>
-      <c r="D49" s="388"/>
-[...6 lines deleted...]
-      <c r="K49" s="625" t="s">
+      <c r="D49" s="235"/>
+      <c r="E49" s="235"/>
+      <c r="F49" s="293"/>
+      <c r="G49" s="293"/>
+      <c r="H49" s="293"/>
+      <c r="I49" s="293"/>
+      <c r="J49" s="293"/>
+      <c r="K49" s="627" t="s">
         <v>113</v>
       </c>
-      <c r="L49" s="625"/>
-      <c r="M49" s="625"/>
+      <c r="L49" s="627"/>
+      <c r="M49" s="627"/>
       <c r="N49" s="88"/>
       <c r="T49" s="5"/>
-      <c r="U49" s="215" t="s">
+      <c r="U49" s="280" t="s">
         <v>540</v>
       </c>
-      <c r="V49" s="217"/>
-      <c r="W49" s="256" t="s">
+      <c r="V49" s="281"/>
+      <c r="W49" s="302" t="s">
         <v>539</v>
       </c>
-      <c r="X49" s="257"/>
-[...3 lines deleted...]
-      <c r="AB49" s="642" t="s">
+      <c r="X49" s="303"/>
+      <c r="Y49" s="303"/>
+      <c r="Z49" s="303"/>
+      <c r="AA49" s="304"/>
+      <c r="AB49" s="635" t="s">
         <v>193</v>
       </c>
-      <c r="AC49" s="643"/>
-      <c r="AD49" s="644"/>
+      <c r="AC49" s="636"/>
+      <c r="AD49" s="637"/>
       <c r="AG49" s="5"/>
     </row>
-    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="5"/>
-      <c r="D50" s="388"/>
-[...1 lines deleted...]
-      <c r="F50" s="397" t="s">
+      <c r="D50" s="235"/>
+      <c r="E50" s="235"/>
+      <c r="F50" s="293" t="s">
         <v>429</v>
       </c>
-      <c r="G50" s="397"/>
-[...3 lines deleted...]
-      <c r="K50" s="625" t="s">
+      <c r="G50" s="293"/>
+      <c r="H50" s="293"/>
+      <c r="I50" s="293"/>
+      <c r="J50" s="293"/>
+      <c r="K50" s="627" t="s">
         <v>115</v>
       </c>
-      <c r="L50" s="625"/>
-      <c r="M50" s="625"/>
+      <c r="L50" s="627"/>
+      <c r="M50" s="627"/>
       <c r="N50" s="88"/>
       <c r="T50" s="31"/>
-      <c r="U50" s="221"/>
-[...6 lines deleted...]
-      <c r="AB50" s="642" t="s">
+      <c r="U50" s="282"/>
+      <c r="V50" s="283"/>
+      <c r="W50" s="372"/>
+      <c r="X50" s="373"/>
+      <c r="Y50" s="373"/>
+      <c r="Z50" s="373"/>
+      <c r="AA50" s="374"/>
+      <c r="AB50" s="635" t="s">
         <v>384</v>
       </c>
-      <c r="AC50" s="643"/>
-      <c r="AD50" s="644"/>
+      <c r="AC50" s="636"/>
+      <c r="AD50" s="637"/>
       <c r="AG50" s="5"/>
-      <c r="AH50" s="388" t="s">
+      <c r="AH50" s="235" t="s">
         <v>51</v>
       </c>
-      <c r="AI50" s="388"/>
-      <c r="AJ50" s="386" t="s">
+      <c r="AI50" s="235"/>
+      <c r="AJ50" s="265" t="s">
         <v>51</v>
       </c>
-      <c r="AK50" s="386"/>
-[...3 lines deleted...]
-      <c r="AO50" s="645" t="s">
+      <c r="AK50" s="265"/>
+      <c r="AL50" s="265"/>
+      <c r="AM50" s="265"/>
+      <c r="AN50" s="265"/>
+      <c r="AO50" s="625" t="s">
         <v>530</v>
       </c>
-      <c r="AP50" s="645"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP50" s="625"/>
+      <c r="AQ50" s="625"/>
+    </row>
+    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="5"/>
-      <c r="D51" s="388"/>
-[...6 lines deleted...]
-      <c r="K51" s="625" t="s">
+      <c r="D51" s="235"/>
+      <c r="E51" s="235"/>
+      <c r="F51" s="293"/>
+      <c r="G51" s="293"/>
+      <c r="H51" s="293"/>
+      <c r="I51" s="293"/>
+      <c r="J51" s="293"/>
+      <c r="K51" s="627" t="s">
         <v>119</v>
       </c>
-      <c r="L51" s="625"/>
-      <c r="M51" s="625"/>
+      <c r="L51" s="627"/>
+      <c r="M51" s="627"/>
       <c r="N51" s="88"/>
-      <c r="U51" s="221"/>
-[...6 lines deleted...]
-      <c r="AB51" s="642" t="s">
+      <c r="U51" s="282"/>
+      <c r="V51" s="283"/>
+      <c r="W51" s="372"/>
+      <c r="X51" s="373"/>
+      <c r="Y51" s="373"/>
+      <c r="Z51" s="373"/>
+      <c r="AA51" s="374"/>
+      <c r="AB51" s="635" t="s">
         <v>538</v>
       </c>
-      <c r="AC51" s="643"/>
-      <c r="AD51" s="644"/>
+      <c r="AC51" s="636"/>
+      <c r="AD51" s="637"/>
       <c r="AG51" s="69"/>
-      <c r="AH51" s="388"/>
-[...8 lines deleted...]
-      <c r="AQ51" s="645"/>
+      <c r="AH51" s="235"/>
+      <c r="AI51" s="235"/>
+      <c r="AJ51" s="265"/>
+      <c r="AK51" s="265"/>
+      <c r="AL51" s="265"/>
+      <c r="AM51" s="265"/>
+      <c r="AN51" s="265"/>
+      <c r="AO51" s="625"/>
+      <c r="AP51" s="625"/>
+      <c r="AQ51" s="625"/>
       <c r="AZ51" s="45"/>
       <c r="BD51" s="40"/>
     </row>
-    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="5"/>
-      <c r="D52" s="388"/>
-[...6 lines deleted...]
-      <c r="K52" s="625" t="s">
+      <c r="D52" s="235"/>
+      <c r="E52" s="235"/>
+      <c r="F52" s="293"/>
+      <c r="G52" s="293"/>
+      <c r="H52" s="293"/>
+      <c r="I52" s="293"/>
+      <c r="J52" s="293"/>
+      <c r="K52" s="627" t="s">
         <v>121</v>
       </c>
-      <c r="L52" s="625"/>
-      <c r="M52" s="625"/>
+      <c r="L52" s="627"/>
+      <c r="M52" s="627"/>
       <c r="N52" s="88"/>
-      <c r="U52" s="221"/>
-[...6 lines deleted...]
-      <c r="AB52" s="646" t="s">
+      <c r="U52" s="282"/>
+      <c r="V52" s="283"/>
+      <c r="W52" s="372"/>
+      <c r="X52" s="373"/>
+      <c r="Y52" s="373"/>
+      <c r="Z52" s="373"/>
+      <c r="AA52" s="374"/>
+      <c r="AB52" s="647" t="s">
         <v>385</v>
       </c>
-      <c r="AC52" s="647"/>
-      <c r="AD52" s="648"/>
+      <c r="AC52" s="648"/>
+      <c r="AD52" s="649"/>
       <c r="AE52" s="97"/>
       <c r="AF52" s="97"/>
       <c r="AG52" s="5"/>
       <c r="AI52" s="40"/>
       <c r="AZ52" s="45"/>
       <c r="BD52" s="40"/>
     </row>
-    <row r="53" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="5"/>
       <c r="E53" s="41"/>
       <c r="F53" s="41"/>
       <c r="G53" s="41"/>
       <c r="H53" s="41"/>
       <c r="I53" s="41"/>
       <c r="J53" s="41"/>
       <c r="K53" s="41"/>
       <c r="N53" s="88"/>
-      <c r="U53" s="218"/>
-[...6 lines deleted...]
-      <c r="AB53" s="612" t="s">
+      <c r="U53" s="284"/>
+      <c r="V53" s="285"/>
+      <c r="W53" s="305"/>
+      <c r="X53" s="306"/>
+      <c r="Y53" s="306"/>
+      <c r="Z53" s="306"/>
+      <c r="AA53" s="307"/>
+      <c r="AB53" s="650" t="s">
         <v>112</v>
       </c>
-      <c r="AC53" s="613"/>
-      <c r="AD53" s="614"/>
+      <c r="AC53" s="651"/>
+      <c r="AD53" s="652"/>
       <c r="AG53" s="38"/>
-      <c r="AH53" s="388" t="s">
+      <c r="AH53" s="235" t="s">
         <v>531</v>
       </c>
-      <c r="AI53" s="388"/>
-      <c r="AJ53" s="215" t="s">
+      <c r="AI53" s="235"/>
+      <c r="AJ53" s="280" t="s">
         <v>532</v>
       </c>
-      <c r="AK53" s="216"/>
-[...3 lines deleted...]
-      <c r="AO53" s="645" t="s">
+      <c r="AK53" s="357"/>
+      <c r="AL53" s="357"/>
+      <c r="AM53" s="357"/>
+      <c r="AN53" s="281"/>
+      <c r="AO53" s="625" t="s">
         <v>533</v>
       </c>
-      <c r="AP53" s="645"/>
-[...2 lines deleted...]
-    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP53" s="625"/>
+      <c r="AQ53" s="625"/>
+    </row>
+    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="38"/>
-      <c r="D54" s="388" t="s">
+      <c r="D54" s="235" t="s">
         <v>220</v>
       </c>
-      <c r="E54" s="388"/>
-      <c r="F54" s="397" t="s">
+      <c r="E54" s="235"/>
+      <c r="F54" s="293" t="s">
         <v>480</v>
       </c>
-      <c r="G54" s="397"/>
-[...3 lines deleted...]
-      <c r="K54" s="625" t="s">
+      <c r="G54" s="293"/>
+      <c r="H54" s="293"/>
+      <c r="I54" s="293"/>
+      <c r="J54" s="293"/>
+      <c r="K54" s="627" t="s">
         <v>127</v>
       </c>
-      <c r="L54" s="625"/>
-      <c r="M54" s="625"/>
+      <c r="L54" s="627"/>
+      <c r="M54" s="627"/>
       <c r="N54" s="88"/>
       <c r="AG54" s="28"/>
-      <c r="AH54" s="388"/>
-[...6 lines deleted...]
-      <c r="AO54" s="645" t="s">
+      <c r="AH54" s="235"/>
+      <c r="AI54" s="235"/>
+      <c r="AJ54" s="284"/>
+      <c r="AK54" s="358"/>
+      <c r="AL54" s="358"/>
+      <c r="AM54" s="358"/>
+      <c r="AN54" s="285"/>
+      <c r="AO54" s="625" t="s">
         <v>534</v>
       </c>
-      <c r="AP54" s="645"/>
-[...2 lines deleted...]
-    <row r="55" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AP54" s="625"/>
+      <c r="AQ54" s="625"/>
+    </row>
+    <row r="55" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C55" s="5"/>
-      <c r="D55" s="388"/>
-[...6 lines deleted...]
-      <c r="K55" s="625" t="s">
+      <c r="D55" s="235"/>
+      <c r="E55" s="235"/>
+      <c r="F55" s="293"/>
+      <c r="G55" s="293"/>
+      <c r="H55" s="293"/>
+      <c r="I55" s="293"/>
+      <c r="J55" s="293"/>
+      <c r="K55" s="627" t="s">
         <v>133</v>
       </c>
-      <c r="L55" s="625"/>
-      <c r="M55" s="625"/>
+      <c r="L55" s="627"/>
+      <c r="M55" s="627"/>
       <c r="N55" s="88"/>
       <c r="AG55" s="5"/>
     </row>
-    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C56" s="5"/>
       <c r="E56" s="41"/>
       <c r="F56" s="41"/>
       <c r="G56" s="41"/>
       <c r="H56" s="41"/>
       <c r="I56" s="41"/>
       <c r="J56" s="41"/>
       <c r="K56" s="41"/>
       <c r="N56" s="90"/>
       <c r="O56" s="47"/>
       <c r="P56" s="47"/>
       <c r="W56" s="42"/>
       <c r="X56" s="42"/>
       <c r="Y56" s="99"/>
       <c r="Z56" s="99"/>
       <c r="AA56" s="99"/>
       <c r="AB56" s="99"/>
       <c r="AC56" s="99"/>
-      <c r="AD56" s="640"/>
-[...1 lines deleted...]
-      <c r="AF56" s="641"/>
+      <c r="AD56" s="653"/>
+      <c r="AE56" s="653"/>
+      <c r="AF56" s="654"/>
       <c r="AG56" s="5"/>
-      <c r="AH56" s="406" t="s">
+      <c r="AH56" s="239" t="s">
         <v>412</v>
       </c>
-      <c r="AI56" s="406"/>
-[...9 lines deleted...]
-    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AI56" s="239"/>
+      <c r="AJ56" s="239"/>
+      <c r="AK56" s="239"/>
+      <c r="AL56" s="239"/>
+      <c r="AM56" s="239"/>
+      <c r="AN56" s="239"/>
+      <c r="AO56" s="239"/>
+      <c r="AP56" s="239"/>
+      <c r="AQ56" s="239"/>
+    </row>
+    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="5"/>
-      <c r="D57" s="388" t="s">
+      <c r="D57" s="235" t="s">
         <v>484</v>
       </c>
-      <c r="E57" s="388"/>
-      <c r="F57" s="294" t="s">
+      <c r="E57" s="235"/>
+      <c r="F57" s="269" t="s">
         <v>130</v>
       </c>
-      <c r="G57" s="294"/>
-[...3 lines deleted...]
-      <c r="K57" s="625" t="s">
+      <c r="G57" s="269"/>
+      <c r="H57" s="269"/>
+      <c r="I57" s="269"/>
+      <c r="J57" s="269"/>
+      <c r="K57" s="627" t="s">
         <v>131</v>
       </c>
-      <c r="L57" s="625"/>
-      <c r="M57" s="625"/>
+      <c r="L57" s="627"/>
+      <c r="M57" s="627"/>
       <c r="N57" s="88"/>
       <c r="AC57" s="88"/>
       <c r="AD57" s="88"/>
       <c r="AE57" s="88"/>
       <c r="AG57" s="5"/>
       <c r="AL57" s="29"/>
     </row>
-    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="5"/>
-      <c r="D58" s="388"/>
-[...1 lines deleted...]
-      <c r="F58" s="397" t="s">
+      <c r="D58" s="235"/>
+      <c r="E58" s="235"/>
+      <c r="F58" s="293" t="s">
         <v>483</v>
       </c>
-      <c r="G58" s="397"/>
-[...3 lines deleted...]
-      <c r="K58" s="625" t="s">
+      <c r="G58" s="293"/>
+      <c r="H58" s="293"/>
+      <c r="I58" s="293"/>
+      <c r="J58" s="293"/>
+      <c r="K58" s="627" t="s">
         <v>132</v>
       </c>
-      <c r="L58" s="625"/>
-      <c r="M58" s="625"/>
+      <c r="L58" s="627"/>
+      <c r="M58" s="627"/>
       <c r="N58" s="88"/>
       <c r="AC58" s="88"/>
       <c r="AD58" s="88"/>
       <c r="AE58" s="88"/>
       <c r="AG58" s="5"/>
       <c r="AL58" s="24"/>
       <c r="AZ58" s="45"/>
       <c r="BA58" s="40"/>
     </row>
-    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C59" s="38"/>
-      <c r="D59" s="388"/>
-[...6 lines deleted...]
-      <c r="K59" s="625" t="s">
+      <c r="D59" s="235"/>
+      <c r="E59" s="235"/>
+      <c r="F59" s="293"/>
+      <c r="G59" s="293"/>
+      <c r="H59" s="293"/>
+      <c r="I59" s="293"/>
+      <c r="J59" s="293"/>
+      <c r="K59" s="627" t="s">
         <v>139</v>
       </c>
-      <c r="L59" s="625"/>
-      <c r="M59" s="625"/>
+      <c r="L59" s="627"/>
+      <c r="M59" s="627"/>
       <c r="N59" s="88"/>
       <c r="AC59" s="88"/>
       <c r="AD59" s="88"/>
       <c r="AE59" s="88"/>
       <c r="AG59" s="38"/>
-      <c r="AH59" s="388" t="s">
+      <c r="AH59" s="235" t="s">
         <v>60</v>
       </c>
-      <c r="AI59" s="388"/>
-      <c r="AJ59" s="386" t="s">
+      <c r="AI59" s="235"/>
+      <c r="AJ59" s="265" t="s">
         <v>61</v>
       </c>
-      <c r="AK59" s="386"/>
-[...3 lines deleted...]
-      <c r="AO59" s="645" t="s">
+      <c r="AK59" s="265"/>
+      <c r="AL59" s="265"/>
+      <c r="AM59" s="265"/>
+      <c r="AN59" s="265"/>
+      <c r="AO59" s="625" t="s">
         <v>536</v>
       </c>
-      <c r="AP59" s="645"/>
-      <c r="AQ59" s="645"/>
+      <c r="AP59" s="625"/>
+      <c r="AQ59" s="625"/>
       <c r="AZ59" s="48"/>
       <c r="BA59" s="40"/>
     </row>
-    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="5"/>
-      <c r="D60" s="388"/>
-[...6 lines deleted...]
-      <c r="K60" s="625" t="s">
+      <c r="D60" s="235"/>
+      <c r="E60" s="235"/>
+      <c r="F60" s="293"/>
+      <c r="G60" s="293"/>
+      <c r="H60" s="293"/>
+      <c r="I60" s="293"/>
+      <c r="J60" s="293"/>
+      <c r="K60" s="627" t="s">
         <v>465</v>
       </c>
-      <c r="L60" s="625"/>
-      <c r="M60" s="625"/>
+      <c r="L60" s="627"/>
+      <c r="M60" s="627"/>
       <c r="N60" s="88"/>
       <c r="AC60" s="88"/>
       <c r="AD60" s="88"/>
       <c r="AE60" s="88"/>
-      <c r="AH60" s="388"/>
-[...10 lines deleted...]
-    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH60" s="235"/>
+      <c r="AI60" s="235"/>
+      <c r="AJ60" s="265"/>
+      <c r="AK60" s="265"/>
+      <c r="AL60" s="265"/>
+      <c r="AM60" s="265"/>
+      <c r="AN60" s="265"/>
+      <c r="AO60" s="625"/>
+      <c r="AP60" s="625"/>
+      <c r="AQ60" s="625"/>
+    </row>
+    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="5"/>
-      <c r="D61" s="388"/>
-[...6 lines deleted...]
-      <c r="K61" s="625" t="s">
+      <c r="D61" s="235"/>
+      <c r="E61" s="235"/>
+      <c r="F61" s="293"/>
+      <c r="G61" s="293"/>
+      <c r="H61" s="293"/>
+      <c r="I61" s="293"/>
+      <c r="J61" s="293"/>
+      <c r="K61" s="627" t="s">
         <v>481</v>
       </c>
-      <c r="L61" s="625"/>
-      <c r="M61" s="625"/>
+      <c r="L61" s="627"/>
+      <c r="M61" s="627"/>
       <c r="N61" s="88"/>
       <c r="AC61" s="88"/>
       <c r="AD61" s="88"/>
       <c r="AE61" s="88"/>
     </row>
-    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="5"/>
-      <c r="D62" s="388"/>
-[...6 lines deleted...]
-      <c r="K62" s="625" t="s">
+      <c r="D62" s="235"/>
+      <c r="E62" s="235"/>
+      <c r="F62" s="293"/>
+      <c r="G62" s="293"/>
+      <c r="H62" s="293"/>
+      <c r="I62" s="293"/>
+      <c r="J62" s="293"/>
+      <c r="K62" s="627" t="s">
         <v>482</v>
       </c>
-      <c r="L62" s="625"/>
-      <c r="M62" s="625"/>
+      <c r="L62" s="627"/>
+      <c r="M62" s="627"/>
       <c r="N62" s="88"/>
       <c r="AC62" s="88"/>
       <c r="AD62" s="88"/>
       <c r="AE62" s="88"/>
     </row>
-    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="5"/>
-      <c r="D63" s="388"/>
-[...6 lines deleted...]
-      <c r="K63" s="625" t="s">
+      <c r="D63" s="235"/>
+      <c r="E63" s="235"/>
+      <c r="F63" s="293"/>
+      <c r="G63" s="293"/>
+      <c r="H63" s="293"/>
+      <c r="I63" s="293"/>
+      <c r="J63" s="293"/>
+      <c r="K63" s="627" t="s">
         <v>141</v>
       </c>
-      <c r="L63" s="625"/>
-      <c r="M63" s="625"/>
+      <c r="L63" s="627"/>
+      <c r="M63" s="627"/>
       <c r="N63" s="88"/>
       <c r="AC63" s="88"/>
       <c r="AD63" s="88"/>
       <c r="AE63" s="88"/>
     </row>
-    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="5"/>
       <c r="E64" s="41"/>
       <c r="F64" s="41"/>
       <c r="G64" s="41"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
       <c r="J64" s="41"/>
       <c r="K64" s="41"/>
       <c r="N64" s="88"/>
       <c r="AC64" s="88"/>
       <c r="AD64" s="88"/>
       <c r="AE64" s="88"/>
       <c r="AY64" s="49"/>
       <c r="BD64" s="40"/>
     </row>
-    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="69"/>
-      <c r="D65" s="388" t="s">
+      <c r="D65" s="235" t="s">
         <v>455</v>
       </c>
-      <c r="E65" s="388"/>
-      <c r="F65" s="397" t="s">
+      <c r="E65" s="235"/>
+      <c r="F65" s="293" t="s">
         <v>456</v>
       </c>
-      <c r="G65" s="397"/>
-[...3 lines deleted...]
-      <c r="K65" s="625" t="s">
+      <c r="G65" s="293"/>
+      <c r="H65" s="293"/>
+      <c r="I65" s="293"/>
+      <c r="J65" s="293"/>
+      <c r="K65" s="627" t="s">
         <v>485</v>
       </c>
-      <c r="L65" s="625"/>
-      <c r="M65" s="625"/>
+      <c r="L65" s="627"/>
+      <c r="M65" s="627"/>
       <c r="N65" s="88"/>
       <c r="AC65" s="88"/>
       <c r="AD65" s="88"/>
       <c r="AE65" s="88"/>
     </row>
-    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="5"/>
       <c r="D66" s="15"/>
       <c r="E66" s="15"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="104"/>
       <c r="L66" s="104"/>
       <c r="M66" s="104"/>
       <c r="N66" s="88"/>
       <c r="AC66" s="88"/>
       <c r="AD66" s="88"/>
       <c r="AE66" s="88"/>
     </row>
-    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="69"/>
-      <c r="D67" s="388" t="s">
+      <c r="D67" s="235" t="s">
         <v>489</v>
       </c>
-      <c r="E67" s="388"/>
-      <c r="F67" s="397" t="s">
+      <c r="E67" s="235"/>
+      <c r="F67" s="293" t="s">
         <v>490</v>
       </c>
-      <c r="G67" s="397"/>
-[...3 lines deleted...]
-      <c r="K67" s="625" t="s">
+      <c r="G67" s="293"/>
+      <c r="H67" s="293"/>
+      <c r="I67" s="293"/>
+      <c r="J67" s="293"/>
+      <c r="K67" s="627" t="s">
         <v>491</v>
       </c>
-      <c r="L67" s="625"/>
-      <c r="M67" s="625"/>
+      <c r="L67" s="627"/>
+      <c r="M67" s="627"/>
       <c r="N67" s="88"/>
       <c r="AC67" s="88"/>
       <c r="AD67" s="88"/>
       <c r="AE67" s="88"/>
     </row>
-    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C68" s="5"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="18"/>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="104"/>
       <c r="L68" s="104"/>
       <c r="M68" s="104"/>
       <c r="N68" s="88"/>
       <c r="AC68" s="88"/>
       <c r="AD68" s="88"/>
       <c r="AE68" s="88"/>
     </row>
-    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="5"/>
-      <c r="D69" s="388" t="s">
+      <c r="D69" s="235" t="s">
         <v>344</v>
       </c>
-      <c r="E69" s="388"/>
-      <c r="F69" s="293" t="s">
+      <c r="E69" s="235"/>
+      <c r="F69" s="268" t="s">
         <v>176</v>
       </c>
-      <c r="G69" s="293"/>
-[...3 lines deleted...]
-      <c r="K69" s="625" t="s">
+      <c r="G69" s="268"/>
+      <c r="H69" s="268"/>
+      <c r="I69" s="268"/>
+      <c r="J69" s="268"/>
+      <c r="K69" s="627" t="s">
         <v>486</v>
       </c>
-      <c r="L69" s="625"/>
-      <c r="M69" s="625"/>
+      <c r="L69" s="627"/>
+      <c r="M69" s="627"/>
       <c r="N69" s="88"/>
       <c r="AC69" s="88"/>
       <c r="AD69" s="88"/>
       <c r="AE69" s="88"/>
     </row>
-    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C70" s="5"/>
-      <c r="D70" s="388"/>
-[...6 lines deleted...]
-      <c r="K70" s="625" t="s">
+      <c r="D70" s="235"/>
+      <c r="E70" s="235"/>
+      <c r="F70" s="268"/>
+      <c r="G70" s="268"/>
+      <c r="H70" s="268"/>
+      <c r="I70" s="268"/>
+      <c r="J70" s="268"/>
+      <c r="K70" s="627" t="s">
         <v>152</v>
       </c>
-      <c r="L70" s="625"/>
-      <c r="M70" s="625"/>
+      <c r="L70" s="627"/>
+      <c r="M70" s="627"/>
       <c r="N70" s="88"/>
       <c r="AC70" s="88"/>
       <c r="AD70" s="88"/>
       <c r="AE70" s="88"/>
     </row>
-    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C71" s="69"/>
-      <c r="D71" s="388"/>
-[...6 lines deleted...]
-      <c r="K71" s="625" t="s">
+      <c r="D71" s="235"/>
+      <c r="E71" s="235"/>
+      <c r="F71" s="268"/>
+      <c r="G71" s="268"/>
+      <c r="H71" s="268"/>
+      <c r="I71" s="268"/>
+      <c r="J71" s="268"/>
+      <c r="K71" s="627" t="s">
         <v>487</v>
       </c>
-      <c r="L71" s="625"/>
-      <c r="M71" s="625"/>
+      <c r="L71" s="627"/>
+      <c r="M71" s="627"/>
       <c r="N71" s="88"/>
       <c r="AC71" s="88"/>
       <c r="AD71" s="88"/>
       <c r="AE71" s="88"/>
     </row>
-    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="5"/>
-      <c r="D72" s="388"/>
-[...6 lines deleted...]
-      <c r="K72" s="625" t="s">
+      <c r="D72" s="235"/>
+      <c r="E72" s="235"/>
+      <c r="F72" s="268"/>
+      <c r="G72" s="268"/>
+      <c r="H72" s="268"/>
+      <c r="I72" s="268"/>
+      <c r="J72" s="268"/>
+      <c r="K72" s="627" t="s">
         <v>475</v>
       </c>
-      <c r="L72" s="625"/>
-      <c r="M72" s="625"/>
+      <c r="L72" s="627"/>
+      <c r="M72" s="627"/>
       <c r="N72" s="88"/>
       <c r="AC72" s="88"/>
       <c r="AD72" s="88"/>
       <c r="AE72" s="88"/>
     </row>
-    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="5"/>
-      <c r="D73" s="388"/>
-[...6 lines deleted...]
-      <c r="K73" s="625" t="s">
+      <c r="D73" s="235"/>
+      <c r="E73" s="235"/>
+      <c r="F73" s="268"/>
+      <c r="G73" s="268"/>
+      <c r="H73" s="268"/>
+      <c r="I73" s="268"/>
+      <c r="J73" s="268"/>
+      <c r="K73" s="627" t="s">
         <v>488</v>
       </c>
-      <c r="L73" s="625"/>
-      <c r="M73" s="625"/>
+      <c r="L73" s="627"/>
+      <c r="M73" s="627"/>
       <c r="N73" s="88"/>
       <c r="AC73" s="88"/>
       <c r="AD73" s="88"/>
       <c r="AE73" s="88"/>
     </row>
-    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="5"/>
       <c r="E74" s="41"/>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="41"/>
       <c r="J74" s="41"/>
       <c r="K74" s="41"/>
       <c r="N74" s="88"/>
       <c r="AC74" s="88"/>
       <c r="AD74" s="88"/>
       <c r="AE74" s="88"/>
     </row>
-    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="5"/>
-      <c r="D75" s="621" t="s">
+      <c r="D75" s="655" t="s">
         <v>517</v>
       </c>
-      <c r="E75" s="622"/>
-[...7 lines deleted...]
-      <c r="M75" s="623"/>
+      <c r="E75" s="656"/>
+      <c r="F75" s="656"/>
+      <c r="G75" s="656"/>
+      <c r="H75" s="656"/>
+      <c r="I75" s="656"/>
+      <c r="J75" s="656"/>
+      <c r="K75" s="656"/>
+      <c r="L75" s="656"/>
+      <c r="M75" s="657"/>
       <c r="N75" s="88">
         <f>COUNTA(K78:M99)</f>
         <v>16</v>
       </c>
       <c r="AC75" s="88"/>
       <c r="AD75" s="88"/>
       <c r="AE75" s="88"/>
     </row>
-    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C76" s="26"/>
       <c r="D76" s="33"/>
       <c r="E76" s="33"/>
       <c r="F76" s="33"/>
       <c r="G76" s="33"/>
       <c r="H76" s="52"/>
       <c r="I76" s="53"/>
       <c r="J76" s="32"/>
       <c r="K76" s="35"/>
       <c r="L76" s="35"/>
       <c r="M76" s="35"/>
       <c r="N76" s="88"/>
       <c r="AC76" s="88"/>
       <c r="AD76" s="88"/>
       <c r="AE76" s="88"/>
     </row>
-    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C77" s="5"/>
       <c r="N77" s="91"/>
       <c r="O77" s="42"/>
       <c r="AC77" s="88"/>
       <c r="AD77" s="88"/>
       <c r="AE77" s="88"/>
     </row>
-    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C78" s="5"/>
-      <c r="D78" s="632" t="s">
+      <c r="D78" s="658" t="s">
         <v>457</v>
       </c>
-      <c r="E78" s="633"/>
-      <c r="F78" s="262" t="s">
+      <c r="E78" s="659"/>
+      <c r="F78" s="315" t="s">
         <v>269</v>
       </c>
-      <c r="G78" s="263"/>
-[...3 lines deleted...]
-      <c r="K78" s="612" t="s">
+      <c r="G78" s="316"/>
+      <c r="H78" s="316"/>
+      <c r="I78" s="316"/>
+      <c r="J78" s="317"/>
+      <c r="K78" s="650" t="s">
         <v>178</v>
       </c>
-      <c r="L78" s="613"/>
-      <c r="M78" s="614"/>
+      <c r="L78" s="651"/>
+      <c r="M78" s="652"/>
       <c r="N78" s="91"/>
       <c r="O78" s="42"/>
       <c r="AC78" s="88"/>
       <c r="AD78" s="88"/>
       <c r="AE78" s="88"/>
     </row>
-    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C79" s="5"/>
-      <c r="D79" s="634"/>
-[...6 lines deleted...]
-      <c r="K79" s="612" t="s">
+      <c r="D79" s="660"/>
+      <c r="E79" s="661"/>
+      <c r="F79" s="664"/>
+      <c r="G79" s="583"/>
+      <c r="H79" s="583"/>
+      <c r="I79" s="583"/>
+      <c r="J79" s="665"/>
+      <c r="K79" s="650" t="s">
         <v>261</v>
       </c>
-      <c r="L79" s="613"/>
-      <c r="M79" s="614"/>
+      <c r="L79" s="651"/>
+      <c r="M79" s="652"/>
       <c r="N79" s="91"/>
       <c r="O79" s="42"/>
       <c r="AC79" s="88"/>
       <c r="AD79" s="88"/>
       <c r="AE79" s="88"/>
     </row>
-    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C80" s="28"/>
-      <c r="D80" s="636"/>
-[...1 lines deleted...]
-      <c r="F80" s="218" t="s">
+      <c r="D80" s="662"/>
+      <c r="E80" s="663"/>
+      <c r="F80" s="284" t="s">
         <v>162</v>
       </c>
-      <c r="G80" s="219"/>
-[...3 lines deleted...]
-      <c r="K80" s="612" t="s">
+      <c r="G80" s="358"/>
+      <c r="H80" s="358"/>
+      <c r="I80" s="358"/>
+      <c r="J80" s="285"/>
+      <c r="K80" s="650" t="s">
         <v>163</v>
       </c>
-      <c r="L80" s="613"/>
-      <c r="M80" s="614"/>
+      <c r="L80" s="651"/>
+      <c r="M80" s="652"/>
       <c r="N80" s="91"/>
       <c r="O80" s="42"/>
       <c r="AC80" s="88"/>
       <c r="AD80" s="88"/>
       <c r="AE80" s="88"/>
     </row>
-    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C81" s="5"/>
       <c r="D81" s="41"/>
       <c r="E81" s="41"/>
       <c r="F81" s="41"/>
       <c r="G81" s="41"/>
       <c r="H81" s="41"/>
       <c r="I81" s="41"/>
       <c r="J81" s="41"/>
       <c r="K81" s="41"/>
       <c r="L81" s="41"/>
       <c r="M81" s="41"/>
       <c r="N81" s="91"/>
       <c r="O81" s="42"/>
       <c r="AC81" s="88"/>
       <c r="AD81" s="88"/>
       <c r="AE81" s="88"/>
     </row>
-    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="5"/>
-      <c r="D82" s="388" t="s">
+      <c r="D82" s="235" t="s">
         <v>458</v>
       </c>
-      <c r="E82" s="388"/>
-      <c r="F82" s="388" t="s">
+      <c r="E82" s="235"/>
+      <c r="F82" s="235" t="s">
         <v>493</v>
       </c>
-      <c r="G82" s="388"/>
-[...3 lines deleted...]
-      <c r="K82" s="624" t="s">
+      <c r="G82" s="235"/>
+      <c r="H82" s="235"/>
+      <c r="I82" s="235"/>
+      <c r="J82" s="235"/>
+      <c r="K82" s="666" t="s">
         <v>352</v>
       </c>
-      <c r="L82" s="624"/>
-      <c r="M82" s="624"/>
+      <c r="L82" s="666"/>
+      <c r="M82" s="666"/>
       <c r="N82" s="91"/>
       <c r="O82" s="42"/>
       <c r="AC82" s="88"/>
       <c r="AD82" s="88"/>
       <c r="AE82" s="88"/>
     </row>
-    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="5"/>
-      <c r="D83" s="388"/>
-[...6 lines deleted...]
-      <c r="K83" s="624" t="s">
+      <c r="D83" s="235"/>
+      <c r="E83" s="235"/>
+      <c r="F83" s="235"/>
+      <c r="G83" s="235"/>
+      <c r="H83" s="235"/>
+      <c r="I83" s="235"/>
+      <c r="J83" s="235"/>
+      <c r="K83" s="666" t="s">
         <v>262</v>
       </c>
-      <c r="L83" s="624"/>
-      <c r="M83" s="624"/>
+      <c r="L83" s="666"/>
+      <c r="M83" s="666"/>
       <c r="N83" s="91"/>
       <c r="O83" s="42"/>
       <c r="AC83" s="88"/>
       <c r="AD83" s="88"/>
       <c r="AE83" s="88"/>
     </row>
-    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="26"/>
-      <c r="D84" s="388"/>
-[...6 lines deleted...]
-      <c r="K84" s="624" t="s">
+      <c r="D84" s="235"/>
+      <c r="E84" s="235"/>
+      <c r="F84" s="235"/>
+      <c r="G84" s="235"/>
+      <c r="H84" s="235"/>
+      <c r="I84" s="235"/>
+      <c r="J84" s="235"/>
+      <c r="K84" s="666" t="s">
         <v>167</v>
       </c>
-      <c r="L84" s="624"/>
-      <c r="M84" s="624"/>
+      <c r="L84" s="666"/>
+      <c r="M84" s="666"/>
       <c r="N84" s="91"/>
       <c r="O84" s="42"/>
       <c r="AC84" s="88"/>
       <c r="AD84" s="88"/>
       <c r="AE84" s="88"/>
     </row>
-    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="5"/>
-      <c r="D85" s="388"/>
-[...1 lines deleted...]
-      <c r="F85" s="388" t="s">
+      <c r="D85" s="235"/>
+      <c r="E85" s="235"/>
+      <c r="F85" s="235" t="s">
         <v>402</v>
       </c>
-      <c r="G85" s="388"/>
-[...3 lines deleted...]
-      <c r="K85" s="624" t="s">
+      <c r="G85" s="235"/>
+      <c r="H85" s="235"/>
+      <c r="I85" s="235"/>
+      <c r="J85" s="235"/>
+      <c r="K85" s="666" t="s">
         <v>168</v>
       </c>
-      <c r="L85" s="624"/>
-      <c r="M85" s="624"/>
+      <c r="L85" s="666"/>
+      <c r="M85" s="666"/>
       <c r="N85" s="91"/>
       <c r="O85" s="42"/>
       <c r="AC85" s="88"/>
       <c r="AD85" s="88"/>
       <c r="AE85" s="88"/>
     </row>
-    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="5"/>
       <c r="D86" s="41"/>
       <c r="E86" s="41"/>
       <c r="F86" s="41"/>
       <c r="G86" s="41"/>
       <c r="H86" s="41"/>
       <c r="I86" s="41"/>
       <c r="J86" s="41"/>
       <c r="K86" s="41"/>
       <c r="L86" s="41"/>
       <c r="M86" s="41"/>
       <c r="N86" s="91"/>
       <c r="O86" s="42"/>
       <c r="AC86" s="88"/>
       <c r="AD86" s="88"/>
       <c r="AE86" s="88"/>
     </row>
-    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C87" s="26"/>
-      <c r="D87" s="388" t="s">
+      <c r="D87" s="235" t="s">
         <v>169</v>
       </c>
-      <c r="E87" s="388"/>
-      <c r="F87" s="388" t="s">
+      <c r="E87" s="235"/>
+      <c r="F87" s="235" t="s">
         <v>170</v>
       </c>
-      <c r="G87" s="388"/>
-[...3 lines deleted...]
-      <c r="K87" s="624" t="s">
+      <c r="G87" s="235"/>
+      <c r="H87" s="235"/>
+      <c r="I87" s="235"/>
+      <c r="J87" s="235"/>
+      <c r="K87" s="666" t="s">
         <v>172</v>
       </c>
-      <c r="L87" s="624"/>
-      <c r="M87" s="624"/>
+      <c r="L87" s="666"/>
+      <c r="M87" s="666"/>
       <c r="N87" s="91"/>
       <c r="O87" s="42"/>
       <c r="AC87" s="88"/>
       <c r="AD87" s="88"/>
       <c r="AE87" s="88"/>
     </row>
-    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C88" s="5"/>
-      <c r="D88" s="388"/>
-[...6 lines deleted...]
-      <c r="K88" s="624" t="s">
+      <c r="D88" s="235"/>
+      <c r="E88" s="235"/>
+      <c r="F88" s="235"/>
+      <c r="G88" s="235"/>
+      <c r="H88" s="235"/>
+      <c r="I88" s="235"/>
+      <c r="J88" s="235"/>
+      <c r="K88" s="666" t="s">
         <v>494</v>
       </c>
-      <c r="L88" s="624"/>
-      <c r="M88" s="624"/>
+      <c r="L88" s="666"/>
+      <c r="M88" s="666"/>
       <c r="N88" s="91"/>
       <c r="O88" s="42"/>
       <c r="AC88" s="88"/>
       <c r="AD88" s="88"/>
       <c r="AE88" s="88"/>
     </row>
-    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C89" s="5"/>
       <c r="D89" s="41"/>
       <c r="E89" s="41"/>
       <c r="F89" s="41"/>
       <c r="G89" s="41"/>
       <c r="H89" s="41"/>
       <c r="I89" s="41"/>
       <c r="J89" s="41"/>
       <c r="K89" s="41"/>
       <c r="L89" s="41"/>
       <c r="M89" s="41"/>
       <c r="N89" s="91"/>
       <c r="O89" s="42"/>
       <c r="AC89" s="88"/>
       <c r="AD89" s="88"/>
       <c r="AE89" s="88"/>
     </row>
-    <row r="90" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="26"/>
-      <c r="D90" s="388" t="s">
+      <c r="D90" s="235" t="s">
         <v>173</v>
       </c>
-      <c r="E90" s="388"/>
-      <c r="F90" s="215" t="s">
+      <c r="E90" s="235"/>
+      <c r="F90" s="280" t="s">
         <v>495</v>
       </c>
-      <c r="G90" s="216"/>
-[...3 lines deleted...]
-      <c r="K90" s="626" t="s">
+      <c r="G90" s="357"/>
+      <c r="H90" s="357"/>
+      <c r="I90" s="357"/>
+      <c r="J90" s="281"/>
+      <c r="K90" s="667" t="s">
         <v>496</v>
       </c>
-      <c r="L90" s="627"/>
-      <c r="M90" s="628"/>
+      <c r="L90" s="668"/>
+      <c r="M90" s="669"/>
       <c r="N90" s="91"/>
       <c r="O90" s="42"/>
       <c r="AC90" s="88"/>
       <c r="AD90" s="88"/>
       <c r="AE90" s="88"/>
     </row>
-    <row r="91" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C91" s="5"/>
-      <c r="D91" s="388"/>
-[...8 lines deleted...]
-      <c r="M91" s="631"/>
+      <c r="D91" s="235"/>
+      <c r="E91" s="235"/>
+      <c r="F91" s="284"/>
+      <c r="G91" s="358"/>
+      <c r="H91" s="358"/>
+      <c r="I91" s="358"/>
+      <c r="J91" s="285"/>
+      <c r="K91" s="670"/>
+      <c r="L91" s="671"/>
+      <c r="M91" s="672"/>
       <c r="N91" s="91"/>
       <c r="O91" s="42"/>
       <c r="AC91" s="88"/>
       <c r="AD91" s="88"/>
       <c r="AE91" s="88"/>
     </row>
-    <row r="92" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C92" s="5"/>
       <c r="D92" s="41"/>
       <c r="E92" s="41"/>
       <c r="F92" s="41"/>
       <c r="G92" s="41"/>
       <c r="H92" s="41"/>
       <c r="I92" s="41"/>
       <c r="J92" s="41"/>
       <c r="K92" s="41"/>
       <c r="L92" s="41"/>
       <c r="M92" s="41"/>
       <c r="N92" s="91"/>
       <c r="O92" s="42"/>
       <c r="AC92" s="88"/>
       <c r="AD92" s="88"/>
       <c r="AE92" s="88"/>
     </row>
-    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C93" s="5"/>
-      <c r="D93" s="388" t="s">
+      <c r="D93" s="235" t="s">
         <v>459</v>
       </c>
-      <c r="E93" s="388"/>
-      <c r="F93" s="388" t="s">
+      <c r="E93" s="235"/>
+      <c r="F93" s="235" t="s">
         <v>342</v>
       </c>
-      <c r="G93" s="388"/>
-[...3 lines deleted...]
-      <c r="K93" s="624" t="s">
+      <c r="G93" s="235"/>
+      <c r="H93" s="235"/>
+      <c r="I93" s="235"/>
+      <c r="J93" s="235"/>
+      <c r="K93" s="666" t="s">
         <v>177</v>
       </c>
-      <c r="L93" s="624"/>
-      <c r="M93" s="624"/>
+      <c r="L93" s="666"/>
+      <c r="M93" s="666"/>
       <c r="N93" s="91"/>
       <c r="O93" s="42"/>
       <c r="AC93" s="88"/>
       <c r="AD93" s="88"/>
       <c r="AE93" s="88"/>
     </row>
-    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C94" s="5"/>
-      <c r="D94" s="388"/>
-[...6 lines deleted...]
-      <c r="K94" s="624" t="s">
+      <c r="D94" s="235"/>
+      <c r="E94" s="235"/>
+      <c r="F94" s="235"/>
+      <c r="G94" s="235"/>
+      <c r="H94" s="235"/>
+      <c r="I94" s="235"/>
+      <c r="J94" s="235"/>
+      <c r="K94" s="666" t="s">
         <v>179</v>
       </c>
-      <c r="L94" s="624"/>
-      <c r="M94" s="624"/>
+      <c r="L94" s="666"/>
+      <c r="M94" s="666"/>
       <c r="N94" s="91"/>
       <c r="O94" s="42"/>
       <c r="AC94" s="88"/>
       <c r="AD94" s="88"/>
       <c r="AE94" s="88"/>
     </row>
-    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C95" s="26"/>
-      <c r="D95" s="388"/>
-[...6 lines deleted...]
-      <c r="K95" s="624" t="s">
+      <c r="D95" s="235"/>
+      <c r="E95" s="235"/>
+      <c r="F95" s="235"/>
+      <c r="G95" s="235"/>
+      <c r="H95" s="235"/>
+      <c r="I95" s="235"/>
+      <c r="J95" s="235"/>
+      <c r="K95" s="666" t="s">
         <v>497</v>
       </c>
-      <c r="L95" s="624"/>
-      <c r="M95" s="624"/>
+      <c r="L95" s="666"/>
+      <c r="M95" s="666"/>
       <c r="N95" s="91"/>
       <c r="O95" s="42"/>
       <c r="AC95" s="88"/>
       <c r="AD95" s="88"/>
       <c r="AE95" s="88"/>
     </row>
-    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C96" s="5"/>
       <c r="D96" s="41"/>
       <c r="E96" s="41"/>
       <c r="F96" s="41"/>
       <c r="G96" s="41"/>
       <c r="H96" s="41"/>
       <c r="I96" s="41"/>
       <c r="J96" s="41"/>
       <c r="K96" s="41"/>
       <c r="L96" s="41"/>
       <c r="M96" s="41"/>
       <c r="N96" s="91"/>
       <c r="O96" s="42"/>
       <c r="AC96" s="88"/>
       <c r="AD96" s="88"/>
       <c r="AE96" s="88"/>
     </row>
-    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C97" s="5"/>
-      <c r="D97" s="388" t="s">
+      <c r="D97" s="235" t="s">
         <v>467</v>
       </c>
-      <c r="E97" s="388"/>
-      <c r="F97" s="388" t="s">
+      <c r="E97" s="235"/>
+      <c r="F97" s="235" t="s">
         <v>468</v>
       </c>
-      <c r="G97" s="388"/>
-[...3 lines deleted...]
-      <c r="K97" s="624" t="s">
+      <c r="G97" s="235"/>
+      <c r="H97" s="235"/>
+      <c r="I97" s="235"/>
+      <c r="J97" s="235"/>
+      <c r="K97" s="666" t="s">
         <v>469</v>
       </c>
-      <c r="L97" s="624"/>
-      <c r="M97" s="624"/>
+      <c r="L97" s="666"/>
+      <c r="M97" s="666"/>
       <c r="N97" s="91"/>
       <c r="O97" s="42"/>
       <c r="AC97" s="88"/>
       <c r="AD97" s="88"/>
       <c r="AE97" s="88"/>
     </row>
-    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C98" s="5"/>
-      <c r="D98" s="388"/>
-[...6 lines deleted...]
-      <c r="K98" s="612" t="s">
+      <c r="D98" s="235"/>
+      <c r="E98" s="235"/>
+      <c r="F98" s="235"/>
+      <c r="G98" s="235"/>
+      <c r="H98" s="235"/>
+      <c r="I98" s="235"/>
+      <c r="J98" s="235"/>
+      <c r="K98" s="650" t="s">
         <v>516</v>
       </c>
-      <c r="L98" s="613"/>
-      <c r="M98" s="614"/>
+      <c r="L98" s="651"/>
+      <c r="M98" s="652"/>
       <c r="N98" s="91"/>
       <c r="O98" s="42"/>
       <c r="AC98" s="88"/>
       <c r="AD98" s="88"/>
       <c r="AE98" s="88"/>
     </row>
-    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C99" s="26"/>
-      <c r="D99" s="388"/>
-[...6 lines deleted...]
-      <c r="K99" s="624" t="s">
+      <c r="D99" s="235"/>
+      <c r="E99" s="235"/>
+      <c r="F99" s="235"/>
+      <c r="G99" s="235"/>
+      <c r="H99" s="235"/>
+      <c r="I99" s="235"/>
+      <c r="J99" s="235"/>
+      <c r="K99" s="666" t="s">
         <v>498</v>
       </c>
-      <c r="L99" s="624"/>
-      <c r="M99" s="624"/>
+      <c r="L99" s="666"/>
+      <c r="M99" s="666"/>
       <c r="N99" s="91"/>
       <c r="O99" s="42"/>
       <c r="AC99" s="88"/>
       <c r="AD99" s="88"/>
       <c r="AE99" s="88"/>
     </row>
-    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C100" s="5"/>
       <c r="D100" s="42"/>
       <c r="E100" s="42"/>
       <c r="F100" s="42"/>
       <c r="G100" s="42"/>
       <c r="H100" s="42"/>
       <c r="I100" s="42"/>
       <c r="J100" s="42"/>
       <c r="K100" s="42"/>
       <c r="L100" s="42"/>
       <c r="M100" s="42"/>
       <c r="N100" s="88"/>
       <c r="AC100" s="88"/>
       <c r="AD100" s="88"/>
       <c r="AE100" s="88"/>
     </row>
-    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C101" s="5"/>
-      <c r="D101" s="621" t="s">
+      <c r="D101" s="655" t="s">
         <v>537</v>
       </c>
-      <c r="E101" s="622"/>
-[...7 lines deleted...]
-      <c r="M101" s="623"/>
+      <c r="E101" s="656"/>
+      <c r="F101" s="656"/>
+      <c r="G101" s="656"/>
+      <c r="H101" s="656"/>
+      <c r="I101" s="656"/>
+      <c r="J101" s="656"/>
+      <c r="K101" s="656"/>
+      <c r="L101" s="656"/>
+      <c r="M101" s="657"/>
       <c r="N101" s="88">
         <f>COUNTA(K104:M122)</f>
         <v>12</v>
       </c>
       <c r="AC101" s="88"/>
       <c r="AD101" s="88"/>
       <c r="AE101" s="88"/>
     </row>
-    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C102" s="5"/>
       <c r="D102" s="32"/>
       <c r="E102" s="33"/>
       <c r="F102" s="33"/>
       <c r="G102" s="33"/>
       <c r="H102" s="33"/>
       <c r="I102" s="34"/>
       <c r="J102" s="32"/>
       <c r="K102" s="35"/>
       <c r="L102" s="35"/>
       <c r="M102" s="35"/>
       <c r="N102" s="88"/>
       <c r="AC102" s="88"/>
       <c r="AD102" s="88"/>
       <c r="AE102" s="88"/>
     </row>
-    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C103" s="28"/>
       <c r="D103" s="31"/>
       <c r="N103" s="88"/>
       <c r="AC103" s="88"/>
       <c r="AD103" s="88"/>
       <c r="AE103" s="88"/>
     </row>
-    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="26"/>
-      <c r="D104" s="388" t="s">
+      <c r="D104" s="235" t="s">
         <v>427</v>
       </c>
-      <c r="E104" s="388"/>
-      <c r="F104" s="215" t="s">
+      <c r="E104" s="235"/>
+      <c r="F104" s="280" t="s">
         <v>426</v>
       </c>
-      <c r="G104" s="216"/>
-[...3 lines deleted...]
-      <c r="K104" s="615" t="s">
+      <c r="G104" s="357"/>
+      <c r="H104" s="357"/>
+      <c r="I104" s="357"/>
+      <c r="J104" s="281"/>
+      <c r="K104" s="628" t="s">
         <v>267</v>
       </c>
-      <c r="L104" s="616"/>
-      <c r="M104" s="617"/>
+      <c r="L104" s="629"/>
+      <c r="M104" s="630"/>
       <c r="N104" s="88"/>
       <c r="AC104" s="88"/>
       <c r="AD104" s="88"/>
       <c r="AE104" s="88"/>
     </row>
-    <row r="105" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="5"/>
-      <c r="D105" s="388"/>
-[...8 lines deleted...]
-      <c r="M105" s="620"/>
+      <c r="D105" s="235"/>
+      <c r="E105" s="235"/>
+      <c r="F105" s="284"/>
+      <c r="G105" s="358"/>
+      <c r="H105" s="358"/>
+      <c r="I105" s="358"/>
+      <c r="J105" s="285"/>
+      <c r="K105" s="631"/>
+      <c r="L105" s="632"/>
+      <c r="M105" s="633"/>
       <c r="N105" s="88"/>
       <c r="AC105" s="88"/>
       <c r="AD105" s="88"/>
       <c r="AE105" s="88"/>
     </row>
-    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="5"/>
       <c r="E106" s="41"/>
       <c r="F106" s="41"/>
       <c r="G106" s="41"/>
       <c r="H106" s="41"/>
       <c r="I106" s="54"/>
       <c r="J106" s="54"/>
       <c r="K106" s="50"/>
       <c r="N106" s="88"/>
       <c r="AC106" s="88"/>
       <c r="AD106" s="88"/>
       <c r="AE106" s="88"/>
     </row>
-    <row r="107" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="5"/>
-      <c r="D107" s="388" t="s">
+      <c r="D107" s="235" t="s">
         <v>356</v>
       </c>
-      <c r="E107" s="388"/>
-      <c r="F107" s="386" t="s">
+      <c r="E107" s="235"/>
+      <c r="F107" s="265" t="s">
         <v>43</v>
       </c>
-      <c r="G107" s="386"/>
-[...3 lines deleted...]
-      <c r="K107" s="625" t="s">
+      <c r="G107" s="265"/>
+      <c r="H107" s="265"/>
+      <c r="I107" s="265"/>
+      <c r="J107" s="265"/>
+      <c r="K107" s="627" t="s">
         <v>460</v>
       </c>
-      <c r="L107" s="625"/>
-      <c r="M107" s="625"/>
+      <c r="L107" s="627"/>
+      <c r="M107" s="627"/>
       <c r="N107" s="88"/>
       <c r="AC107" s="88"/>
       <c r="AD107" s="88"/>
       <c r="AE107" s="88"/>
     </row>
-    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C108" s="26"/>
-      <c r="D108" s="388"/>
-[...8 lines deleted...]
-      <c r="M108" s="625"/>
+      <c r="D108" s="235"/>
+      <c r="E108" s="235"/>
+      <c r="F108" s="265"/>
+      <c r="G108" s="265"/>
+      <c r="H108" s="265"/>
+      <c r="I108" s="265"/>
+      <c r="J108" s="265"/>
+      <c r="K108" s="627"/>
+      <c r="L108" s="627"/>
+      <c r="M108" s="627"/>
       <c r="N108" s="88"/>
       <c r="AC108" s="88"/>
       <c r="AD108" s="88"/>
       <c r="AE108" s="88"/>
     </row>
-    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="5"/>
-      <c r="D109" s="388"/>
-[...1 lines deleted...]
-      <c r="F109" s="386" t="s">
+      <c r="D109" s="235"/>
+      <c r="E109" s="235"/>
+      <c r="F109" s="265" t="s">
         <v>499</v>
       </c>
-      <c r="G109" s="386"/>
-[...3 lines deleted...]
-      <c r="K109" s="625" t="s">
+      <c r="G109" s="265"/>
+      <c r="H109" s="265"/>
+      <c r="I109" s="265"/>
+      <c r="J109" s="265"/>
+      <c r="K109" s="627" t="s">
         <v>500</v>
       </c>
-      <c r="L109" s="625"/>
-      <c r="M109" s="625"/>
+      <c r="L109" s="627"/>
+      <c r="M109" s="627"/>
       <c r="N109" s="88"/>
       <c r="AC109" s="88"/>
       <c r="AD109" s="88"/>
       <c r="AE109" s="88"/>
     </row>
-    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C110" s="28"/>
-      <c r="D110" s="388"/>
-[...1 lines deleted...]
-      <c r="F110" s="386" t="s">
+      <c r="D110" s="235"/>
+      <c r="E110" s="235"/>
+      <c r="F110" s="265" t="s">
         <v>429</v>
       </c>
-      <c r="G110" s="386"/>
-[...3 lines deleted...]
-      <c r="K110" s="624" t="s">
+      <c r="G110" s="265"/>
+      <c r="H110" s="265"/>
+      <c r="I110" s="265"/>
+      <c r="J110" s="265"/>
+      <c r="K110" s="666" t="s">
         <v>501</v>
       </c>
-      <c r="L110" s="624"/>
-      <c r="M110" s="624"/>
+      <c r="L110" s="666"/>
+      <c r="M110" s="666"/>
       <c r="N110" s="88"/>
       <c r="AC110" s="88"/>
       <c r="AD110" s="88"/>
       <c r="AE110" s="88"/>
     </row>
-    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C111" s="5"/>
-      <c r="D111" s="388"/>
-[...6 lines deleted...]
-      <c r="K111" s="624" t="s">
+      <c r="D111" s="235"/>
+      <c r="E111" s="235"/>
+      <c r="F111" s="265"/>
+      <c r="G111" s="265"/>
+      <c r="H111" s="265"/>
+      <c r="I111" s="265"/>
+      <c r="J111" s="265"/>
+      <c r="K111" s="666" t="s">
         <v>502</v>
       </c>
-      <c r="L111" s="624"/>
-      <c r="M111" s="624"/>
+      <c r="L111" s="666"/>
+      <c r="M111" s="666"/>
       <c r="N111" s="88"/>
       <c r="AC111" s="88"/>
       <c r="AD111" s="88"/>
       <c r="AE111" s="88"/>
     </row>
-    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C112" s="5"/>
-      <c r="D112" s="388"/>
-[...6 lines deleted...]
-      <c r="K112" s="624" t="s">
+      <c r="D112" s="235"/>
+      <c r="E112" s="235"/>
+      <c r="F112" s="265"/>
+      <c r="G112" s="265"/>
+      <c r="H112" s="265"/>
+      <c r="I112" s="265"/>
+      <c r="J112" s="265"/>
+      <c r="K112" s="666" t="s">
         <v>466</v>
       </c>
-      <c r="L112" s="624"/>
-      <c r="M112" s="624"/>
+      <c r="L112" s="666"/>
+      <c r="M112" s="666"/>
       <c r="N112" s="88"/>
       <c r="AC112" s="88"/>
       <c r="AD112" s="88"/>
       <c r="AE112" s="88"/>
     </row>
-    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C113" s="5"/>
       <c r="E113" s="41"/>
       <c r="F113" s="41"/>
       <c r="G113" s="41"/>
       <c r="H113" s="41"/>
       <c r="I113" s="54"/>
       <c r="J113" s="54"/>
       <c r="K113" s="50"/>
       <c r="N113" s="88"/>
       <c r="AC113" s="88"/>
       <c r="AD113" s="88"/>
       <c r="AE113" s="88"/>
     </row>
-    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C114" s="5"/>
-      <c r="D114" s="388" t="s">
+      <c r="D114" s="235" t="s">
         <v>463</v>
       </c>
-      <c r="E114" s="388"/>
-      <c r="F114" s="388" t="s">
+      <c r="E114" s="235"/>
+      <c r="F114" s="235" t="s">
         <v>462</v>
       </c>
-      <c r="G114" s="388"/>
-[...3 lines deleted...]
-      <c r="K114" s="625" t="s">
+      <c r="G114" s="235"/>
+      <c r="H114" s="235"/>
+      <c r="I114" s="235"/>
+      <c r="J114" s="235"/>
+      <c r="K114" s="627" t="s">
         <v>195</v>
       </c>
-      <c r="L114" s="625"/>
-      <c r="M114" s="625"/>
+      <c r="L114" s="627"/>
+      <c r="M114" s="627"/>
       <c r="N114" s="88"/>
       <c r="AC114" s="88"/>
       <c r="AD114" s="88"/>
       <c r="AE114" s="88"/>
     </row>
-    <row r="115" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="28"/>
-      <c r="D115" s="418"/>
-[...8 lines deleted...]
-      <c r="M115" s="625"/>
+      <c r="D115" s="433"/>
+      <c r="E115" s="235"/>
+      <c r="F115" s="235"/>
+      <c r="G115" s="235"/>
+      <c r="H115" s="235"/>
+      <c r="I115" s="235"/>
+      <c r="J115" s="235"/>
+      <c r="K115" s="627"/>
+      <c r="L115" s="627"/>
+      <c r="M115" s="627"/>
       <c r="N115" s="88"/>
       <c r="AC115" s="88"/>
       <c r="AD115" s="88"/>
       <c r="AE115" s="88"/>
     </row>
-    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C116" s="5"/>
       <c r="E116" s="41"/>
       <c r="F116" s="41"/>
       <c r="G116" s="41"/>
       <c r="H116" s="41"/>
       <c r="I116" s="54"/>
       <c r="J116" s="54"/>
       <c r="K116" s="50"/>
       <c r="N116" s="88"/>
       <c r="AC116" s="88"/>
       <c r="AD116" s="88"/>
       <c r="AE116" s="88"/>
     </row>
-    <row r="117" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="38"/>
-      <c r="D117" s="388" t="s">
+      <c r="D117" s="235" t="s">
         <v>196</v>
       </c>
-      <c r="E117" s="388"/>
-      <c r="F117" s="388" t="s">
+      <c r="E117" s="235"/>
+      <c r="F117" s="235" t="s">
         <v>503</v>
       </c>
-      <c r="G117" s="388"/>
-[...3 lines deleted...]
-      <c r="K117" s="624" t="s">
+      <c r="G117" s="235"/>
+      <c r="H117" s="235"/>
+      <c r="I117" s="235"/>
+      <c r="J117" s="235"/>
+      <c r="K117" s="666" t="s">
         <v>272</v>
       </c>
-      <c r="L117" s="624"/>
-      <c r="M117" s="624"/>
+      <c r="L117" s="666"/>
+      <c r="M117" s="666"/>
       <c r="N117" s="88"/>
       <c r="AC117" s="88"/>
       <c r="AD117" s="88"/>
       <c r="AE117" s="88"/>
     </row>
-    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="5"/>
       <c r="E118" s="41"/>
       <c r="F118" s="41"/>
       <c r="G118" s="41"/>
       <c r="H118" s="41"/>
       <c r="I118" s="54"/>
       <c r="J118" s="54"/>
       <c r="K118" s="50"/>
       <c r="N118" s="88"/>
       <c r="AC118" s="88"/>
       <c r="AD118" s="88"/>
       <c r="AE118" s="88"/>
     </row>
-    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="5"/>
-      <c r="D119" s="215" t="s">
+      <c r="D119" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E119" s="217"/>
-      <c r="F119" s="256" t="s">
+      <c r="E119" s="281"/>
+      <c r="F119" s="302" t="s">
         <v>151</v>
       </c>
-      <c r="G119" s="257"/>
-[...3 lines deleted...]
-      <c r="K119" s="612" t="s">
+      <c r="G119" s="303"/>
+      <c r="H119" s="303"/>
+      <c r="I119" s="303"/>
+      <c r="J119" s="304"/>
+      <c r="K119" s="650" t="s">
         <v>504</v>
       </c>
-      <c r="L119" s="613"/>
-      <c r="M119" s="614"/>
+      <c r="L119" s="651"/>
+      <c r="M119" s="652"/>
       <c r="N119" s="88"/>
       <c r="AC119" s="88"/>
       <c r="AD119" s="88"/>
       <c r="AE119" s="88"/>
     </row>
-    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C120" s="38"/>
-      <c r="D120" s="221"/>
-[...6 lines deleted...]
-      <c r="K120" s="612" t="s">
+      <c r="D120" s="282"/>
+      <c r="E120" s="283"/>
+      <c r="F120" s="372"/>
+      <c r="G120" s="373"/>
+      <c r="H120" s="373"/>
+      <c r="I120" s="373"/>
+      <c r="J120" s="374"/>
+      <c r="K120" s="650" t="s">
         <v>505</v>
       </c>
-      <c r="L120" s="613"/>
-      <c r="M120" s="614"/>
+      <c r="L120" s="651"/>
+      <c r="M120" s="652"/>
       <c r="N120" s="88"/>
       <c r="AC120" s="88"/>
       <c r="AD120" s="88"/>
       <c r="AE120" s="88"/>
     </row>
-    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="5"/>
-      <c r="D121" s="221"/>
-[...6 lines deleted...]
-      <c r="K121" s="612" t="s">
+      <c r="D121" s="282"/>
+      <c r="E121" s="283"/>
+      <c r="F121" s="372"/>
+      <c r="G121" s="373"/>
+      <c r="H121" s="373"/>
+      <c r="I121" s="373"/>
+      <c r="J121" s="374"/>
+      <c r="K121" s="650" t="s">
         <v>506</v>
       </c>
-      <c r="L121" s="613"/>
-      <c r="M121" s="614"/>
+      <c r="L121" s="651"/>
+      <c r="M121" s="652"/>
       <c r="N121" s="88"/>
       <c r="AC121" s="88"/>
       <c r="AD121" s="88"/>
       <c r="AE121" s="88"/>
     </row>
-    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C122" s="5"/>
-      <c r="D122" s="218"/>
-[...6 lines deleted...]
-      <c r="K122" s="612" t="s">
+      <c r="D122" s="284"/>
+      <c r="E122" s="285"/>
+      <c r="F122" s="305"/>
+      <c r="G122" s="306"/>
+      <c r="H122" s="306"/>
+      <c r="I122" s="306"/>
+      <c r="J122" s="307"/>
+      <c r="K122" s="650" t="s">
         <v>273</v>
       </c>
-      <c r="L122" s="613"/>
-      <c r="M122" s="614"/>
+      <c r="L122" s="651"/>
+      <c r="M122" s="652"/>
       <c r="N122" s="88"/>
       <c r="AC122" s="88"/>
       <c r="AD122" s="88"/>
       <c r="AE122" s="88"/>
     </row>
-    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C123" s="5"/>
       <c r="N123" s="88"/>
       <c r="AC123" s="88"/>
       <c r="AD123" s="88"/>
       <c r="AE123" s="88"/>
     </row>
-    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="5"/>
-      <c r="D124" s="621" t="s">
+      <c r="D124" s="655" t="s">
         <v>512</v>
       </c>
-      <c r="E124" s="622"/>
-[...7 lines deleted...]
-      <c r="M124" s="623"/>
+      <c r="E124" s="656"/>
+      <c r="F124" s="656"/>
+      <c r="G124" s="656"/>
+      <c r="H124" s="656"/>
+      <c r="I124" s="656"/>
+      <c r="J124" s="656"/>
+      <c r="K124" s="656"/>
+      <c r="L124" s="656"/>
+      <c r="M124" s="657"/>
       <c r="N124" s="88">
         <f>COUNTA(K127:M141)</f>
         <v>9</v>
       </c>
       <c r="AC124" s="88"/>
       <c r="AD124" s="88"/>
       <c r="AE124" s="88"/>
     </row>
-    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C125" s="5"/>
       <c r="D125" s="32"/>
       <c r="E125" s="33"/>
       <c r="F125" s="33"/>
       <c r="G125" s="33"/>
       <c r="H125" s="33"/>
       <c r="I125" s="34"/>
       <c r="J125" s="32"/>
       <c r="K125" s="35"/>
       <c r="L125" s="35"/>
       <c r="M125" s="35"/>
       <c r="N125" s="88"/>
       <c r="AC125" s="88"/>
       <c r="AD125" s="88"/>
       <c r="AE125" s="88"/>
     </row>
-    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C126" s="28"/>
       <c r="D126" s="31"/>
       <c r="N126" s="88"/>
       <c r="AC126" s="88"/>
       <c r="AD126" s="88"/>
       <c r="AE126" s="88"/>
     </row>
-    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C127" s="26"/>
-      <c r="D127" s="215" t="s">
+      <c r="D127" s="280" t="s">
         <v>181</v>
       </c>
-      <c r="E127" s="217"/>
-      <c r="F127" s="416" t="s">
+      <c r="E127" s="281"/>
+      <c r="F127" s="431" t="s">
         <v>43</v>
       </c>
-      <c r="G127" s="417"/>
-[...3 lines deleted...]
-      <c r="K127" s="612" t="s">
+      <c r="G127" s="432"/>
+      <c r="H127" s="432"/>
+      <c r="I127" s="432"/>
+      <c r="J127" s="433"/>
+      <c r="K127" s="650" t="s">
         <v>507</v>
       </c>
-      <c r="L127" s="613"/>
-      <c r="M127" s="614"/>
+      <c r="L127" s="651"/>
+      <c r="M127" s="652"/>
       <c r="N127" s="88"/>
       <c r="AC127" s="88"/>
       <c r="AD127" s="88"/>
       <c r="AE127" s="88"/>
     </row>
-    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="5"/>
-      <c r="D128" s="218"/>
-[...1 lines deleted...]
-      <c r="F128" s="416" t="s">
+      <c r="D128" s="284"/>
+      <c r="E128" s="285"/>
+      <c r="F128" s="431" t="s">
         <v>205</v>
       </c>
-      <c r="G128" s="417"/>
-[...3 lines deleted...]
-      <c r="K128" s="612" t="s">
+      <c r="G128" s="432"/>
+      <c r="H128" s="432"/>
+      <c r="I128" s="432"/>
+      <c r="J128" s="433"/>
+      <c r="K128" s="650" t="s">
         <v>206</v>
       </c>
-      <c r="L128" s="613"/>
-      <c r="M128" s="614"/>
+      <c r="L128" s="651"/>
+      <c r="M128" s="652"/>
       <c r="N128" s="88"/>
       <c r="AC128" s="88"/>
       <c r="AD128" s="88"/>
       <c r="AE128" s="88"/>
     </row>
-    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C129" s="5"/>
       <c r="E129" s="41"/>
       <c r="F129" s="41"/>
       <c r="G129" s="41"/>
       <c r="H129" s="41"/>
       <c r="I129" s="54"/>
       <c r="J129" s="54"/>
       <c r="K129" s="50"/>
       <c r="N129" s="88"/>
       <c r="AC129" s="88"/>
       <c r="AD129" s="88"/>
       <c r="AE129" s="88"/>
     </row>
-    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="38"/>
-      <c r="D130" s="215" t="s">
+      <c r="D130" s="280" t="s">
         <v>427</v>
       </c>
-      <c r="E130" s="217"/>
-      <c r="F130" s="226" t="s">
+      <c r="E130" s="281"/>
+      <c r="F130" s="348" t="s">
         <v>426</v>
       </c>
-      <c r="G130" s="227"/>
-[...3 lines deleted...]
-      <c r="K130" s="615" t="s">
+      <c r="G130" s="349"/>
+      <c r="H130" s="349"/>
+      <c r="I130" s="349"/>
+      <c r="J130" s="350"/>
+      <c r="K130" s="628" t="s">
         <v>210</v>
       </c>
-      <c r="L130" s="616"/>
-      <c r="M130" s="617"/>
+      <c r="L130" s="629"/>
+      <c r="M130" s="630"/>
       <c r="N130" s="88"/>
       <c r="AC130" s="88"/>
       <c r="AD130" s="88"/>
       <c r="AE130" s="88"/>
     </row>
-    <row r="131" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C131" s="5"/>
-      <c r="D131" s="218"/>
-[...8 lines deleted...]
-      <c r="M131" s="620"/>
+      <c r="D131" s="284"/>
+      <c r="E131" s="285"/>
+      <c r="F131" s="351"/>
+      <c r="G131" s="352"/>
+      <c r="H131" s="352"/>
+      <c r="I131" s="352"/>
+      <c r="J131" s="353"/>
+      <c r="K131" s="631"/>
+      <c r="L131" s="632"/>
+      <c r="M131" s="633"/>
       <c r="N131" s="88"/>
       <c r="AC131" s="88"/>
       <c r="AD131" s="88"/>
       <c r="AE131" s="88"/>
     </row>
-    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C132" s="5"/>
       <c r="N132" s="88"/>
       <c r="AC132" s="88"/>
       <c r="AD132" s="88"/>
       <c r="AE132" s="88"/>
     </row>
-    <row r="133" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C133" s="5"/>
-      <c r="D133" s="388" t="s">
+      <c r="D133" s="235" t="s">
         <v>509</v>
       </c>
-      <c r="E133" s="388"/>
-      <c r="F133" s="386" t="s">
+      <c r="E133" s="235"/>
+      <c r="F133" s="265" t="s">
         <v>404</v>
       </c>
-      <c r="G133" s="386"/>
-[...3 lines deleted...]
-      <c r="K133" s="615" t="s">
+      <c r="G133" s="265"/>
+      <c r="H133" s="265"/>
+      <c r="I133" s="265"/>
+      <c r="J133" s="265"/>
+      <c r="K133" s="628" t="s">
         <v>215</v>
       </c>
-      <c r="L133" s="616"/>
-      <c r="M133" s="617"/>
+      <c r="L133" s="629"/>
+      <c r="M133" s="630"/>
       <c r="N133" s="88"/>
       <c r="AC133" s="88"/>
       <c r="AD133" s="88"/>
       <c r="AE133" s="88"/>
     </row>
-    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C134" s="38"/>
-      <c r="D134" s="388"/>
-[...8 lines deleted...]
-      <c r="M134" s="620"/>
+      <c r="D134" s="235"/>
+      <c r="E134" s="235"/>
+      <c r="F134" s="265"/>
+      <c r="G134" s="265"/>
+      <c r="H134" s="265"/>
+      <c r="I134" s="265"/>
+      <c r="J134" s="265"/>
+      <c r="K134" s="631"/>
+      <c r="L134" s="632"/>
+      <c r="M134" s="633"/>
       <c r="N134" s="88"/>
       <c r="AC134" s="88"/>
       <c r="AD134" s="88"/>
       <c r="AE134" s="88"/>
     </row>
-    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C135" s="5"/>
-      <c r="D135" s="388"/>
-[...6 lines deleted...]
-      <c r="K135" s="612" t="s">
+      <c r="D135" s="235"/>
+      <c r="E135" s="235"/>
+      <c r="F135" s="265"/>
+      <c r="G135" s="265"/>
+      <c r="H135" s="265"/>
+      <c r="I135" s="265"/>
+      <c r="J135" s="265"/>
+      <c r="K135" s="650" t="s">
         <v>508</v>
       </c>
-      <c r="L135" s="613"/>
-      <c r="M135" s="614"/>
+      <c r="L135" s="651"/>
+      <c r="M135" s="652"/>
       <c r="N135" s="88"/>
     </row>
-    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C136" s="5"/>
       <c r="E136" s="41"/>
       <c r="F136" s="41"/>
       <c r="G136" s="41"/>
       <c r="H136" s="41"/>
       <c r="I136" s="54"/>
       <c r="J136" s="54"/>
       <c r="K136" s="50"/>
       <c r="N136" s="88"/>
     </row>
-    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="38"/>
-      <c r="D137" s="226" t="s">
+      <c r="D137" s="348" t="s">
         <v>220</v>
       </c>
-      <c r="E137" s="228"/>
-      <c r="F137" s="226" t="s">
+      <c r="E137" s="350"/>
+      <c r="F137" s="348" t="s">
         <v>221</v>
       </c>
-      <c r="G137" s="227"/>
-[...3 lines deleted...]
-      <c r="K137" s="612" t="s">
+      <c r="G137" s="349"/>
+      <c r="H137" s="349"/>
+      <c r="I137" s="349"/>
+      <c r="J137" s="350"/>
+      <c r="K137" s="650" t="s">
         <v>214</v>
       </c>
-      <c r="L137" s="613"/>
-      <c r="M137" s="614"/>
+      <c r="L137" s="651"/>
+      <c r="M137" s="652"/>
       <c r="N137" s="88"/>
     </row>
-    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="5"/>
-      <c r="D138" s="229"/>
-[...6 lines deleted...]
-      <c r="K138" s="612" t="s">
+      <c r="D138" s="351"/>
+      <c r="E138" s="353"/>
+      <c r="F138" s="351"/>
+      <c r="G138" s="352"/>
+      <c r="H138" s="352"/>
+      <c r="I138" s="352"/>
+      <c r="J138" s="353"/>
+      <c r="K138" s="650" t="s">
         <v>510</v>
       </c>
-      <c r="L138" s="613"/>
-      <c r="M138" s="614"/>
+      <c r="L138" s="651"/>
+      <c r="M138" s="652"/>
       <c r="N138" s="88"/>
     </row>
-    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C139" s="5"/>
       <c r="E139" s="41"/>
       <c r="F139" s="41"/>
       <c r="G139" s="41"/>
       <c r="H139" s="41"/>
       <c r="I139" s="54"/>
       <c r="J139" s="54"/>
       <c r="K139" s="50"/>
       <c r="N139" s="88"/>
     </row>
-    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="5"/>
-      <c r="D140" s="388" t="s">
+      <c r="D140" s="235" t="s">
         <v>386</v>
       </c>
-      <c r="E140" s="388"/>
-      <c r="F140" s="386" t="s">
+      <c r="E140" s="235"/>
+      <c r="F140" s="265" t="s">
         <v>461</v>
       </c>
-      <c r="G140" s="386"/>
-[...3 lines deleted...]
-      <c r="K140" s="612" t="s">
+      <c r="G140" s="265"/>
+      <c r="H140" s="265"/>
+      <c r="I140" s="265"/>
+      <c r="J140" s="265"/>
+      <c r="K140" s="650" t="s">
         <v>511</v>
       </c>
-      <c r="L140" s="613"/>
-      <c r="M140" s="614"/>
+      <c r="L140" s="651"/>
+      <c r="M140" s="652"/>
       <c r="N140" s="88"/>
     </row>
-    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="28"/>
-      <c r="D141" s="388"/>
-[...6 lines deleted...]
-      <c r="K141" s="612" t="s">
+      <c r="D141" s="235"/>
+      <c r="E141" s="235"/>
+      <c r="F141" s="265"/>
+      <c r="G141" s="265"/>
+      <c r="H141" s="265"/>
+      <c r="I141" s="265"/>
+      <c r="J141" s="265"/>
+      <c r="K141" s="650" t="s">
         <v>285</v>
       </c>
-      <c r="L141" s="613"/>
-      <c r="M141" s="614"/>
+      <c r="L141" s="651"/>
+      <c r="M141" s="652"/>
       <c r="N141" s="88"/>
     </row>
-    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="5"/>
       <c r="N142" s="88"/>
     </row>
-    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C143" s="5"/>
-      <c r="D143" s="238" t="s">
+      <c r="D143" s="354" t="s">
         <v>390</v>
       </c>
-      <c r="E143" s="239"/>
-[...7 lines deleted...]
-      <c r="M143" s="240"/>
+      <c r="E143" s="355"/>
+      <c r="F143" s="355"/>
+      <c r="G143" s="355"/>
+      <c r="H143" s="355"/>
+      <c r="I143" s="355"/>
+      <c r="J143" s="355"/>
+      <c r="K143" s="355"/>
+      <c r="L143" s="355"/>
+      <c r="M143" s="356"/>
       <c r="N143" s="88">
         <v>1</v>
       </c>
     </row>
-    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C144" s="26"/>
       <c r="D144" s="32"/>
       <c r="E144" s="33"/>
       <c r="F144" s="33"/>
       <c r="G144" s="33"/>
       <c r="H144" s="33"/>
       <c r="I144" s="34"/>
       <c r="J144" s="32"/>
       <c r="K144" s="35"/>
       <c r="L144" s="35"/>
       <c r="M144" s="35"/>
       <c r="N144" s="88"/>
     </row>
-    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C145" s="5"/>
       <c r="D145" s="31"/>
       <c r="N145" s="88"/>
     </row>
-    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C146" s="38"/>
-      <c r="D146" s="256" t="s">
+      <c r="D146" s="302" t="s">
         <v>514</v>
       </c>
-      <c r="E146" s="258"/>
-      <c r="F146" s="256" t="s">
+      <c r="E146" s="304"/>
+      <c r="F146" s="302" t="s">
         <v>513</v>
       </c>
-      <c r="G146" s="257"/>
-[...3 lines deleted...]
-      <c r="K146" s="606" t="s">
+      <c r="G146" s="303"/>
+      <c r="H146" s="303"/>
+      <c r="I146" s="303"/>
+      <c r="J146" s="304"/>
+      <c r="K146" s="673" t="s">
         <v>391</v>
       </c>
-      <c r="L146" s="607"/>
-      <c r="M146" s="608"/>
+      <c r="L146" s="674"/>
+      <c r="M146" s="675"/>
       <c r="N146" s="88"/>
     </row>
-    <row r="147" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="M147" s="611"/>
+    <row r="147" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D147" s="305"/>
+      <c r="E147" s="307"/>
+      <c r="F147" s="305"/>
+      <c r="G147" s="306"/>
+      <c r="H147" s="306"/>
+      <c r="I147" s="306"/>
+      <c r="J147" s="307"/>
+      <c r="K147" s="676"/>
+      <c r="L147" s="677"/>
+      <c r="M147" s="678"/>
       <c r="N147" s="88"/>
     </row>
-    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N148" s="88"/>
     </row>
-    <row r="149" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N149" s="88"/>
     </row>
-    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N150" s="88"/>
     </row>
-    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N151" s="88"/>
     </row>
-    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N152" s="88"/>
     </row>
-    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N153" s="88"/>
     </row>
-    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N154" s="88"/>
     </row>
-    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N155" s="88"/>
     </row>
-    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N156" s="88"/>
     </row>
-    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N157" s="88"/>
     </row>
-    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N158" s="88"/>
     </row>
-    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N159" s="88"/>
     </row>
-    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N160" s="88"/>
     </row>
-    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N161" s="88"/>
     </row>
-    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N162" s="88"/>
     </row>
-    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N163" s="88"/>
     </row>
-    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N164" s="88"/>
     </row>
-    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N165" s="88"/>
     </row>
-    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N166" s="88"/>
     </row>
-    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N167" s="88"/>
     </row>
-    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N168" s="88"/>
     </row>
-    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N169" s="88"/>
     </row>
-    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N170" s="88"/>
     </row>
-    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N171" s="88"/>
     </row>
-    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D172" s="66"/>
       <c r="E172" s="66"/>
       <c r="F172" s="67"/>
       <c r="G172" s="67"/>
       <c r="H172" s="67"/>
       <c r="I172" s="67"/>
       <c r="J172" s="67"/>
       <c r="K172" s="67"/>
       <c r="L172" s="67"/>
       <c r="M172" s="67"/>
       <c r="N172" s="88"/>
     </row>
-    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N173" s="88"/>
     </row>
-    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="177" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="175" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="176" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="177" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="214">
-    <mergeCell ref="N3:Y3"/>
-[...22 lines deleted...]
-    <mergeCell ref="AO28:AP29"/>
+    <mergeCell ref="D143:M143"/>
+    <mergeCell ref="D146:E147"/>
+    <mergeCell ref="F146:J147"/>
+    <mergeCell ref="K146:M147"/>
+    <mergeCell ref="D137:E138"/>
+    <mergeCell ref="F137:J138"/>
+    <mergeCell ref="K137:M137"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="D140:E141"/>
+    <mergeCell ref="F140:J141"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="D130:E131"/>
+    <mergeCell ref="F130:J131"/>
+    <mergeCell ref="K130:M131"/>
+    <mergeCell ref="D133:E135"/>
+    <mergeCell ref="F133:J135"/>
+    <mergeCell ref="K133:M134"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="D124:M124"/>
+    <mergeCell ref="D127:E128"/>
+    <mergeCell ref="F127:J127"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="F128:J128"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="F117:J117"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="D119:E122"/>
+    <mergeCell ref="F119:J122"/>
+    <mergeCell ref="K119:M119"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="D114:E115"/>
+    <mergeCell ref="F114:J115"/>
+    <mergeCell ref="K114:M115"/>
+    <mergeCell ref="D101:M101"/>
+    <mergeCell ref="D104:E105"/>
+    <mergeCell ref="F104:J105"/>
+    <mergeCell ref="K104:M105"/>
+    <mergeCell ref="D107:E112"/>
+    <mergeCell ref="F107:J108"/>
+    <mergeCell ref="K107:M108"/>
+    <mergeCell ref="F109:J109"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="F110:J112"/>
+    <mergeCell ref="D93:E95"/>
+    <mergeCell ref="F93:J95"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="D97:E99"/>
+    <mergeCell ref="F97:J99"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="D87:E88"/>
+    <mergeCell ref="F87:J88"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="D90:E91"/>
+    <mergeCell ref="F90:J91"/>
+    <mergeCell ref="K90:M91"/>
+    <mergeCell ref="D82:E85"/>
+    <mergeCell ref="F82:J84"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="F85:J85"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="D75:M75"/>
+    <mergeCell ref="D78:E80"/>
+    <mergeCell ref="F78:J79"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="F80:J80"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="D69:E73"/>
+    <mergeCell ref="F69:J73"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="AD56:AF56"/>
+    <mergeCell ref="AH56:AQ56"/>
+    <mergeCell ref="D57:E63"/>
+    <mergeCell ref="F57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="F58:J63"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="AH59:AI60"/>
+    <mergeCell ref="AJ59:AN60"/>
+    <mergeCell ref="F50:J52"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="AB50:AD50"/>
+    <mergeCell ref="AB53:AD53"/>
+    <mergeCell ref="AO59:AQ60"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="D48:E52"/>
+    <mergeCell ref="F48:J49"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="AJ48:AN48"/>
+    <mergeCell ref="AO48:AQ48"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="AH53:AI54"/>
+    <mergeCell ref="AJ53:AN54"/>
+    <mergeCell ref="AO53:AQ53"/>
+    <mergeCell ref="D54:E55"/>
+    <mergeCell ref="F54:J55"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="AO54:AQ54"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="AH50:AI51"/>
+    <mergeCell ref="AJ50:AN51"/>
+    <mergeCell ref="AO50:AQ51"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="AB52:AD52"/>
+    <mergeCell ref="U49:V53"/>
+    <mergeCell ref="W49:AA53"/>
+    <mergeCell ref="AB49:AD49"/>
+    <mergeCell ref="AJ45:AN46"/>
+    <mergeCell ref="AO45:AQ46"/>
+    <mergeCell ref="F46:J46"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="W46:AA46"/>
+    <mergeCell ref="AB46:AD46"/>
+    <mergeCell ref="AH42:AI43"/>
+    <mergeCell ref="AJ42:AN43"/>
+    <mergeCell ref="AO42:AQ43"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="U44:V47"/>
+    <mergeCell ref="W44:AA45"/>
+    <mergeCell ref="AB44:AD45"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="AH45:AI48"/>
+    <mergeCell ref="W47:AA47"/>
+    <mergeCell ref="AB47:AD47"/>
+    <mergeCell ref="AJ47:AN47"/>
+    <mergeCell ref="AO47:AQ47"/>
+    <mergeCell ref="W41:AA41"/>
+    <mergeCell ref="AB41:AD41"/>
+    <mergeCell ref="D42:E46"/>
+    <mergeCell ref="F42:J45"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="W42:AA42"/>
+    <mergeCell ref="AB42:AD42"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="K39:M39"/>
     <mergeCell ref="D35:M35"/>
     <mergeCell ref="U35:AD35"/>
     <mergeCell ref="AH35:AQ35"/>
     <mergeCell ref="AU35:BD35"/>
     <mergeCell ref="D38:E40"/>
     <mergeCell ref="F38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="U38:V42"/>
     <mergeCell ref="W38:AA39"/>
     <mergeCell ref="AB38:AD39"/>
     <mergeCell ref="AJ39:AN40"/>
     <mergeCell ref="AO39:AQ40"/>
     <mergeCell ref="AW39:BA40"/>
     <mergeCell ref="BB39:BD40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="W40:AA40"/>
     <mergeCell ref="AB40:AD40"/>
     <mergeCell ref="AH38:AI40"/>
     <mergeCell ref="AJ38:AN38"/>
     <mergeCell ref="AO38:AQ38"/>
     <mergeCell ref="AU38:AV40"/>
     <mergeCell ref="AW38:BA38"/>
     <mergeCell ref="BB38:BD38"/>
-    <mergeCell ref="W41:AA41"/>
-[...164 lines deleted...]
-    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="AV28:AX29"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="U33:AD33"/>
+    <mergeCell ref="AH33:AQ33"/>
+    <mergeCell ref="AU33:BD33"/>
+    <mergeCell ref="AW23:AX25"/>
+    <mergeCell ref="AY23:BC25"/>
+    <mergeCell ref="BD23:BF25"/>
+    <mergeCell ref="G28:H29"/>
+    <mergeCell ref="I28:M29"/>
+    <mergeCell ref="N28:P29"/>
+    <mergeCell ref="T28:U29"/>
+    <mergeCell ref="V28:Z29"/>
+    <mergeCell ref="AA28:AC29"/>
+    <mergeCell ref="AO28:AP29"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AF5:AR6"/>
+    <mergeCell ref="AF15:AR17"/>
+    <mergeCell ref="AF22:AH23"/>
+    <mergeCell ref="AI22:AN23"/>
+    <mergeCell ref="AO22:AR23"/>
+    <mergeCell ref="AQ28:AU29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13748FED-D44C-4D04-B457-02157E3C8190}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="C3:M73"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="101" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="411" t="s">
+    <row r="3" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D3" s="230" t="s">
         <v>425</v>
       </c>
-      <c r="E3" s="411"/>
-[...12 lines deleted...]
-      <c r="G4" s="413"/>
+      <c r="E3" s="230"/>
+      <c r="F3" s="230"/>
+      <c r="G3" s="230"/>
+      <c r="H3" s="230"/>
+      <c r="I3" s="230"/>
+      <c r="J3" s="230"/>
+      <c r="K3" s="230"/>
+      <c r="L3" s="230"/>
+      <c r="M3" s="230"/>
+    </row>
+    <row r="4" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="232"/>
+      <c r="F4" s="232"/>
+      <c r="G4" s="232"/>
       <c r="H4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
     </row>
-    <row r="6" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="E7" s="412" t="s">
+    <row r="6" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E7" s="231" t="s">
         <v>374</v>
       </c>
-      <c r="F7" s="412"/>
-[...5 lines deleted...]
-    <row r="8" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="231"/>
+      <c r="G7" s="231"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="231"/>
+    </row>
+    <row r="8" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E8" s="7"/>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="6"/>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="I9">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="7"/>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="4"/>
       <c r="I11">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="7"/>
     </row>
-    <row r="13" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="4"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="K13" s="12"/>
       <c r="M13" s="4"/>
     </row>
-    <row r="14" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I14">
         <v>2</v>
       </c>
       <c r="M14" s="4"/>
     </row>
-    <row r="15" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K15" s="70"/>
       <c r="L15" s="70"/>
       <c r="M15" s="70"/>
     </row>
-    <row r="16" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="17" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="17" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E17" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="I17" s="2">
         <v>35</v>
       </c>
     </row>
-    <row r="18" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D20" s="215" t="s">
+    <row r="20" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D20" s="280" t="s">
         <v>14</v>
       </c>
-      <c r="E20" s="217"/>
-      <c r="F20" s="215" t="s">
+      <c r="E20" s="281"/>
+      <c r="F20" s="280" t="s">
         <v>15</v>
       </c>
-      <c r="G20" s="216"/>
-[...3 lines deleted...]
-      <c r="K20" s="388" t="s">
+      <c r="G20" s="357"/>
+      <c r="H20" s="357"/>
+      <c r="I20" s="357"/>
+      <c r="J20" s="357"/>
+      <c r="K20" s="235" t="s">
         <v>16</v>
       </c>
-      <c r="L20" s="388"/>
-[...14 lines deleted...]
-    <row r="22" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L20" s="235"/>
+      <c r="M20" s="235"/>
+    </row>
+    <row r="21" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D21" s="284"/>
+      <c r="E21" s="285"/>
+      <c r="F21" s="284"/>
+      <c r="G21" s="358"/>
+      <c r="H21" s="358"/>
+      <c r="I21" s="358"/>
+      <c r="J21" s="358"/>
+      <c r="K21" s="235"/>
+      <c r="L21" s="235"/>
+      <c r="M21" s="235"/>
+    </row>
+    <row r="22" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H22" s="29"/>
     </row>
-    <row r="23" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H23" s="24"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
-    <row r="24" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D24" s="386" t="s">
+    <row r="24" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D24" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="386"/>
-      <c r="F24" s="386" t="s">
+      <c r="E24" s="265"/>
+      <c r="F24" s="265" t="s">
         <v>375</v>
       </c>
-      <c r="G24" s="386"/>
-[...3 lines deleted...]
-      <c r="K24" s="386" t="s">
+      <c r="G24" s="265"/>
+      <c r="H24" s="265"/>
+      <c r="I24" s="265"/>
+      <c r="J24" s="265"/>
+      <c r="K24" s="265" t="s">
         <v>335</v>
       </c>
-      <c r="L24" s="386"/>
-[...14 lines deleted...]
-    <row r="26" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L24" s="265"/>
+      <c r="M24" s="265"/>
+    </row>
+    <row r="25" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D25" s="265"/>
+      <c r="E25" s="265"/>
+      <c r="F25" s="265"/>
+      <c r="G25" s="265"/>
+      <c r="H25" s="265"/>
+      <c r="I25" s="265"/>
+      <c r="J25" s="265"/>
+      <c r="K25" s="265"/>
+      <c r="L25" s="265"/>
+      <c r="M25" s="265"/>
+    </row>
+    <row r="26" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H26" s="29"/>
     </row>
-    <row r="27" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I27" s="5"/>
       <c r="M27" s="4"/>
     </row>
-    <row r="28" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D28" s="32"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="34"/>
       <c r="J28" s="32"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
     </row>
-    <row r="29" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C29" s="28"/>
       <c r="D29" s="31"/>
     </row>
-    <row r="30" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C30" s="5"/>
-      <c r="D30" s="318" t="s">
+      <c r="D30" s="240" t="s">
         <v>382</v>
       </c>
-      <c r="E30" s="319"/>
-      <c r="F30" s="399" t="s">
+      <c r="E30" s="241"/>
+      <c r="F30" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="G30" s="399"/>
-[...3 lines deleted...]
-      <c r="K30" s="305" t="s">
+      <c r="G30" s="246"/>
+      <c r="H30" s="246"/>
+      <c r="I30" s="246"/>
+      <c r="J30" s="246"/>
+      <c r="K30" s="247" t="s">
         <v>28</v>
       </c>
-      <c r="L30" s="305"/>
-[...2 lines deleted...]
-    <row r="31" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L30" s="247"/>
+      <c r="M30" s="247"/>
+    </row>
+    <row r="31" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C31" s="26"/>
-      <c r="D31" s="320"/>
-[...1 lines deleted...]
-      <c r="F31" s="399" t="s">
+      <c r="D31" s="242"/>
+      <c r="E31" s="243"/>
+      <c r="F31" s="246" t="s">
         <v>43</v>
       </c>
-      <c r="G31" s="399"/>
-[...3 lines deleted...]
-      <c r="K31" s="305" t="s">
+      <c r="G31" s="246"/>
+      <c r="H31" s="246"/>
+      <c r="I31" s="246"/>
+      <c r="J31" s="246"/>
+      <c r="K31" s="247" t="s">
         <v>44</v>
       </c>
-      <c r="L31" s="305"/>
-[...2 lines deleted...]
-    <row r="32" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L31" s="247"/>
+      <c r="M31" s="247"/>
+    </row>
+    <row r="32" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C32" s="5"/>
-      <c r="D32" s="320"/>
-[...1 lines deleted...]
-      <c r="F32" s="399" t="s">
+      <c r="D32" s="242"/>
+      <c r="E32" s="243"/>
+      <c r="F32" s="246" t="s">
         <v>198</v>
       </c>
-      <c r="G32" s="399"/>
-[...3 lines deleted...]
-      <c r="K32" s="305" t="s">
+      <c r="G32" s="246"/>
+      <c r="H32" s="246"/>
+      <c r="I32" s="246"/>
+      <c r="J32" s="246"/>
+      <c r="K32" s="247" t="s">
         <v>64</v>
       </c>
-      <c r="L32" s="305"/>
-[...2 lines deleted...]
-    <row r="33" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L32" s="247"/>
+      <c r="M32" s="247"/>
+    </row>
+    <row r="33" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C33" s="5"/>
-      <c r="D33" s="322"/>
-[...1 lines deleted...]
-      <c r="F33" s="399" t="s">
+      <c r="D33" s="244"/>
+      <c r="E33" s="245"/>
+      <c r="F33" s="246" t="s">
         <v>75</v>
       </c>
-      <c r="G33" s="399"/>
-[...3 lines deleted...]
-      <c r="K33" s="305" t="s">
+      <c r="G33" s="246"/>
+      <c r="H33" s="246"/>
+      <c r="I33" s="246"/>
+      <c r="J33" s="246"/>
+      <c r="K33" s="247" t="s">
         <v>76</v>
       </c>
-      <c r="L33" s="305"/>
-[...2 lines deleted...]
-    <row r="34" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L33" s="247"/>
+      <c r="M33" s="247"/>
+    </row>
+    <row r="34" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="5"/>
     </row>
-    <row r="35" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="5"/>
-      <c r="D35" s="318" t="s">
+      <c r="D35" s="240" t="s">
         <v>337</v>
       </c>
-      <c r="E35" s="319"/>
-      <c r="F35" s="318" t="s">
+      <c r="E35" s="241"/>
+      <c r="F35" s="240" t="s">
         <v>336</v>
       </c>
-      <c r="G35" s="431"/>
-[...3 lines deleted...]
-      <c r="K35" s="305" t="s">
+      <c r="G35" s="452"/>
+      <c r="H35" s="452"/>
+      <c r="I35" s="452"/>
+      <c r="J35" s="241"/>
+      <c r="K35" s="247" t="s">
         <v>87</v>
       </c>
-      <c r="L35" s="305"/>
-[...2 lines deleted...]
-    <row r="36" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L35" s="247"/>
+      <c r="M35" s="247"/>
+    </row>
+    <row r="36" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C36" s="26"/>
-      <c r="D36" s="320"/>
-[...6 lines deleted...]
-      <c r="K36" s="305" t="s">
+      <c r="D36" s="242"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="242"/>
+      <c r="G36" s="453"/>
+      <c r="H36" s="453"/>
+      <c r="I36" s="453"/>
+      <c r="J36" s="243"/>
+      <c r="K36" s="247" t="s">
         <v>97</v>
       </c>
-      <c r="L36" s="305"/>
-[...2 lines deleted...]
-    <row r="37" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L36" s="247"/>
+      <c r="M36" s="247"/>
+    </row>
+    <row r="37" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C37" s="5"/>
-      <c r="D37" s="320"/>
-[...6 lines deleted...]
-      <c r="K37" s="305" t="s">
+      <c r="D37" s="242"/>
+      <c r="E37" s="243"/>
+      <c r="F37" s="244"/>
+      <c r="G37" s="454"/>
+      <c r="H37" s="454"/>
+      <c r="I37" s="454"/>
+      <c r="J37" s="245"/>
+      <c r="K37" s="247" t="s">
         <v>102</v>
       </c>
-      <c r="L37" s="305"/>
-[...2 lines deleted...]
-    <row r="38" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L37" s="247"/>
+      <c r="M37" s="247"/>
+    </row>
+    <row r="38" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C38" s="5"/>
-      <c r="D38" s="320"/>
-[...1 lines deleted...]
-      <c r="F38" s="306" t="s">
+      <c r="D38" s="242"/>
+      <c r="E38" s="243"/>
+      <c r="F38" s="375" t="s">
         <v>104</v>
       </c>
-      <c r="G38" s="307"/>
-[...3 lines deleted...]
-      <c r="K38" s="305" t="s">
+      <c r="G38" s="376"/>
+      <c r="H38" s="376"/>
+      <c r="I38" s="376"/>
+      <c r="J38" s="377"/>
+      <c r="K38" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="L38" s="305"/>
-[...2 lines deleted...]
-    <row r="39" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L38" s="247"/>
+      <c r="M38" s="247"/>
+    </row>
+    <row r="39" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="5"/>
-      <c r="D39" s="322"/>
-[...6 lines deleted...]
-      <c r="K39" s="305" t="s">
+      <c r="D39" s="244"/>
+      <c r="E39" s="245"/>
+      <c r="F39" s="378"/>
+      <c r="G39" s="379"/>
+      <c r="H39" s="379"/>
+      <c r="I39" s="379"/>
+      <c r="J39" s="380"/>
+      <c r="K39" s="247" t="s">
         <v>107</v>
       </c>
-      <c r="L39" s="305"/>
-[...2 lines deleted...]
-    <row r="40" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L39" s="247"/>
+      <c r="M39" s="247"/>
+    </row>
+    <row r="40" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="5"/>
       <c r="E40" s="41"/>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
     </row>
-    <row r="41" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="5"/>
-      <c r="D41" s="364" t="s">
+      <c r="D41" s="294" t="s">
         <v>338</v>
       </c>
-      <c r="E41" s="364"/>
-      <c r="F41" s="434" t="s">
+      <c r="E41" s="294"/>
+      <c r="F41" s="451" t="s">
         <v>233</v>
       </c>
-      <c r="G41" s="434"/>
-[...3 lines deleted...]
-      <c r="K41" s="305" t="s">
+      <c r="G41" s="451"/>
+      <c r="H41" s="451"/>
+      <c r="I41" s="451"/>
+      <c r="J41" s="451"/>
+      <c r="K41" s="247" t="s">
         <v>110</v>
       </c>
-      <c r="L41" s="305"/>
-[...2 lines deleted...]
-    <row r="42" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L41" s="247"/>
+      <c r="M41" s="247"/>
+    </row>
+    <row r="42" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C42" s="5"/>
-      <c r="D42" s="364"/>
-[...6 lines deleted...]
-      <c r="K42" s="305" t="s">
+      <c r="D42" s="294"/>
+      <c r="E42" s="294"/>
+      <c r="F42" s="451"/>
+      <c r="G42" s="451"/>
+      <c r="H42" s="451"/>
+      <c r="I42" s="451"/>
+      <c r="J42" s="451"/>
+      <c r="K42" s="247" t="s">
         <v>111</v>
       </c>
-      <c r="L42" s="305"/>
-[...2 lines deleted...]
-    <row r="43" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L42" s="247"/>
+      <c r="M42" s="247"/>
+    </row>
+    <row r="43" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="37"/>
-      <c r="D43" s="364"/>
-[...6 lines deleted...]
-      <c r="K43" s="305" t="s">
+      <c r="D43" s="294"/>
+      <c r="E43" s="294"/>
+      <c r="F43" s="451"/>
+      <c r="G43" s="451"/>
+      <c r="H43" s="451"/>
+      <c r="I43" s="451"/>
+      <c r="J43" s="451"/>
+      <c r="K43" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="L43" s="305"/>
-[...2 lines deleted...]
-    <row r="44" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L43" s="247"/>
+      <c r="M43" s="247"/>
+    </row>
+    <row r="44" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="38"/>
-      <c r="D44" s="364"/>
-[...6 lines deleted...]
-      <c r="K44" s="305" t="s">
+      <c r="D44" s="294"/>
+      <c r="E44" s="294"/>
+      <c r="F44" s="451"/>
+      <c r="G44" s="451"/>
+      <c r="H44" s="451"/>
+      <c r="I44" s="451"/>
+      <c r="J44" s="451"/>
+      <c r="K44" s="247" t="s">
         <v>113</v>
       </c>
-      <c r="L44" s="305"/>
-[...2 lines deleted...]
-    <row r="45" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L44" s="247"/>
+      <c r="M44" s="247"/>
+    </row>
+    <row r="45" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="5"/>
-      <c r="D45" s="364"/>
-[...1 lines deleted...]
-      <c r="F45" s="434" t="s">
+      <c r="D45" s="294"/>
+      <c r="E45" s="294"/>
+      <c r="F45" s="451" t="s">
         <v>189</v>
       </c>
-      <c r="G45" s="434"/>
-[...3 lines deleted...]
-      <c r="K45" s="305" t="s">
+      <c r="G45" s="451"/>
+      <c r="H45" s="451"/>
+      <c r="I45" s="451"/>
+      <c r="J45" s="451"/>
+      <c r="K45" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="L45" s="305"/>
-[...2 lines deleted...]
-    <row r="46" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L45" s="247"/>
+      <c r="M45" s="247"/>
+    </row>
+    <row r="46" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="5"/>
-      <c r="D46" s="364"/>
-[...6 lines deleted...]
-      <c r="K46" s="305" t="s">
+      <c r="D46" s="294"/>
+      <c r="E46" s="294"/>
+      <c r="F46" s="451"/>
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="247" t="s">
         <v>255</v>
       </c>
-      <c r="L46" s="305"/>
-[...2 lines deleted...]
-    <row r="47" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L46" s="247"/>
+      <c r="M46" s="247"/>
+    </row>
+    <row r="47" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="5"/>
-      <c r="D47" s="364"/>
-[...6 lines deleted...]
-      <c r="K47" s="305" t="s">
+      <c r="D47" s="294"/>
+      <c r="E47" s="294"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
+      <c r="J47" s="451"/>
+      <c r="K47" s="247" t="s">
         <v>119</v>
       </c>
-      <c r="L47" s="305"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L47" s="247"/>
+      <c r="M47" s="247"/>
+    </row>
+    <row r="48" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="5"/>
-      <c r="D48" s="364"/>
-[...6 lines deleted...]
-      <c r="K48" s="305" t="s">
+      <c r="D48" s="294"/>
+      <c r="E48" s="294"/>
+      <c r="F48" s="451"/>
+      <c r="G48" s="451"/>
+      <c r="H48" s="451"/>
+      <c r="I48" s="451"/>
+      <c r="J48" s="451"/>
+      <c r="K48" s="247" t="s">
         <v>121</v>
       </c>
-      <c r="L48" s="305"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L48" s="247"/>
+      <c r="M48" s="247"/>
+    </row>
+    <row r="49" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="5"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
     </row>
-    <row r="50" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="5"/>
-      <c r="D50" s="318" t="s">
+      <c r="D50" s="240" t="s">
         <v>125</v>
       </c>
-      <c r="E50" s="319"/>
-      <c r="F50" s="306" t="s">
+      <c r="E50" s="241"/>
+      <c r="F50" s="375" t="s">
         <v>126</v>
       </c>
-      <c r="G50" s="307"/>
-[...3 lines deleted...]
-      <c r="K50" s="305" t="s">
+      <c r="G50" s="376"/>
+      <c r="H50" s="376"/>
+      <c r="I50" s="376"/>
+      <c r="J50" s="377"/>
+      <c r="K50" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="L50" s="305"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L50" s="247"/>
+      <c r="M50" s="247"/>
+    </row>
+    <row r="51" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="5"/>
-      <c r="D51" s="320"/>
-[...6 lines deleted...]
-      <c r="K51" s="305" t="s">
+      <c r="D51" s="242"/>
+      <c r="E51" s="243"/>
+      <c r="F51" s="395"/>
+      <c r="G51" s="396"/>
+      <c r="H51" s="396"/>
+      <c r="I51" s="396"/>
+      <c r="J51" s="397"/>
+      <c r="K51" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="L51" s="305"/>
-[...2 lines deleted...]
-    <row r="52" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L51" s="247"/>
+      <c r="M51" s="247"/>
+    </row>
+    <row r="52" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="28"/>
-      <c r="D52" s="320"/>
-[...6 lines deleted...]
-      <c r="K52" s="305" t="s">
+      <c r="D52" s="242"/>
+      <c r="E52" s="243"/>
+      <c r="F52" s="395"/>
+      <c r="G52" s="396"/>
+      <c r="H52" s="396"/>
+      <c r="I52" s="396"/>
+      <c r="J52" s="397"/>
+      <c r="K52" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="L52" s="305"/>
-[...2 lines deleted...]
-    <row r="53" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L52" s="247"/>
+      <c r="M52" s="247"/>
+    </row>
+    <row r="53" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="5"/>
-      <c r="D53" s="322"/>
-[...6 lines deleted...]
-      <c r="K53" s="305" t="s">
+      <c r="D53" s="244"/>
+      <c r="E53" s="245"/>
+      <c r="F53" s="378"/>
+      <c r="G53" s="379"/>
+      <c r="H53" s="379"/>
+      <c r="I53" s="379"/>
+      <c r="J53" s="380"/>
+      <c r="K53" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="L53" s="305"/>
-[...2 lines deleted...]
-    <row r="54" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L53" s="247"/>
+      <c r="M53" s="247"/>
+    </row>
+    <row r="54" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="5"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
     </row>
-    <row r="55" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C55" s="5"/>
-      <c r="D55" s="318" t="s">
+      <c r="D55" s="240" t="s">
         <v>340</v>
       </c>
-      <c r="E55" s="319"/>
-      <c r="F55" s="315" t="s">
+      <c r="E55" s="241"/>
+      <c r="F55" s="256" t="s">
         <v>130</v>
       </c>
-      <c r="G55" s="316"/>
-[...3 lines deleted...]
-      <c r="K55" s="305" t="s">
+      <c r="G55" s="257"/>
+      <c r="H55" s="257"/>
+      <c r="I55" s="257"/>
+      <c r="J55" s="258"/>
+      <c r="K55" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="L55" s="305"/>
-[...2 lines deleted...]
-    <row r="56" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L55" s="247"/>
+      <c r="M55" s="247"/>
+    </row>
+    <row r="56" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C56" s="5"/>
-      <c r="D56" s="320"/>
-[...1 lines deleted...]
-      <c r="F56" s="306" t="s">
+      <c r="D56" s="242"/>
+      <c r="E56" s="243"/>
+      <c r="F56" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G56" s="307"/>
-[...3 lines deleted...]
-      <c r="K56" s="305" t="s">
+      <c r="G56" s="376"/>
+      <c r="H56" s="376"/>
+      <c r="I56" s="376"/>
+      <c r="J56" s="377"/>
+      <c r="K56" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="L56" s="305"/>
-[...2 lines deleted...]
-    <row r="57" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L56" s="247"/>
+      <c r="M56" s="247"/>
+    </row>
+    <row r="57" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="38"/>
-      <c r="D57" s="320"/>
-[...6 lines deleted...]
-      <c r="K57" s="305" t="s">
+      <c r="D57" s="242"/>
+      <c r="E57" s="243"/>
+      <c r="F57" s="395"/>
+      <c r="G57" s="396"/>
+      <c r="H57" s="396"/>
+      <c r="I57" s="396"/>
+      <c r="J57" s="397"/>
+      <c r="K57" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="L57" s="305"/>
-[...2 lines deleted...]
-    <row r="58" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
+    </row>
+    <row r="58" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="5"/>
-      <c r="D58" s="320"/>
-[...6 lines deleted...]
-      <c r="K58" s="305" t="s">
+      <c r="D58" s="242"/>
+      <c r="E58" s="243"/>
+      <c r="F58" s="395"/>
+      <c r="G58" s="396"/>
+      <c r="H58" s="396"/>
+      <c r="I58" s="396"/>
+      <c r="J58" s="397"/>
+      <c r="K58" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="L58" s="305"/>
-[...2 lines deleted...]
-    <row r="59" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L58" s="247"/>
+      <c r="M58" s="247"/>
+    </row>
+    <row r="59" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C59" s="5"/>
-      <c r="D59" s="320"/>
-[...6 lines deleted...]
-      <c r="K59" s="305" t="s">
+      <c r="D59" s="242"/>
+      <c r="E59" s="243"/>
+      <c r="F59" s="395"/>
+      <c r="G59" s="396"/>
+      <c r="H59" s="396"/>
+      <c r="I59" s="396"/>
+      <c r="J59" s="397"/>
+      <c r="K59" s="247" t="s">
         <v>140</v>
       </c>
-      <c r="L59" s="305"/>
-[...2 lines deleted...]
-    <row r="60" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L59" s="247"/>
+      <c r="M59" s="247"/>
+    </row>
+    <row r="60" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="5"/>
-      <c r="D60" s="322"/>
-[...6 lines deleted...]
-      <c r="K60" s="305" t="s">
+      <c r="D60" s="244"/>
+      <c r="E60" s="245"/>
+      <c r="F60" s="378"/>
+      <c r="G60" s="379"/>
+      <c r="H60" s="379"/>
+      <c r="I60" s="379"/>
+      <c r="J60" s="380"/>
+      <c r="K60" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="L60" s="305"/>
-[...2 lines deleted...]
-    <row r="61" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L60" s="247"/>
+      <c r="M60" s="247"/>
+    </row>
+    <row r="61" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="5"/>
     </row>
-    <row r="62" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="5"/>
-      <c r="D62" s="435" t="s">
+      <c r="D62" s="439" t="s">
         <v>350</v>
       </c>
-      <c r="E62" s="436"/>
-      <c r="F62" s="315" t="s">
+      <c r="E62" s="440"/>
+      <c r="F62" s="256" t="s">
         <v>349</v>
       </c>
-      <c r="G62" s="316"/>
-[...3 lines deleted...]
-      <c r="K62" s="305" t="s">
+      <c r="G62" s="257"/>
+      <c r="H62" s="257"/>
+      <c r="I62" s="257"/>
+      <c r="J62" s="258"/>
+      <c r="K62" s="247" t="s">
         <v>348</v>
       </c>
-      <c r="L62" s="305"/>
-[...2 lines deleted...]
-    <row r="63" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L62" s="247"/>
+      <c r="M62" s="247"/>
+    </row>
+    <row r="63" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="38"/>
-      <c r="D63" s="437"/>
-[...1 lines deleted...]
-      <c r="F63" s="315" t="s">
+      <c r="D63" s="441"/>
+      <c r="E63" s="442"/>
+      <c r="F63" s="256" t="s">
         <v>144</v>
       </c>
-      <c r="G63" s="316"/>
-[...3 lines deleted...]
-      <c r="K63" s="467" t="s">
+      <c r="G63" s="257"/>
+      <c r="H63" s="257"/>
+      <c r="I63" s="257"/>
+      <c r="J63" s="258"/>
+      <c r="K63" s="482" t="s">
         <v>145</v>
       </c>
-      <c r="L63" s="467"/>
-[...2 lines deleted...]
-    <row r="64" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L63" s="482"/>
+      <c r="M63" s="482"/>
+    </row>
+    <row r="64" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="5"/>
-      <c r="D64" s="439"/>
-[...1 lines deleted...]
-      <c r="F64" s="315" t="s">
+      <c r="D64" s="443"/>
+      <c r="E64" s="444"/>
+      <c r="F64" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G64" s="316"/>
-[...3 lines deleted...]
-      <c r="K64" s="305" t="s">
+      <c r="G64" s="257"/>
+      <c r="H64" s="257"/>
+      <c r="I64" s="257"/>
+      <c r="J64" s="258"/>
+      <c r="K64" s="247" t="s">
         <v>237</v>
       </c>
-      <c r="L64" s="305"/>
-[...2 lines deleted...]
-    <row r="65" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L64" s="247"/>
+      <c r="M64" s="247"/>
+    </row>
+    <row r="65" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="5"/>
       <c r="E65" s="41"/>
       <c r="F65" s="41"/>
       <c r="G65" s="41"/>
       <c r="H65" s="41"/>
       <c r="I65" s="41"/>
       <c r="J65" s="41"/>
       <c r="K65" s="41"/>
     </row>
-    <row r="66" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="5"/>
-      <c r="D66" s="441" t="s">
+      <c r="D66" s="437" t="s">
         <v>341</v>
       </c>
-      <c r="E66" s="441"/>
-      <c r="F66" s="442" t="s">
+      <c r="E66" s="437"/>
+      <c r="F66" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="G66" s="442"/>
-[...3 lines deleted...]
-      <c r="K66" s="305" t="s">
+      <c r="G66" s="438"/>
+      <c r="H66" s="438"/>
+      <c r="I66" s="438"/>
+      <c r="J66" s="438"/>
+      <c r="K66" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="L66" s="305"/>
-[...2 lines deleted...]
-    <row r="67" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L66" s="247"/>
+      <c r="M66" s="247"/>
+    </row>
+    <row r="67" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="28"/>
-      <c r="D67" s="441"/>
-[...6 lines deleted...]
-      <c r="K67" s="305" t="s">
+      <c r="D67" s="437"/>
+      <c r="E67" s="437"/>
+      <c r="F67" s="438"/>
+      <c r="G67" s="438"/>
+      <c r="H67" s="438"/>
+      <c r="I67" s="438"/>
+      <c r="J67" s="438"/>
+      <c r="K67" s="247" t="s">
         <v>423</v>
       </c>
-      <c r="L67" s="305"/>
-[...2 lines deleted...]
-    <row r="68" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L67" s="247"/>
+      <c r="M67" s="247"/>
+    </row>
+    <row r="68" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C68" s="5"/>
       <c r="E68" s="41"/>
       <c r="F68" s="41"/>
       <c r="G68" s="41"/>
       <c r="H68" s="41"/>
       <c r="I68" s="41"/>
       <c r="J68" s="41"/>
       <c r="K68" s="41"/>
     </row>
-    <row r="69" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="5"/>
-      <c r="D69" s="435" t="s">
+      <c r="D69" s="439" t="s">
         <v>443</v>
       </c>
-      <c r="E69" s="436"/>
-      <c r="F69" s="324" t="s">
+      <c r="E69" s="440"/>
+      <c r="F69" s="330" t="s">
         <v>342</v>
       </c>
-      <c r="G69" s="325"/>
-[...3 lines deleted...]
-      <c r="K69" s="305" t="s">
+      <c r="G69" s="331"/>
+      <c r="H69" s="331"/>
+      <c r="I69" s="331"/>
+      <c r="J69" s="332"/>
+      <c r="K69" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="L69" s="305"/>
-[...2 lines deleted...]
-    <row r="70" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L69" s="247"/>
+      <c r="M69" s="247"/>
+    </row>
+    <row r="70" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C70" s="5"/>
-      <c r="D70" s="437"/>
-[...6 lines deleted...]
-      <c r="K70" s="305" t="s">
+      <c r="D70" s="441"/>
+      <c r="E70" s="442"/>
+      <c r="F70" s="336"/>
+      <c r="G70" s="337"/>
+      <c r="H70" s="337"/>
+      <c r="I70" s="337"/>
+      <c r="J70" s="338"/>
+      <c r="K70" s="247" t="s">
         <v>154</v>
       </c>
-      <c r="L70" s="305"/>
-[...2 lines deleted...]
-    <row r="71" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L70" s="247"/>
+      <c r="M70" s="247"/>
+    </row>
+    <row r="71" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C71" s="38"/>
-      <c r="D71" s="437"/>
-[...6 lines deleted...]
-      <c r="K71" s="305" t="s">
+      <c r="D71" s="441"/>
+      <c r="E71" s="442"/>
+      <c r="F71" s="333"/>
+      <c r="G71" s="334"/>
+      <c r="H71" s="334"/>
+      <c r="I71" s="334"/>
+      <c r="J71" s="335"/>
+      <c r="K71" s="247" t="s">
         <v>241</v>
       </c>
-      <c r="L71" s="305"/>
-[...5 lines deleted...]
-      <c r="F72" s="443" t="s">
+      <c r="L71" s="247"/>
+      <c r="M71" s="247"/>
+    </row>
+    <row r="72" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D72" s="679"/>
+      <c r="E72" s="442"/>
+      <c r="F72" s="445" t="s">
         <v>424</v>
       </c>
-      <c r="G72" s="444"/>
-[...3 lines deleted...]
-      <c r="K72" s="330" t="s">
+      <c r="G72" s="446"/>
+      <c r="H72" s="446"/>
+      <c r="I72" s="446"/>
+      <c r="J72" s="447"/>
+      <c r="K72" s="327" t="s">
         <v>441</v>
       </c>
-      <c r="L72" s="331"/>
-[...10 lines deleted...]
-      <c r="K73" s="330" t="s">
+      <c r="L72" s="328"/>
+      <c r="M72" s="329"/>
+    </row>
+    <row r="73" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D73" s="680"/>
+      <c r="E73" s="444"/>
+      <c r="F73" s="448"/>
+      <c r="G73" s="449"/>
+      <c r="H73" s="449"/>
+      <c r="I73" s="449"/>
+      <c r="J73" s="450"/>
+      <c r="K73" s="327" t="s">
         <v>441</v>
       </c>
-      <c r="L73" s="331"/>
-      <c r="M73" s="332"/>
+      <c r="L73" s="328"/>
+      <c r="M73" s="329"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="D69:E73"/>
-[...30 lines deleted...]
-    <mergeCell ref="F38:J39"/>
+    <mergeCell ref="D24:E25"/>
+    <mergeCell ref="F24:J25"/>
+    <mergeCell ref="K24:M25"/>
+    <mergeCell ref="D3:M3"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="D20:E21"/>
+    <mergeCell ref="F20:J21"/>
+    <mergeCell ref="K20:M21"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K64:M64"/>
     <mergeCell ref="D41:E48"/>
     <mergeCell ref="F41:J44"/>
     <mergeCell ref="K43:M43"/>
     <mergeCell ref="F45:J48"/>
     <mergeCell ref="D30:E33"/>
     <mergeCell ref="F30:J30"/>
     <mergeCell ref="K30:M30"/>
     <mergeCell ref="F31:J31"/>
     <mergeCell ref="K31:M31"/>
     <mergeCell ref="F32:J32"/>
     <mergeCell ref="K32:M32"/>
     <mergeCell ref="F33:J33"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="K44:M44"/>
     <mergeCell ref="K45:M45"/>
-    <mergeCell ref="K66:M66"/>
-[...21 lines deleted...]
-    <mergeCell ref="K20:M21"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="D35:E39"/>
+    <mergeCell ref="F35:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="F38:J39"/>
+    <mergeCell ref="D50:E53"/>
+    <mergeCell ref="F50:J53"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="D55:E60"/>
+    <mergeCell ref="F55:J55"/>
+    <mergeCell ref="F56:J60"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="D62:E64"/>
+    <mergeCell ref="F62:J62"/>
+    <mergeCell ref="F63:J63"/>
+    <mergeCell ref="F64:J64"/>
+    <mergeCell ref="D66:E67"/>
+    <mergeCell ref="F66:J67"/>
+    <mergeCell ref="D69:E73"/>
+    <mergeCell ref="F69:J71"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="F72:J73"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K73:M73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7DE9223-6F31-462C-964B-DB206711EBA4}">
   <dimension ref="B2:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="7" max="7" width="53.28515625" customWidth="1"/>
+    <col min="7" max="7" width="53.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:7" x14ac:dyDescent="0.35">
       <c r="D2" s="58">
         <v>43678</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>316</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>317</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="3" spans="2:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" ht="29" x14ac:dyDescent="0.35">
       <c r="B3" s="6"/>
       <c r="C3" s="55" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="55">
         <v>55</v>
       </c>
       <c r="E3" s="55">
         <v>49</v>
       </c>
       <c r="F3" s="55">
         <f>+D3-E3</f>
         <v>6</v>
       </c>
       <c r="G3" s="56" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B4" s="7"/>
       <c r="C4" s="55"/>
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
       <c r="F4" s="55"/>
       <c r="G4" s="55"/>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B5" s="8"/>
       <c r="C5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="55">
         <f>+SUM(D6:D10)</f>
         <v>76</v>
       </c>
       <c r="E5" s="55">
         <f>+SUM(E6:E10)</f>
         <v>83</v>
       </c>
       <c r="F5" s="55">
         <f t="shared" ref="F5:F10" si="0">+D5-E5</f>
         <v>-7</v>
       </c>
       <c r="G5" s="55"/>
     </row>
-    <row r="6" spans="2:7" ht="45" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C6" s="59" t="s">
         <v>318</v>
       </c>
       <c r="D6" s="57">
         <v>40</v>
       </c>
       <c r="E6" s="57">
         <v>38</v>
       </c>
       <c r="F6" s="55">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="G6" s="56" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.35">
       <c r="C7" s="59" t="s">
         <v>319</v>
       </c>
       <c r="D7" s="57">
         <v>13</v>
       </c>
       <c r="E7" s="57">
         <v>16</v>
       </c>
       <c r="F7" s="55">
         <f t="shared" si="0"/>
         <v>-3</v>
       </c>
       <c r="G7" s="55"/>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.35">
       <c r="C8" s="59" t="s">
         <v>320</v>
       </c>
       <c r="D8" s="57">
         <v>7</v>
       </c>
       <c r="E8" s="57">
         <v>11</v>
       </c>
       <c r="F8" s="55">
         <f t="shared" si="0"/>
         <v>-4</v>
       </c>
       <c r="G8" s="55"/>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.35">
       <c r="C9" s="59" t="s">
         <v>321</v>
       </c>
       <c r="D9" s="57">
         <v>0</v>
       </c>
       <c r="E9" s="57">
         <v>3</v>
       </c>
       <c r="F9" s="55">
         <f t="shared" si="0"/>
         <v>-3</v>
       </c>
       <c r="G9" s="55" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.35">
       <c r="C10" s="59" t="s">
         <v>322</v>
       </c>
       <c r="D10" s="57">
         <v>16</v>
       </c>
       <c r="E10" s="57">
         <v>15</v>
       </c>
       <c r="F10" s="55">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="G10" s="55" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B11" s="7"/>
       <c r="C11" s="55"/>
       <c r="D11" s="55"/>
       <c r="E11" s="55"/>
       <c r="F11" s="55"/>
       <c r="G11" s="55"/>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B12" s="11"/>
       <c r="C12" s="55" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="55">
         <f>20+2</f>
         <v>22</v>
       </c>
       <c r="E12" s="55">
         <v>19</v>
       </c>
       <c r="F12" s="55">
         <f>+D12-E12</f>
         <v>3</v>
       </c>
       <c r="G12" s="55" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B13" s="7"/>
       <c r="C13" s="55"/>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
       <c r="G13" s="55"/>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B14" s="14"/>
       <c r="C14" s="55" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="55">
         <v>2</v>
       </c>
       <c r="E14" s="55">
         <v>2</v>
       </c>
       <c r="F14" s="55">
         <f>+D14-E14</f>
         <v>0</v>
       </c>
       <c r="G14" s="55"/>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2">
         <f>+D3+D5+D12+D14</f>
         <v>155</v>
       </c>
       <c r="E16" s="2">
         <f>+E3+E5+E12+E14</f>
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{036C46F3-64D5-4A68-84CD-7C29B9ED215B}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="C3:BS189"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="101" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R16" sqref="R16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="59" max="61" width="1.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" customWidth="1"/>
+    <col min="17" max="17" width="4.7265625" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" customWidth="1"/>
+    <col min="21" max="21" width="12.26953125" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" customWidth="1"/>
+    <col min="29" max="31" width="1.7265625" customWidth="1"/>
+    <col min="32" max="32" width="10.7265625" customWidth="1"/>
+    <col min="33" max="35" width="1.7265625" customWidth="1"/>
+    <col min="46" max="48" width="1.7265625" customWidth="1"/>
+    <col min="59" max="61" width="1.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N3" s="411" t="s">
+    <row r="3" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N3" s="230" t="s">
         <v>373</v>
       </c>
-      <c r="O3" s="411"/>
-[...11 lines deleted...]
-    <row r="4" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O3" s="230"/>
+      <c r="P3" s="230"/>
+      <c r="Q3" s="230"/>
+      <c r="R3" s="230"/>
+      <c r="S3" s="230"/>
+      <c r="T3" s="230"/>
+      <c r="U3" s="230"/>
+      <c r="V3" s="230"/>
+      <c r="W3" s="230"/>
+      <c r="X3" s="230"/>
+      <c r="Y3" s="230"/>
+    </row>
+    <row r="4" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
-      <c r="H4" s="412" t="s">
+      <c r="H4" s="231" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="412"/>
-[...7 lines deleted...]
-      <c r="E5" s="413" t="s">
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
+      <c r="N4" s="231"/>
+    </row>
+    <row r="5" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="232" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="413"/>
-      <c r="G5" s="413"/>
+      <c r="F5" s="232"/>
+      <c r="G5" s="232"/>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
-      <c r="AF5" s="414" t="s">
+      <c r="AF5" s="233" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="414"/>
-[...11 lines deleted...]
-    <row r="6" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG5" s="233"/>
+      <c r="AH5" s="233"/>
+      <c r="AI5" s="233"/>
+      <c r="AJ5" s="233"/>
+      <c r="AK5" s="233"/>
+      <c r="AL5" s="233"/>
+      <c r="AM5" s="233"/>
+      <c r="AN5" s="233"/>
+      <c r="AO5" s="233"/>
+      <c r="AP5" s="233"/>
+      <c r="AQ5" s="233"/>
+    </row>
+    <row r="6" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H6" t="s">
         <v>381</v>
       </c>
       <c r="K6" t="s">
         <v>4</v>
       </c>
-      <c r="AF6" s="414"/>
-[...12 lines deleted...]
-    <row r="7" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF6" s="233"/>
+      <c r="AG6" s="233"/>
+      <c r="AH6" s="233"/>
+      <c r="AI6" s="233"/>
+      <c r="AJ6" s="233"/>
+      <c r="AK6" s="233"/>
+      <c r="AL6" s="233"/>
+      <c r="AM6" s="233"/>
+      <c r="AN6" s="233"/>
+      <c r="AO6" s="233"/>
+      <c r="AP6" s="233"/>
+      <c r="AQ6" s="233"/>
+    </row>
+    <row r="7" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL7" s="28"/>
     </row>
-    <row r="8" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL8" s="5"/>
     </row>
-    <row r="9" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="7"/>
       <c r="M9" s="4"/>
       <c r="AL9" s="5"/>
     </row>
-    <row r="10" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="6"/>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="I10">
         <v>38</v>
       </c>
       <c r="K10" t="s">
         <v>6</v>
       </c>
       <c r="M10" s="4"/>
       <c r="O10">
         <v>110</v>
       </c>
       <c r="AL10" s="5"/>
     </row>
-    <row r="11" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" s="7"/>
       <c r="M11" s="4"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="61"/>
     </row>
-    <row r="12" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="8"/>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="I12">
         <v>79</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="4"/>
       <c r="O12">
         <v>6</v>
       </c>
       <c r="AL12" s="26"/>
       <c r="AM12" s="61"/>
     </row>
-    <row r="13" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="7"/>
-      <c r="AF13" s="415" t="s">
+      <c r="AF13" s="234" t="s">
         <v>11</v>
       </c>
-      <c r="AG13" s="415"/>
-[...11 lines deleted...]
-    <row r="14" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG13" s="234"/>
+      <c r="AH13" s="234"/>
+      <c r="AI13" s="234"/>
+      <c r="AJ13" s="234"/>
+      <c r="AK13" s="234"/>
+      <c r="AL13" s="234"/>
+      <c r="AM13" s="234"/>
+      <c r="AN13" s="234"/>
+      <c r="AO13" s="234"/>
+      <c r="AP13" s="234"/>
+      <c r="AQ13" s="234"/>
+    </row>
+    <row r="14" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E14" s="7"/>
       <c r="K14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M14" s="4"/>
-      <c r="AF14" s="415"/>
-[...12 lines deleted...]
-    <row r="15" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF14" s="234"/>
+      <c r="AG14" s="234"/>
+      <c r="AH14" s="234"/>
+      <c r="AI14" s="234"/>
+      <c r="AJ14" s="234"/>
+      <c r="AK14" s="234"/>
+      <c r="AL14" s="234"/>
+      <c r="AM14" s="234"/>
+      <c r="AN14" s="234"/>
+      <c r="AO14" s="234"/>
+      <c r="AP14" s="234"/>
+      <c r="AQ14" s="234"/>
+    </row>
+    <row r="15" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M15" s="4"/>
-      <c r="AF15" s="415"/>
-[...12 lines deleted...]
-    <row r="16" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF15" s="234"/>
+      <c r="AG15" s="234"/>
+      <c r="AH15" s="234"/>
+      <c r="AI15" s="234"/>
+      <c r="AJ15" s="234"/>
+      <c r="AK15" s="234"/>
+      <c r="AL15" s="234"/>
+      <c r="AM15" s="234"/>
+      <c r="AN15" s="234"/>
+      <c r="AO15" s="234"/>
+      <c r="AP15" s="234"/>
+      <c r="AQ15" s="234"/>
+    </row>
+    <row r="16" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K16" s="70" t="s">
         <v>407</v>
       </c>
       <c r="L16" s="70"/>
       <c r="M16" s="70"/>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="AL16" s="28"/>
     </row>
-    <row r="17" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL17" s="5"/>
     </row>
-    <row r="18" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="I18" s="2">
         <f>+SUM(I9:I16)</f>
         <v>117</v>
       </c>
       <c r="K18" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="2">
         <f>+SUM(O9:O16)</f>
         <v>117</v>
       </c>
       <c r="AL18" s="5"/>
     </row>
-    <row r="19" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M19" s="4"/>
       <c r="AL19" s="26"/>
     </row>
-    <row r="20" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M20" s="4"/>
-      <c r="AF20" s="215" t="s">
+      <c r="AF20" s="280" t="s">
         <v>14</v>
       </c>
-      <c r="AG20" s="217"/>
-      <c r="AH20" s="215" t="s">
+      <c r="AG20" s="281"/>
+      <c r="AH20" s="280" t="s">
         <v>15</v>
       </c>
-      <c r="AI20" s="216"/>
-[...4 lines deleted...]
-      <c r="AN20" s="215" t="s">
+      <c r="AI20" s="357"/>
+      <c r="AJ20" s="357"/>
+      <c r="AK20" s="357"/>
+      <c r="AL20" s="357"/>
+      <c r="AM20" s="281"/>
+      <c r="AN20" s="280" t="s">
         <v>16</v>
       </c>
-      <c r="AO20" s="216"/>
-[...3 lines deleted...]
-    <row r="21" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO20" s="357"/>
+      <c r="AP20" s="357"/>
+      <c r="AQ20" s="281"/>
+    </row>
+    <row r="21" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M21" s="4"/>
-      <c r="AF21" s="218"/>
-[...12 lines deleted...]
-    <row r="22" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="284"/>
+      <c r="AG21" s="285"/>
+      <c r="AH21" s="284"/>
+      <c r="AI21" s="358"/>
+      <c r="AJ21" s="358"/>
+      <c r="AK21" s="358"/>
+      <c r="AL21" s="358"/>
+      <c r="AM21" s="285"/>
+      <c r="AN21" s="284"/>
+      <c r="AO21" s="358"/>
+      <c r="AP21" s="358"/>
+      <c r="AQ21" s="285"/>
+    </row>
+    <row r="22" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AK22" s="29"/>
     </row>
-    <row r="23" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O23" s="15"/>
       <c r="P23" s="62"/>
       <c r="Q23" s="62"/>
       <c r="R23" s="62"/>
       <c r="S23" s="62"/>
       <c r="T23" s="62"/>
       <c r="U23" s="62"/>
       <c r="V23" s="62"/>
       <c r="W23" s="62"/>
       <c r="X23" s="62"/>
       <c r="Y23" s="62"/>
       <c r="AG23" s="16"/>
       <c r="AI23" s="16"/>
       <c r="AJ23" s="16"/>
       <c r="AK23" s="24"/>
       <c r="AL23" s="16"/>
       <c r="AM23" s="16"/>
       <c r="AN23" s="16"/>
       <c r="AO23" s="16"/>
       <c r="AP23" s="16"/>
       <c r="AQ23" s="16"/>
       <c r="AR23" s="16"/>
       <c r="AS23" s="16"/>
       <c r="AT23" s="16"/>
       <c r="AU23" s="16"/>
       <c r="AV23" s="16"/>
       <c r="AW23" s="17"/>
       <c r="AX23" s="17"/>
       <c r="AY23" s="17"/>
       <c r="AZ23" s="17"/>
       <c r="BA23" s="17"/>
       <c r="BB23" s="18"/>
       <c r="BC23" s="18"/>
       <c r="BD23" s="18"/>
       <c r="BE23" s="18"/>
       <c r="BF23" s="18"/>
     </row>
-    <row r="24" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="O24" s="15"/>
       <c r="P24" s="63"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
       <c r="AH24" s="21"/>
       <c r="AW24" s="18"/>
       <c r="AX24" s="18"/>
       <c r="AY24" s="18"/>
       <c r="AZ24" s="18"/>
       <c r="BA24" s="18"/>
       <c r="BB24" s="22"/>
       <c r="BC24" s="18"/>
       <c r="BD24" s="18"/>
       <c r="BE24" s="18"/>
       <c r="BF24" s="18"/>
     </row>
-    <row r="25" spans="4:71" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="K25" s="386" t="s">
+    <row r="25" spans="4:71" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="K25" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="L25" s="386"/>
-      <c r="M25" s="386" t="s">
+      <c r="L25" s="265"/>
+      <c r="M25" s="265" t="s">
         <v>375</v>
       </c>
-      <c r="N25" s="386"/>
-[...3 lines deleted...]
-      <c r="R25" s="386" t="s">
+      <c r="N25" s="265"/>
+      <c r="O25" s="265"/>
+      <c r="P25" s="265"/>
+      <c r="Q25" s="265"/>
+      <c r="R25" s="265" t="s">
         <v>335</v>
       </c>
-      <c r="S25" s="386"/>
-      <c r="T25" s="386"/>
+      <c r="S25" s="265"/>
+      <c r="T25" s="265"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
-      <c r="AW25" s="409" t="s">
+      <c r="AW25" s="236" t="s">
         <v>17</v>
       </c>
-      <c r="AX25" s="409"/>
-      <c r="AY25" s="409" t="s">
+      <c r="AX25" s="236"/>
+      <c r="AY25" s="236" t="s">
         <v>18</v>
       </c>
-      <c r="AZ25" s="409"/>
-[...3 lines deleted...]
-      <c r="BD25" s="409" t="s">
+      <c r="AZ25" s="236"/>
+      <c r="BA25" s="236"/>
+      <c r="BB25" s="236"/>
+      <c r="BC25" s="236"/>
+      <c r="BD25" s="236" t="s">
         <v>19</v>
       </c>
-      <c r="BE25" s="409"/>
-[...12 lines deleted...]
-      <c r="T26" s="386"/>
+      <c r="BE25" s="236"/>
+      <c r="BF25" s="236"/>
+    </row>
+    <row r="26" spans="4:71" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="K26" s="265"/>
+      <c r="L26" s="265"/>
+      <c r="M26" s="265"/>
+      <c r="N26" s="265"/>
+      <c r="O26" s="265"/>
+      <c r="P26" s="265"/>
+      <c r="Q26" s="265"/>
+      <c r="R26" s="265"/>
+      <c r="S26" s="265"/>
+      <c r="T26" s="265"/>
       <c r="U26" s="15"/>
       <c r="V26" s="15"/>
       <c r="W26" s="15"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
-      <c r="AW26" s="410"/>
-[...10 lines deleted...]
-    <row r="27" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AW26" s="237"/>
+      <c r="AX26" s="237"/>
+      <c r="AY26" s="237"/>
+      <c r="AZ26" s="237"/>
+      <c r="BA26" s="237"/>
+      <c r="BB26" s="237"/>
+      <c r="BC26" s="237"/>
+      <c r="BD26" s="237"/>
+      <c r="BE26" s="237"/>
+      <c r="BF26" s="237"/>
+    </row>
+    <row r="27" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="16"/>
       <c r="U27" s="62"/>
       <c r="V27" s="15"/>
       <c r="AO27" s="16"/>
       <c r="AP27" s="16"/>
       <c r="AQ27" s="16"/>
       <c r="AR27" s="16"/>
       <c r="AS27" s="16"/>
       <c r="AT27" s="16"/>
       <c r="AU27" s="16"/>
       <c r="AV27" s="16"/>
       <c r="AW27" s="16"/>
       <c r="AX27" s="16"/>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="16"/>
       <c r="BA27" s="24"/>
       <c r="BB27" s="16"/>
       <c r="BC27" s="16"/>
       <c r="BD27" s="16"/>
       <c r="BE27" s="16"/>
       <c r="BF27" s="16"/>
       <c r="BG27" s="16"/>
       <c r="BH27" s="16"/>
       <c r="BI27" s="16"/>
       <c r="BJ27" s="16"/>
       <c r="BK27" s="16"/>
       <c r="BL27" s="16"/>
       <c r="BM27" s="16"/>
     </row>
-    <row r="28" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I28" s="28"/>
       <c r="U28" s="64"/>
       <c r="V28" s="15"/>
       <c r="AO28" s="28"/>
       <c r="BA28" s="29"/>
       <c r="BM28" s="29"/>
     </row>
-    <row r="29" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I29" s="5"/>
       <c r="M29" s="4"/>
       <c r="U29" s="24"/>
       <c r="AO29" s="5"/>
       <c r="BA29" s="30"/>
       <c r="BM29" s="24"/>
     </row>
-    <row r="30" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D30" s="407" t="s">
+    <row r="30" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D30" s="238" t="s">
         <v>406</v>
       </c>
-      <c r="E30" s="407"/>
-[...7 lines deleted...]
-      <c r="M30" s="407"/>
+      <c r="E30" s="238"/>
+      <c r="F30" s="238"/>
+      <c r="G30" s="238"/>
+      <c r="H30" s="238"/>
+      <c r="I30" s="238"/>
+      <c r="J30" s="238"/>
+      <c r="K30" s="238"/>
+      <c r="L30" s="238"/>
+      <c r="M30" s="238"/>
       <c r="N30" s="60"/>
       <c r="O30" s="60"/>
-      <c r="S30" s="407" t="s">
+      <c r="S30" s="238" t="s">
         <v>388</v>
       </c>
-      <c r="T30" s="407"/>
-[...8 lines deleted...]
-      <c r="AJ30" s="407" t="s">
+      <c r="T30" s="238"/>
+      <c r="U30" s="238"/>
+      <c r="V30" s="238"/>
+      <c r="W30" s="238"/>
+      <c r="X30" s="238"/>
+      <c r="Y30" s="238"/>
+      <c r="Z30" s="238"/>
+      <c r="AA30" s="238"/>
+      <c r="AB30" s="238"/>
+      <c r="AJ30" s="238" t="s">
         <v>367</v>
       </c>
-      <c r="AK30" s="407"/>
-[...7 lines deleted...]
-      <c r="AS30" s="407"/>
+      <c r="AK30" s="238"/>
+      <c r="AL30" s="238"/>
+      <c r="AM30" s="238"/>
+      <c r="AN30" s="238"/>
+      <c r="AO30" s="238"/>
+      <c r="AP30" s="238"/>
+      <c r="AQ30" s="238"/>
+      <c r="AR30" s="238"/>
+      <c r="AS30" s="238"/>
       <c r="AT30" s="27"/>
       <c r="AU30" s="27"/>
       <c r="AV30" s="27"/>
-      <c r="AW30" s="407" t="s">
+      <c r="AW30" s="238" t="s">
         <v>371</v>
       </c>
-      <c r="AX30" s="407"/>
-[...7 lines deleted...]
-      <c r="BF30" s="407"/>
+      <c r="AX30" s="238"/>
+      <c r="AY30" s="238"/>
+      <c r="AZ30" s="238"/>
+      <c r="BA30" s="238"/>
+      <c r="BB30" s="238"/>
+      <c r="BC30" s="238"/>
+      <c r="BD30" s="238"/>
+      <c r="BE30" s="238"/>
+      <c r="BF30" s="238"/>
       <c r="BG30" s="27"/>
       <c r="BH30" s="27"/>
       <c r="BI30" s="27"/>
-      <c r="BJ30" s="407" t="s">
+      <c r="BJ30" s="238" t="s">
         <v>400</v>
       </c>
-      <c r="BK30" s="407"/>
-[...9 lines deleted...]
-    <row r="31" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BK30" s="238"/>
+      <c r="BL30" s="238"/>
+      <c r="BM30" s="238"/>
+      <c r="BN30" s="238"/>
+      <c r="BO30" s="238"/>
+      <c r="BP30" s="238"/>
+      <c r="BQ30" s="238"/>
+      <c r="BR30" s="238"/>
+      <c r="BS30" s="238"/>
+    </row>
+    <row r="31" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I31" s="26"/>
       <c r="U31" s="44"/>
     </row>
-    <row r="32" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D32" s="406" t="s">
+    <row r="32" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D32" s="239" t="s">
         <v>389</v>
       </c>
-      <c r="E32" s="406"/>
-[...8 lines deleted...]
-      <c r="S32" s="406" t="s">
+      <c r="E32" s="239"/>
+      <c r="F32" s="239"/>
+      <c r="G32" s="239"/>
+      <c r="H32" s="239"/>
+      <c r="I32" s="239"/>
+      <c r="J32" s="239"/>
+      <c r="K32" s="239"/>
+      <c r="L32" s="239"/>
+      <c r="M32" s="239"/>
+      <c r="S32" s="239" t="s">
         <v>387</v>
       </c>
-      <c r="T32" s="406"/>
-[...8 lines deleted...]
-      <c r="AJ32" s="406" t="s">
+      <c r="T32" s="239"/>
+      <c r="U32" s="239"/>
+      <c r="V32" s="239"/>
+      <c r="W32" s="239"/>
+      <c r="X32" s="239"/>
+      <c r="Y32" s="239"/>
+      <c r="Z32" s="239"/>
+      <c r="AA32" s="239"/>
+      <c r="AB32" s="239"/>
+      <c r="AJ32" s="239" t="s">
         <v>366</v>
       </c>
-      <c r="AK32" s="406"/>
-[...8 lines deleted...]
-      <c r="AW32" s="406" t="s">
+      <c r="AK32" s="239"/>
+      <c r="AL32" s="239"/>
+      <c r="AM32" s="239"/>
+      <c r="AN32" s="239"/>
+      <c r="AO32" s="239"/>
+      <c r="AP32" s="239"/>
+      <c r="AQ32" s="239"/>
+      <c r="AR32" s="239"/>
+      <c r="AS32" s="239"/>
+      <c r="AW32" s="239" t="s">
         <v>370</v>
       </c>
-      <c r="AX32" s="406"/>
-[...8 lines deleted...]
-      <c r="BJ32" s="406" t="s">
+      <c r="AX32" s="239"/>
+      <c r="AY32" s="239"/>
+      <c r="AZ32" s="239"/>
+      <c r="BA32" s="239"/>
+      <c r="BB32" s="239"/>
+      <c r="BC32" s="239"/>
+      <c r="BD32" s="239"/>
+      <c r="BE32" s="239"/>
+      <c r="BF32" s="239"/>
+      <c r="BJ32" s="239" t="s">
         <v>399</v>
       </c>
-      <c r="BK32" s="406"/>
-[...9 lines deleted...]
-    <row r="33" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BK32" s="239"/>
+      <c r="BL32" s="239"/>
+      <c r="BM32" s="239"/>
+      <c r="BN32" s="239"/>
+      <c r="BO32" s="239"/>
+      <c r="BP32" s="239"/>
+      <c r="BQ32" s="239"/>
+      <c r="BR32" s="239"/>
+      <c r="BS32" s="239"/>
+    </row>
+    <row r="33" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="34"/>
       <c r="J33" s="32"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="16"/>
       <c r="V33" s="5"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="36"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="24"/>
       <c r="AV33" s="16"/>
       <c r="AW33" s="36"/>
       <c r="AX33" s="16"/>
       <c r="AY33" s="16"/>
       <c r="AZ33" s="16"/>
       <c r="BA33" s="24"/>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="36"/>
       <c r="BK33" s="16"/>
       <c r="BL33" s="16"/>
       <c r="BM33" s="16"/>
       <c r="BN33" s="24"/>
     </row>
-    <row r="34" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="28"/>
       <c r="D34" s="31"/>
       <c r="R34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AV34" s="28"/>
       <c r="AY34" s="31"/>
       <c r="BI34" s="28"/>
     </row>
-    <row r="35" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="5"/>
-      <c r="D35" s="318" t="s">
+      <c r="D35" s="240" t="s">
         <v>382</v>
       </c>
-      <c r="E35" s="319"/>
-      <c r="F35" s="399" t="s">
+      <c r="E35" s="241"/>
+      <c r="F35" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="G35" s="399"/>
-[...3 lines deleted...]
-      <c r="K35" s="305" t="s">
+      <c r="G35" s="246"/>
+      <c r="H35" s="246"/>
+      <c r="I35" s="246"/>
+      <c r="J35" s="246"/>
+      <c r="K35" s="247" t="s">
         <v>28</v>
       </c>
-      <c r="L35" s="305"/>
-      <c r="M35" s="305"/>
+      <c r="L35" s="247"/>
+      <c r="M35" s="247"/>
       <c r="R35" s="5"/>
-      <c r="S35" s="215" t="s">
+      <c r="S35" s="280" t="s">
         <v>382</v>
       </c>
-      <c r="T35" s="216"/>
-      <c r="U35" s="293" t="s">
+      <c r="T35" s="357"/>
+      <c r="U35" s="268" t="s">
         <v>32</v>
       </c>
-      <c r="V35" s="293"/>
-[...3 lines deleted...]
-      <c r="Z35" s="294" t="s">
+      <c r="V35" s="268"/>
+      <c r="W35" s="268"/>
+      <c r="X35" s="268"/>
+      <c r="Y35" s="268"/>
+      <c r="Z35" s="269" t="s">
         <v>33</v>
       </c>
-      <c r="AA35" s="294"/>
-      <c r="AB35" s="294"/>
+      <c r="AA35" s="269"/>
+      <c r="AB35" s="269"/>
       <c r="AI35" s="5"/>
-      <c r="AJ35" s="396" t="s">
+      <c r="AJ35" s="292" t="s">
         <v>379</v>
       </c>
-      <c r="AK35" s="396"/>
-      <c r="AL35" s="397" t="s">
+      <c r="AK35" s="292"/>
+      <c r="AL35" s="293" t="s">
         <v>380</v>
       </c>
-      <c r="AM35" s="397"/>
-[...3 lines deleted...]
-      <c r="AQ35" s="421" t="s">
+      <c r="AM35" s="293"/>
+      <c r="AN35" s="293"/>
+      <c r="AO35" s="293"/>
+      <c r="AP35" s="293"/>
+      <c r="AQ35" s="455" t="s">
         <v>37</v>
       </c>
-      <c r="AR35" s="422"/>
-      <c r="AS35" s="423"/>
+      <c r="AR35" s="456"/>
+      <c r="AS35" s="457"/>
       <c r="AV35" s="5"/>
-      <c r="AW35" s="388" t="s">
+      <c r="AW35" s="235" t="s">
         <v>369</v>
       </c>
-      <c r="AX35" s="388"/>
-      <c r="AY35" s="398" t="s">
+      <c r="AX35" s="235"/>
+      <c r="AY35" s="255" t="s">
         <v>38</v>
       </c>
-      <c r="AZ35" s="398"/>
-[...3 lines deleted...]
-      <c r="BD35" s="398" t="s">
+      <c r="AZ35" s="255"/>
+      <c r="BA35" s="255"/>
+      <c r="BB35" s="255"/>
+      <c r="BC35" s="255"/>
+      <c r="BD35" s="255" t="s">
         <v>39</v>
       </c>
-      <c r="BE35" s="398"/>
-      <c r="BF35" s="398"/>
+      <c r="BE35" s="255"/>
+      <c r="BF35" s="255"/>
       <c r="BI35" s="26"/>
-      <c r="BJ35" s="388" t="s">
+      <c r="BJ35" s="235" t="s">
         <v>60</v>
       </c>
-      <c r="BK35" s="388"/>
-      <c r="BL35" s="398" t="s">
+      <c r="BK35" s="235"/>
+      <c r="BL35" s="255" t="s">
         <v>61</v>
       </c>
-      <c r="BM35" s="398"/>
-[...3 lines deleted...]
-      <c r="BQ35" s="398" t="s">
+      <c r="BM35" s="255"/>
+      <c r="BN35" s="255"/>
+      <c r="BO35" s="255"/>
+      <c r="BP35" s="255"/>
+      <c r="BQ35" s="255" t="s">
         <v>372</v>
       </c>
-      <c r="BR35" s="398"/>
-[...2 lines deleted...]
-    <row r="36" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR35" s="255"/>
+      <c r="BS35" s="255"/>
+    </row>
+    <row r="36" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C36" s="26"/>
-      <c r="D36" s="320"/>
-[...1 lines deleted...]
-      <c r="F36" s="399" t="s">
+      <c r="D36" s="242"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="246" t="s">
         <v>43</v>
       </c>
-      <c r="G36" s="399"/>
-[...3 lines deleted...]
-      <c r="K36" s="305" t="s">
+      <c r="G36" s="246"/>
+      <c r="H36" s="246"/>
+      <c r="I36" s="246"/>
+      <c r="J36" s="246"/>
+      <c r="K36" s="247" t="s">
         <v>44</v>
       </c>
-      <c r="L36" s="305"/>
-      <c r="M36" s="305"/>
+      <c r="L36" s="247"/>
+      <c r="M36" s="247"/>
       <c r="R36" s="26"/>
-      <c r="S36" s="221"/>
-[...1 lines deleted...]
-      <c r="U36" s="293" t="s">
+      <c r="S36" s="282"/>
+      <c r="T36" s="365"/>
+      <c r="U36" s="268" t="s">
         <v>45</v>
       </c>
-      <c r="V36" s="293"/>
-[...3 lines deleted...]
-      <c r="Z36" s="294" t="s">
+      <c r="V36" s="268"/>
+      <c r="W36" s="268"/>
+      <c r="X36" s="268"/>
+      <c r="Y36" s="268"/>
+      <c r="Z36" s="269" t="s">
         <v>46</v>
       </c>
-      <c r="AA36" s="294"/>
-      <c r="AB36" s="294"/>
+      <c r="AA36" s="269"/>
+      <c r="AB36" s="269"/>
       <c r="AI36" s="5"/>
-      <c r="AJ36" s="396"/>
-[...1 lines deleted...]
-      <c r="AL36" s="397" t="s">
+      <c r="AJ36" s="292"/>
+      <c r="AK36" s="292"/>
+      <c r="AL36" s="293" t="s">
         <v>365</v>
       </c>
-      <c r="AM36" s="397"/>
-[...3 lines deleted...]
-      <c r="AQ36" s="421" t="s">
+      <c r="AM36" s="293"/>
+      <c r="AN36" s="293"/>
+      <c r="AO36" s="293"/>
+      <c r="AP36" s="293"/>
+      <c r="AQ36" s="455" t="s">
         <v>184</v>
       </c>
-      <c r="AR36" s="422"/>
-      <c r="AS36" s="423"/>
+      <c r="AR36" s="456"/>
+      <c r="AS36" s="457"/>
       <c r="AV36" s="38"/>
-      <c r="AW36" s="388"/>
-[...1 lines deleted...]
-      <c r="AY36" s="386" t="s">
+      <c r="AW36" s="235"/>
+      <c r="AX36" s="235"/>
+      <c r="AY36" s="265" t="s">
         <v>50</v>
       </c>
-      <c r="AZ36" s="386"/>
-[...3 lines deleted...]
-      <c r="BD36" s="398" t="s">
+      <c r="AZ36" s="265"/>
+      <c r="BA36" s="265"/>
+      <c r="BB36" s="265"/>
+      <c r="BC36" s="265"/>
+      <c r="BD36" s="255" t="s">
         <v>59</v>
       </c>
-      <c r="BE36" s="398"/>
-      <c r="BF36" s="398"/>
+      <c r="BE36" s="255"/>
+      <c r="BF36" s="255"/>
       <c r="BI36" s="69"/>
-      <c r="BJ36" s="388" t="s">
+      <c r="BJ36" s="235" t="s">
         <v>398</v>
       </c>
-      <c r="BK36" s="388"/>
-      <c r="BL36" s="386" t="s">
+      <c r="BK36" s="235"/>
+      <c r="BL36" s="265" t="s">
         <v>310</v>
       </c>
-      <c r="BM36" s="386"/>
-[...3 lines deleted...]
-      <c r="BQ36" s="398" t="s">
+      <c r="BM36" s="265"/>
+      <c r="BN36" s="265"/>
+      <c r="BO36" s="265"/>
+      <c r="BP36" s="265"/>
+      <c r="BQ36" s="255" t="s">
         <v>311</v>
       </c>
-      <c r="BR36" s="398"/>
-[...2 lines deleted...]
-    <row r="37" spans="3:71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR36" s="255"/>
+      <c r="BS36" s="255"/>
+    </row>
+    <row r="37" spans="3:71" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C37" s="5"/>
-      <c r="D37" s="320"/>
-[...1 lines deleted...]
-      <c r="F37" s="399" t="s">
+      <c r="D37" s="242"/>
+      <c r="E37" s="243"/>
+      <c r="F37" s="246" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="399"/>
-[...3 lines deleted...]
-      <c r="K37" s="305" t="s">
+      <c r="G37" s="246"/>
+      <c r="H37" s="246"/>
+      <c r="I37" s="246"/>
+      <c r="J37" s="246"/>
+      <c r="K37" s="247" t="s">
         <v>64</v>
       </c>
-      <c r="L37" s="305"/>
-      <c r="M37" s="305"/>
+      <c r="L37" s="247"/>
+      <c r="M37" s="247"/>
       <c r="R37" s="28"/>
-      <c r="S37" s="221"/>
-[...1 lines deleted...]
-      <c r="U37" s="293" t="s">
+      <c r="S37" s="282"/>
+      <c r="T37" s="365"/>
+      <c r="U37" s="268" t="s">
         <v>55</v>
       </c>
-      <c r="V37" s="293"/>
-[...3 lines deleted...]
-      <c r="Z37" s="294" t="s">
+      <c r="V37" s="268"/>
+      <c r="W37" s="268"/>
+      <c r="X37" s="268"/>
+      <c r="Y37" s="268"/>
+      <c r="Z37" s="269" t="s">
         <v>56</v>
       </c>
-      <c r="AA37" s="294"/>
-      <c r="AB37" s="294"/>
+      <c r="AA37" s="269"/>
+      <c r="AB37" s="269"/>
       <c r="AI37" s="5"/>
-      <c r="AJ37" s="396"/>
-[...6 lines deleted...]
-      <c r="AQ37" s="421" t="s">
+      <c r="AJ37" s="292"/>
+      <c r="AK37" s="292"/>
+      <c r="AL37" s="293"/>
+      <c r="AM37" s="293"/>
+      <c r="AN37" s="293"/>
+      <c r="AO37" s="293"/>
+      <c r="AP37" s="293"/>
+      <c r="AQ37" s="455" t="s">
         <v>71</v>
       </c>
-      <c r="AR37" s="422"/>
-[...3 lines deleted...]
-      <c r="AY37" s="386" t="s">
+      <c r="AR37" s="456"/>
+      <c r="AS37" s="457"/>
+      <c r="AW37" s="235"/>
+      <c r="AX37" s="235"/>
+      <c r="AY37" s="265" t="s">
         <v>58</v>
       </c>
-      <c r="AZ37" s="386"/>
-[...3 lines deleted...]
-      <c r="BD37" s="430" t="s">
+      <c r="AZ37" s="265"/>
+      <c r="BA37" s="265"/>
+      <c r="BB37" s="265"/>
+      <c r="BC37" s="265"/>
+      <c r="BD37" s="465" t="s">
         <v>368</v>
       </c>
-      <c r="BE37" s="430"/>
-      <c r="BF37" s="430"/>
+      <c r="BE37" s="465"/>
+      <c r="BF37" s="465"/>
       <c r="BI37" s="38"/>
-      <c r="BJ37" s="388"/>
-[...1 lines deleted...]
-      <c r="BL37" s="397" t="s">
+      <c r="BJ37" s="235"/>
+      <c r="BK37" s="235"/>
+      <c r="BL37" s="293" t="s">
         <v>397</v>
       </c>
-      <c r="BM37" s="397"/>
-[...3 lines deleted...]
-      <c r="BQ37" s="398" t="s">
+      <c r="BM37" s="293"/>
+      <c r="BN37" s="293"/>
+      <c r="BO37" s="293"/>
+      <c r="BP37" s="293"/>
+      <c r="BQ37" s="255" t="s">
         <v>396</v>
       </c>
-      <c r="BR37" s="398"/>
-[...2 lines deleted...]
-    <row r="38" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR37" s="255"/>
+      <c r="BS37" s="255"/>
+    </row>
+    <row r="38" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C38" s="5"/>
-      <c r="D38" s="322"/>
-[...1 lines deleted...]
-      <c r="F38" s="399" t="s">
+      <c r="D38" s="244"/>
+      <c r="E38" s="245"/>
+      <c r="F38" s="246" t="s">
         <v>75</v>
       </c>
-      <c r="G38" s="399"/>
-[...3 lines deleted...]
-      <c r="K38" s="305" t="s">
+      <c r="G38" s="246"/>
+      <c r="H38" s="246"/>
+      <c r="I38" s="246"/>
+      <c r="J38" s="246"/>
+      <c r="K38" s="247" t="s">
         <v>76</v>
       </c>
-      <c r="L38" s="305"/>
-      <c r="M38" s="305"/>
+      <c r="L38" s="247"/>
+      <c r="M38" s="247"/>
       <c r="R38" s="65"/>
-      <c r="S38" s="218"/>
-[...1 lines deleted...]
-      <c r="U38" s="293" t="s">
+      <c r="S38" s="284"/>
+      <c r="T38" s="358"/>
+      <c r="U38" s="268" t="s">
         <v>383</v>
       </c>
-      <c r="V38" s="293"/>
-[...3 lines deleted...]
-      <c r="Z38" s="294" t="s">
+      <c r="V38" s="268"/>
+      <c r="W38" s="268"/>
+      <c r="X38" s="268"/>
+      <c r="Y38" s="268"/>
+      <c r="Z38" s="269" t="s">
         <v>384</v>
       </c>
-      <c r="AA38" s="294"/>
-      <c r="AB38" s="294"/>
+      <c r="AA38" s="269"/>
+      <c r="AB38" s="269"/>
       <c r="AI38" s="5"/>
-      <c r="BJ38" s="388"/>
-[...6 lines deleted...]
-      <c r="BQ38" s="398" t="s">
+      <c r="BJ38" s="235"/>
+      <c r="BK38" s="235"/>
+      <c r="BL38" s="293"/>
+      <c r="BM38" s="293"/>
+      <c r="BN38" s="293"/>
+      <c r="BO38" s="293"/>
+      <c r="BP38" s="293"/>
+      <c r="BQ38" s="255" t="s">
         <v>401</v>
       </c>
-      <c r="BR38" s="398"/>
-[...2 lines deleted...]
-    <row r="39" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR38" s="255"/>
+      <c r="BS38" s="255"/>
+    </row>
+    <row r="39" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="5"/>
       <c r="R39" s="5"/>
       <c r="AI39" s="38"/>
-      <c r="AJ39" s="388" t="s">
+      <c r="AJ39" s="235" t="s">
         <v>81</v>
       </c>
-      <c r="AK39" s="388"/>
-      <c r="AL39" s="416" t="s">
+      <c r="AK39" s="235"/>
+      <c r="AL39" s="431" t="s">
         <v>82</v>
       </c>
-      <c r="AM39" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ39" s="424" t="s">
+      <c r="AM39" s="432"/>
+      <c r="AN39" s="432"/>
+      <c r="AO39" s="432"/>
+      <c r="AP39" s="433"/>
+      <c r="AQ39" s="458" t="s">
         <v>83</v>
       </c>
-      <c r="AR39" s="425"/>
-      <c r="AS39" s="426"/>
+      <c r="AR39" s="459"/>
+      <c r="AS39" s="460"/>
       <c r="BI39" s="40"/>
     </row>
-    <row r="40" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="5"/>
-      <c r="D40" s="318" t="s">
+      <c r="D40" s="240" t="s">
         <v>337</v>
       </c>
-      <c r="E40" s="319"/>
-      <c r="F40" s="318" t="s">
+      <c r="E40" s="241"/>
+      <c r="F40" s="240" t="s">
         <v>336</v>
       </c>
-      <c r="G40" s="431"/>
-[...3 lines deleted...]
-      <c r="K40" s="305" t="s">
+      <c r="G40" s="452"/>
+      <c r="H40" s="452"/>
+      <c r="I40" s="452"/>
+      <c r="J40" s="241"/>
+      <c r="K40" s="247" t="s">
         <v>87</v>
       </c>
-      <c r="L40" s="305"/>
-      <c r="M40" s="305"/>
+      <c r="L40" s="247"/>
+      <c r="M40" s="247"/>
       <c r="R40" s="65"/>
-      <c r="S40" s="274" t="s">
+      <c r="S40" s="295" t="s">
         <v>78</v>
       </c>
-      <c r="T40" s="275"/>
-      <c r="U40" s="346" t="s">
+      <c r="T40" s="296"/>
+      <c r="U40" s="321" t="s">
         <v>79</v>
       </c>
-      <c r="V40" s="347"/>
-[...3 lines deleted...]
-      <c r="Z40" s="298" t="s">
+      <c r="V40" s="322"/>
+      <c r="W40" s="322"/>
+      <c r="X40" s="322"/>
+      <c r="Y40" s="323"/>
+      <c r="Z40" s="309" t="s">
         <v>362</v>
       </c>
-      <c r="AA40" s="299"/>
-      <c r="AB40" s="300"/>
+      <c r="AA40" s="310"/>
+      <c r="AB40" s="311"/>
       <c r="AI40" s="5"/>
-      <c r="AJ40" s="388"/>
-[...1 lines deleted...]
-      <c r="AL40" s="416" t="s">
+      <c r="AJ40" s="235"/>
+      <c r="AK40" s="235"/>
+      <c r="AL40" s="431" t="s">
         <v>395</v>
       </c>
-      <c r="AM40" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ40" s="389" t="s">
+      <c r="AM40" s="432"/>
+      <c r="AN40" s="432"/>
+      <c r="AO40" s="432"/>
+      <c r="AP40" s="433"/>
+      <c r="AQ40" s="289" t="s">
         <v>364</v>
       </c>
-      <c r="AR40" s="390"/>
-      <c r="AS40" s="391"/>
+      <c r="AR40" s="290"/>
+      <c r="AS40" s="291"/>
       <c r="BI40" s="40"/>
     </row>
-    <row r="41" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="26"/>
-      <c r="D41" s="320"/>
-[...6 lines deleted...]
-      <c r="K41" s="305" t="s">
+      <c r="D41" s="242"/>
+      <c r="E41" s="243"/>
+      <c r="F41" s="242"/>
+      <c r="G41" s="453"/>
+      <c r="H41" s="453"/>
+      <c r="I41" s="453"/>
+      <c r="J41" s="243"/>
+      <c r="K41" s="247" t="s">
         <v>97</v>
       </c>
-      <c r="L41" s="305"/>
-      <c r="M41" s="305"/>
+      <c r="L41" s="247"/>
+      <c r="M41" s="247"/>
       <c r="R41" s="28"/>
-      <c r="S41" s="276"/>
-[...1 lines deleted...]
-      <c r="U41" s="346" t="s">
+      <c r="S41" s="297"/>
+      <c r="T41" s="298"/>
+      <c r="U41" s="321" t="s">
         <v>69</v>
       </c>
-      <c r="V41" s="347"/>
-[...3 lines deleted...]
-      <c r="Z41" s="298" t="s">
+      <c r="V41" s="322"/>
+      <c r="W41" s="322"/>
+      <c r="X41" s="322"/>
+      <c r="Y41" s="323"/>
+      <c r="Z41" s="309" t="s">
         <v>84</v>
       </c>
-      <c r="AA41" s="299"/>
-      <c r="AB41" s="300"/>
+      <c r="AA41" s="310"/>
+      <c r="AB41" s="311"/>
       <c r="AI41" s="5"/>
       <c r="AJ41" s="42"/>
       <c r="AK41" s="42"/>
       <c r="AL41" s="18"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="18"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="18"/>
       <c r="AQ41" s="32"/>
       <c r="AR41" s="32"/>
       <c r="AS41" s="32"/>
       <c r="BI41" s="40"/>
     </row>
-    <row r="42" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C42" s="5"/>
-      <c r="D42" s="320"/>
-[...6 lines deleted...]
-      <c r="K42" s="305" t="s">
+      <c r="D42" s="242"/>
+      <c r="E42" s="243"/>
+      <c r="F42" s="244"/>
+      <c r="G42" s="454"/>
+      <c r="H42" s="454"/>
+      <c r="I42" s="454"/>
+      <c r="J42" s="245"/>
+      <c r="K42" s="247" t="s">
         <v>102</v>
       </c>
-      <c r="L42" s="305"/>
-      <c r="M42" s="305"/>
+      <c r="L42" s="247"/>
+      <c r="M42" s="247"/>
       <c r="R42" s="5"/>
       <c r="AI42" s="5"/>
-      <c r="AJ42" s="215" t="s">
+      <c r="AJ42" s="280" t="s">
         <v>376</v>
       </c>
-      <c r="AK42" s="217"/>
-      <c r="AL42" s="416" t="s">
+      <c r="AK42" s="281"/>
+      <c r="AL42" s="431" t="s">
         <v>95</v>
       </c>
-      <c r="AM42" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ42" s="424" t="s">
+      <c r="AM42" s="432"/>
+      <c r="AN42" s="432"/>
+      <c r="AO42" s="432"/>
+      <c r="AP42" s="433"/>
+      <c r="AQ42" s="458" t="s">
         <v>96</v>
       </c>
-      <c r="AR42" s="425"/>
-      <c r="AS42" s="426"/>
+      <c r="AR42" s="459"/>
+      <c r="AS42" s="460"/>
       <c r="BI42" s="40"/>
     </row>
-    <row r="43" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="5"/>
-      <c r="D43" s="320"/>
-[...1 lines deleted...]
-      <c r="F43" s="306" t="s">
+      <c r="D43" s="242"/>
+      <c r="E43" s="243"/>
+      <c r="F43" s="375" t="s">
         <v>104</v>
       </c>
-      <c r="G43" s="307"/>
-[...3 lines deleted...]
-      <c r="K43" s="305" t="s">
+      <c r="G43" s="376"/>
+      <c r="H43" s="376"/>
+      <c r="I43" s="376"/>
+      <c r="J43" s="377"/>
+      <c r="K43" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="L43" s="305"/>
-      <c r="M43" s="305"/>
+      <c r="L43" s="247"/>
+      <c r="M43" s="247"/>
       <c r="R43" s="38"/>
-      <c r="S43" s="388" t="s">
+      <c r="S43" s="235" t="s">
         <v>386</v>
       </c>
-      <c r="T43" s="388"/>
-      <c r="U43" s="293" t="s">
+      <c r="T43" s="235"/>
+      <c r="U43" s="268" t="s">
         <v>103</v>
       </c>
-      <c r="V43" s="293"/>
-[...3 lines deleted...]
-      <c r="Z43" s="294" t="s">
+      <c r="V43" s="268"/>
+      <c r="W43" s="268"/>
+      <c r="X43" s="268"/>
+      <c r="Y43" s="268"/>
+      <c r="Z43" s="269" t="s">
         <v>276</v>
       </c>
-      <c r="AA43" s="294"/>
-      <c r="AB43" s="294"/>
+      <c r="AA43" s="269"/>
+      <c r="AB43" s="269"/>
       <c r="AI43" s="38"/>
-      <c r="AJ43" s="221"/>
-[...1 lines deleted...]
-      <c r="AL43" s="449" t="s">
+      <c r="AJ43" s="282"/>
+      <c r="AK43" s="283"/>
+      <c r="AL43" s="434" t="s">
         <v>378</v>
       </c>
-      <c r="AM43" s="450"/>
-[...3 lines deleted...]
-      <c r="AQ43" s="427" t="s">
+      <c r="AM43" s="435"/>
+      <c r="AN43" s="435"/>
+      <c r="AO43" s="435"/>
+      <c r="AP43" s="436"/>
+      <c r="AQ43" s="462" t="s">
         <v>101</v>
       </c>
-      <c r="AR43" s="428"/>
-      <c r="AS43" s="429"/>
+      <c r="AR43" s="463"/>
+      <c r="AS43" s="464"/>
       <c r="BI43" s="43"/>
       <c r="BM43" s="40"/>
     </row>
-    <row r="44" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="5"/>
-      <c r="D44" s="322"/>
-[...6 lines deleted...]
-      <c r="K44" s="305" t="s">
+      <c r="D44" s="244"/>
+      <c r="E44" s="245"/>
+      <c r="F44" s="378"/>
+      <c r="G44" s="379"/>
+      <c r="H44" s="379"/>
+      <c r="I44" s="379"/>
+      <c r="J44" s="380"/>
+      <c r="K44" s="247" t="s">
         <v>107</v>
       </c>
-      <c r="L44" s="305"/>
-      <c r="M44" s="305"/>
+      <c r="L44" s="247"/>
+      <c r="M44" s="247"/>
       <c r="R44" s="5"/>
-      <c r="S44" s="388"/>
-[...1 lines deleted...]
-      <c r="U44" s="293" t="s">
+      <c r="S44" s="235"/>
+      <c r="T44" s="235"/>
+      <c r="U44" s="268" t="s">
         <v>86</v>
       </c>
-      <c r="V44" s="293"/>
-[...3 lines deleted...]
-      <c r="Z44" s="420" t="s">
+      <c r="V44" s="268"/>
+      <c r="W44" s="268"/>
+      <c r="X44" s="268"/>
+      <c r="Y44" s="268"/>
+      <c r="Z44" s="461" t="s">
         <v>277</v>
       </c>
-      <c r="AA44" s="420"/>
-[...3 lines deleted...]
-      <c r="AL44" s="416" t="s">
+      <c r="AA44" s="461"/>
+      <c r="AB44" s="461"/>
+      <c r="AJ44" s="284"/>
+      <c r="AK44" s="285"/>
+      <c r="AL44" s="431" t="s">
         <v>377</v>
       </c>
-      <c r="AM44" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ44" s="424" t="s">
+      <c r="AM44" s="432"/>
+      <c r="AN44" s="432"/>
+      <c r="AO44" s="432"/>
+      <c r="AP44" s="433"/>
+      <c r="AQ44" s="458" t="s">
         <v>358</v>
       </c>
-      <c r="AR44" s="425"/>
-[...2 lines deleted...]
-    <row r="45" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AR44" s="459"/>
+      <c r="AS44" s="460"/>
+    </row>
+    <row r="45" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="5"/>
       <c r="E45" s="41"/>
       <c r="F45" s="41"/>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="R45" s="5"/>
     </row>
-    <row r="46" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="5"/>
-      <c r="D46" s="364" t="s">
+      <c r="D46" s="294" t="s">
         <v>338</v>
       </c>
-      <c r="E46" s="364"/>
-      <c r="F46" s="434" t="s">
+      <c r="E46" s="294"/>
+      <c r="F46" s="451" t="s">
         <v>233</v>
       </c>
-      <c r="G46" s="434"/>
-[...3 lines deleted...]
-      <c r="K46" s="305" t="s">
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="247" t="s">
         <v>110</v>
       </c>
-      <c r="L46" s="305"/>
-      <c r="M46" s="305"/>
+      <c r="L46" s="247"/>
+      <c r="M46" s="247"/>
       <c r="R46" s="5"/>
-      <c r="S46" s="388" t="s">
+      <c r="S46" s="235" t="s">
         <v>280</v>
       </c>
-      <c r="T46" s="388"/>
-      <c r="U46" s="256" t="s">
+      <c r="T46" s="235"/>
+      <c r="U46" s="302" t="s">
         <v>279</v>
       </c>
-      <c r="V46" s="257"/>
-[...3 lines deleted...]
-      <c r="Z46" s="298" t="s">
+      <c r="V46" s="303"/>
+      <c r="W46" s="303"/>
+      <c r="X46" s="303"/>
+      <c r="Y46" s="304"/>
+      <c r="Z46" s="309" t="s">
         <v>363</v>
       </c>
-      <c r="AA46" s="299"/>
-[...2 lines deleted...]
-    <row r="47" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA46" s="310"/>
+      <c r="AB46" s="311"/>
+    </row>
+    <row r="47" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="5"/>
-      <c r="D47" s="364"/>
-[...6 lines deleted...]
-      <c r="K47" s="305" t="s">
+      <c r="D47" s="294"/>
+      <c r="E47" s="294"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
+      <c r="J47" s="451"/>
+      <c r="K47" s="247" t="s">
         <v>111</v>
       </c>
-      <c r="L47" s="305"/>
-      <c r="M47" s="305"/>
+      <c r="L47" s="247"/>
+      <c r="M47" s="247"/>
       <c r="R47" s="38"/>
-      <c r="S47" s="388"/>
-[...6 lines deleted...]
-      <c r="Z47" s="298" t="s">
+      <c r="S47" s="235"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="372"/>
+      <c r="V47" s="373"/>
+      <c r="W47" s="373"/>
+      <c r="X47" s="373"/>
+      <c r="Y47" s="374"/>
+      <c r="Z47" s="309" t="s">
         <v>278</v>
       </c>
-      <c r="AA47" s="299"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA47" s="310"/>
+      <c r="AB47" s="311"/>
+    </row>
+    <row r="48" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="37"/>
-      <c r="D48" s="364"/>
-[...6 lines deleted...]
-      <c r="K48" s="305" t="s">
+      <c r="D48" s="294"/>
+      <c r="E48" s="294"/>
+      <c r="F48" s="451"/>
+      <c r="G48" s="451"/>
+      <c r="H48" s="451"/>
+      <c r="I48" s="451"/>
+      <c r="J48" s="451"/>
+      <c r="K48" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="L48" s="305"/>
-[...8 lines deleted...]
-      <c r="Z48" s="298" t="s">
+      <c r="L48" s="247"/>
+      <c r="M48" s="247"/>
+      <c r="S48" s="235"/>
+      <c r="T48" s="235"/>
+      <c r="U48" s="305"/>
+      <c r="V48" s="306"/>
+      <c r="W48" s="306"/>
+      <c r="X48" s="306"/>
+      <c r="Y48" s="307"/>
+      <c r="Z48" s="309" t="s">
         <v>112</v>
       </c>
-      <c r="AA48" s="299"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA48" s="310"/>
+      <c r="AB48" s="311"/>
+    </row>
+    <row r="49" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="38"/>
-      <c r="D49" s="364"/>
-[...6 lines deleted...]
-      <c r="K49" s="305" t="s">
+      <c r="D49" s="294"/>
+      <c r="E49" s="294"/>
+      <c r="F49" s="451"/>
+      <c r="G49" s="451"/>
+      <c r="H49" s="451"/>
+      <c r="I49" s="451"/>
+      <c r="J49" s="451"/>
+      <c r="K49" s="247" t="s">
         <v>113</v>
       </c>
-      <c r="L49" s="305"/>
-[...2 lines deleted...]
-    <row r="50" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L49" s="247"/>
+      <c r="M49" s="247"/>
+    </row>
+    <row r="50" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="5"/>
-      <c r="D50" s="364"/>
-[...1 lines deleted...]
-      <c r="F50" s="434" t="s">
+      <c r="D50" s="294"/>
+      <c r="E50" s="294"/>
+      <c r="F50" s="451" t="s">
         <v>189</v>
       </c>
-      <c r="G50" s="434"/>
-[...3 lines deleted...]
-      <c r="K50" s="305" t="s">
+      <c r="G50" s="451"/>
+      <c r="H50" s="451"/>
+      <c r="I50" s="451"/>
+      <c r="J50" s="451"/>
+      <c r="K50" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="L50" s="305"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L50" s="247"/>
+      <c r="M50" s="247"/>
+    </row>
+    <row r="51" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="5"/>
-      <c r="D51" s="364"/>
-[...6 lines deleted...]
-      <c r="K51" s="305" t="s">
+      <c r="D51" s="294"/>
+      <c r="E51" s="294"/>
+      <c r="F51" s="451"/>
+      <c r="G51" s="451"/>
+      <c r="H51" s="451"/>
+      <c r="I51" s="451"/>
+      <c r="J51" s="451"/>
+      <c r="K51" s="247" t="s">
         <v>255</v>
       </c>
-      <c r="L51" s="305"/>
-      <c r="M51" s="305"/>
+      <c r="L51" s="247"/>
+      <c r="M51" s="247"/>
       <c r="AY51" s="45"/>
       <c r="BC51" s="40"/>
     </row>
-    <row r="52" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="5"/>
-      <c r="D52" s="364"/>
-[...6 lines deleted...]
-      <c r="K52" s="305" t="s">
+      <c r="D52" s="294"/>
+      <c r="E52" s="294"/>
+      <c r="F52" s="451"/>
+      <c r="G52" s="451"/>
+      <c r="H52" s="451"/>
+      <c r="I52" s="451"/>
+      <c r="J52" s="451"/>
+      <c r="K52" s="247" t="s">
         <v>119</v>
       </c>
-      <c r="L52" s="305"/>
-      <c r="M52" s="305"/>
+      <c r="L52" s="247"/>
+      <c r="M52" s="247"/>
       <c r="AY52" s="45"/>
       <c r="BC52" s="40"/>
     </row>
-    <row r="53" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="5"/>
-      <c r="D53" s="364"/>
-[...6 lines deleted...]
-      <c r="K53" s="305" t="s">
+      <c r="D53" s="294"/>
+      <c r="E53" s="294"/>
+      <c r="F53" s="451"/>
+      <c r="G53" s="451"/>
+      <c r="H53" s="451"/>
+      <c r="I53" s="451"/>
+      <c r="J53" s="451"/>
+      <c r="K53" s="247" t="s">
         <v>121</v>
       </c>
-      <c r="L53" s="305"/>
-      <c r="M53" s="305"/>
+      <c r="L53" s="247"/>
+      <c r="M53" s="247"/>
       <c r="AY53" s="46"/>
       <c r="BC53" s="40"/>
     </row>
-    <row r="54" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="5"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
     </row>
-    <row r="55" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C55" s="5"/>
-      <c r="D55" s="318" t="s">
+      <c r="D55" s="240" t="s">
         <v>351</v>
       </c>
-      <c r="E55" s="319"/>
-      <c r="F55" s="306" t="s">
+      <c r="E55" s="241"/>
+      <c r="F55" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G55" s="307"/>
-[...3 lines deleted...]
-      <c r="K55" s="305" t="s">
+      <c r="G55" s="376"/>
+      <c r="H55" s="376"/>
+      <c r="I55" s="376"/>
+      <c r="J55" s="377"/>
+      <c r="K55" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="L55" s="305"/>
-      <c r="M55" s="305"/>
+      <c r="L55" s="247"/>
+      <c r="M55" s="247"/>
       <c r="AH55" s="40"/>
     </row>
-    <row r="56" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C56" s="5"/>
-      <c r="D56" s="320"/>
-[...6 lines deleted...]
-      <c r="K56" s="305" t="s">
+      <c r="D56" s="242"/>
+      <c r="E56" s="243"/>
+      <c r="F56" s="395"/>
+      <c r="G56" s="396"/>
+      <c r="H56" s="396"/>
+      <c r="I56" s="396"/>
+      <c r="J56" s="397"/>
+      <c r="K56" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="L56" s="305"/>
-      <c r="M56" s="305"/>
+      <c r="L56" s="247"/>
+      <c r="M56" s="247"/>
       <c r="AH56" s="40"/>
     </row>
-    <row r="57" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="5"/>
-      <c r="D57" s="320"/>
-[...6 lines deleted...]
-      <c r="K57" s="305" t="s">
+      <c r="D57" s="242"/>
+      <c r="E57" s="243"/>
+      <c r="F57" s="395"/>
+      <c r="G57" s="396"/>
+      <c r="H57" s="396"/>
+      <c r="I57" s="396"/>
+      <c r="J57" s="397"/>
+      <c r="K57" s="247" t="s">
         <v>346</v>
       </c>
-      <c r="L57" s="305"/>
-      <c r="M57" s="305"/>
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
       <c r="AH57" s="40"/>
     </row>
-    <row r="58" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="28"/>
-      <c r="D58" s="320"/>
-[...6 lines deleted...]
-      <c r="K58" s="305" t="s">
+      <c r="D58" s="242"/>
+      <c r="E58" s="243"/>
+      <c r="F58" s="395"/>
+      <c r="G58" s="396"/>
+      <c r="H58" s="396"/>
+      <c r="I58" s="396"/>
+      <c r="J58" s="397"/>
+      <c r="K58" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="L58" s="305"/>
-      <c r="M58" s="305"/>
+      <c r="L58" s="247"/>
+      <c r="M58" s="247"/>
       <c r="AH58" s="40"/>
     </row>
-    <row r="59" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C59" s="5"/>
-      <c r="D59" s="322"/>
-[...6 lines deleted...]
-      <c r="K59" s="305" t="s">
+      <c r="D59" s="244"/>
+      <c r="E59" s="245"/>
+      <c r="F59" s="378"/>
+      <c r="G59" s="379"/>
+      <c r="H59" s="379"/>
+      <c r="I59" s="379"/>
+      <c r="J59" s="380"/>
+      <c r="K59" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="L59" s="305"/>
-      <c r="M59" s="305"/>
+      <c r="L59" s="247"/>
+      <c r="M59" s="247"/>
       <c r="AH59" s="40"/>
     </row>
-    <row r="60" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="5"/>
       <c r="E60" s="41"/>
       <c r="F60" s="41"/>
       <c r="G60" s="41"/>
       <c r="H60" s="41"/>
       <c r="I60" s="41"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="N60" s="47"/>
       <c r="O60" s="47"/>
       <c r="P60" s="47"/>
     </row>
-    <row r="61" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="5"/>
-      <c r="D61" s="318" t="s">
+      <c r="D61" s="240" t="s">
         <v>340</v>
       </c>
-      <c r="E61" s="319"/>
-      <c r="F61" s="315" t="s">
+      <c r="E61" s="241"/>
+      <c r="F61" s="256" t="s">
         <v>130</v>
       </c>
-      <c r="G61" s="316"/>
-[...3 lines deleted...]
-      <c r="K61" s="305" t="s">
+      <c r="G61" s="257"/>
+      <c r="H61" s="257"/>
+      <c r="I61" s="257"/>
+      <c r="J61" s="258"/>
+      <c r="K61" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="L61" s="305"/>
-      <c r="M61" s="305"/>
+      <c r="L61" s="247"/>
+      <c r="M61" s="247"/>
       <c r="AH61" s="40"/>
     </row>
-    <row r="62" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="5"/>
-      <c r="D62" s="320"/>
-[...1 lines deleted...]
-      <c r="F62" s="306" t="s">
+      <c r="D62" s="242"/>
+      <c r="E62" s="243"/>
+      <c r="F62" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G62" s="307"/>
-[...3 lines deleted...]
-      <c r="K62" s="305" t="s">
+      <c r="G62" s="376"/>
+      <c r="H62" s="376"/>
+      <c r="I62" s="376"/>
+      <c r="J62" s="377"/>
+      <c r="K62" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="L62" s="305"/>
-      <c r="M62" s="305"/>
+      <c r="L62" s="247"/>
+      <c r="M62" s="247"/>
       <c r="AH62" s="40"/>
       <c r="AY62" s="45"/>
       <c r="AZ62" s="40"/>
     </row>
-    <row r="63" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="38"/>
-      <c r="D63" s="320"/>
-[...6 lines deleted...]
-      <c r="K63" s="305" t="s">
+      <c r="D63" s="242"/>
+      <c r="E63" s="243"/>
+      <c r="F63" s="395"/>
+      <c r="G63" s="396"/>
+      <c r="H63" s="396"/>
+      <c r="I63" s="396"/>
+      <c r="J63" s="397"/>
+      <c r="K63" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="L63" s="305"/>
-      <c r="M63" s="305"/>
+      <c r="L63" s="247"/>
+      <c r="M63" s="247"/>
       <c r="AY63" s="48"/>
       <c r="AZ63" s="40"/>
     </row>
-    <row r="64" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="5"/>
-      <c r="D64" s="320"/>
-[...6 lines deleted...]
-      <c r="K64" s="305" t="s">
+      <c r="D64" s="242"/>
+      <c r="E64" s="243"/>
+      <c r="F64" s="395"/>
+      <c r="G64" s="396"/>
+      <c r="H64" s="396"/>
+      <c r="I64" s="396"/>
+      <c r="J64" s="397"/>
+      <c r="K64" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="L64" s="305"/>
-[...2 lines deleted...]
-    <row r="65" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L64" s="247"/>
+      <c r="M64" s="247"/>
+    </row>
+    <row r="65" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="5"/>
-      <c r="D65" s="320"/>
-[...6 lines deleted...]
-      <c r="K65" s="305" t="s">
+      <c r="D65" s="242"/>
+      <c r="E65" s="243"/>
+      <c r="F65" s="395"/>
+      <c r="G65" s="396"/>
+      <c r="H65" s="396"/>
+      <c r="I65" s="396"/>
+      <c r="J65" s="397"/>
+      <c r="K65" s="247" t="s">
         <v>140</v>
       </c>
-      <c r="L65" s="305"/>
-[...2 lines deleted...]
-    <row r="66" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L65" s="247"/>
+      <c r="M65" s="247"/>
+    </row>
+    <row r="66" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="5"/>
-      <c r="D66" s="322"/>
-[...6 lines deleted...]
-      <c r="K66" s="305" t="s">
+      <c r="D66" s="244"/>
+      <c r="E66" s="245"/>
+      <c r="F66" s="378"/>
+      <c r="G66" s="379"/>
+      <c r="H66" s="379"/>
+      <c r="I66" s="379"/>
+      <c r="J66" s="380"/>
+      <c r="K66" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="L66" s="305"/>
-[...2 lines deleted...]
-    <row r="67" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L66" s="247"/>
+      <c r="M66" s="247"/>
+    </row>
+    <row r="67" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="5"/>
       <c r="AX67" s="40"/>
       <c r="BC67" s="40"/>
     </row>
-    <row r="68" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C68" s="5"/>
-      <c r="D68" s="435" t="s">
+      <c r="D68" s="439" t="s">
         <v>350</v>
       </c>
-      <c r="E68" s="436"/>
-      <c r="F68" s="315" t="s">
+      <c r="E68" s="440"/>
+      <c r="F68" s="256" t="s">
         <v>349</v>
       </c>
-      <c r="G68" s="316"/>
-[...3 lines deleted...]
-      <c r="K68" s="305" t="s">
+      <c r="G68" s="257"/>
+      <c r="H68" s="257"/>
+      <c r="I68" s="257"/>
+      <c r="J68" s="258"/>
+      <c r="K68" s="247" t="s">
         <v>348</v>
       </c>
-      <c r="L68" s="305"/>
-      <c r="M68" s="305"/>
+      <c r="L68" s="247"/>
+      <c r="M68" s="247"/>
       <c r="AX68" s="43"/>
       <c r="BC68" s="40"/>
     </row>
-    <row r="69" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="38"/>
-      <c r="D69" s="437"/>
-[...1 lines deleted...]
-      <c r="F69" s="315" t="s">
+      <c r="D69" s="441"/>
+      <c r="E69" s="442"/>
+      <c r="F69" s="256" t="s">
         <v>144</v>
       </c>
-      <c r="G69" s="316"/>
-[...3 lines deleted...]
-      <c r="K69" s="305" t="s">
+      <c r="G69" s="257"/>
+      <c r="H69" s="257"/>
+      <c r="I69" s="257"/>
+      <c r="J69" s="258"/>
+      <c r="K69" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="L69" s="305"/>
-      <c r="M69" s="305"/>
+      <c r="L69" s="247"/>
+      <c r="M69" s="247"/>
       <c r="AX69" s="40"/>
       <c r="BC69" s="40"/>
     </row>
-    <row r="70" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C70" s="5"/>
-      <c r="D70" s="439"/>
-[...1 lines deleted...]
-      <c r="F70" s="315" t="s">
+      <c r="D70" s="443"/>
+      <c r="E70" s="444"/>
+      <c r="F70" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G70" s="316"/>
-[...3 lines deleted...]
-      <c r="K70" s="305" t="s">
+      <c r="G70" s="257"/>
+      <c r="H70" s="257"/>
+      <c r="I70" s="257"/>
+      <c r="J70" s="258"/>
+      <c r="K70" s="247" t="s">
         <v>237</v>
       </c>
-      <c r="L70" s="305"/>
-      <c r="M70" s="305"/>
+      <c r="L70" s="247"/>
+      <c r="M70" s="247"/>
       <c r="AX70" s="40"/>
       <c r="BC70" s="40"/>
     </row>
-    <row r="71" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C71" s="5"/>
       <c r="E71" s="41"/>
       <c r="F71" s="41"/>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="41"/>
       <c r="J71" s="41"/>
       <c r="K71" s="41"/>
       <c r="AX71" s="49"/>
       <c r="BC71" s="40"/>
     </row>
-    <row r="72" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="5"/>
-      <c r="D72" s="441" t="s">
+      <c r="D72" s="437" t="s">
         <v>341</v>
       </c>
-      <c r="E72" s="441"/>
-      <c r="F72" s="442" t="s">
+      <c r="E72" s="437"/>
+      <c r="F72" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="G72" s="442"/>
-[...3 lines deleted...]
-      <c r="K72" s="305" t="s">
+      <c r="G72" s="438"/>
+      <c r="H72" s="438"/>
+      <c r="I72" s="438"/>
+      <c r="J72" s="438"/>
+      <c r="K72" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="L72" s="305"/>
-[...2 lines deleted...]
-    <row r="73" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L72" s="247"/>
+      <c r="M72" s="247"/>
+    </row>
+    <row r="73" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="28"/>
-      <c r="D73" s="441"/>
-[...6 lines deleted...]
-      <c r="K73" s="305" t="s">
+      <c r="D73" s="437"/>
+      <c r="E73" s="437"/>
+      <c r="F73" s="438"/>
+      <c r="G73" s="438"/>
+      <c r="H73" s="438"/>
+      <c r="I73" s="438"/>
+      <c r="J73" s="438"/>
+      <c r="K73" s="247" t="s">
         <v>240</v>
       </c>
-      <c r="L73" s="305"/>
-[...2 lines deleted...]
-    <row r="74" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L73" s="247"/>
+      <c r="M73" s="247"/>
+    </row>
+    <row r="74" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="5"/>
       <c r="E74" s="41"/>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="41"/>
       <c r="J74" s="41"/>
       <c r="K74" s="41"/>
     </row>
-    <row r="75" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="5"/>
-      <c r="D75" s="435" t="s">
+      <c r="D75" s="439" t="s">
         <v>344</v>
       </c>
-      <c r="E75" s="436"/>
-      <c r="F75" s="324" t="s">
+      <c r="E75" s="440"/>
+      <c r="F75" s="330" t="s">
         <v>342</v>
       </c>
-      <c r="G75" s="325"/>
-[...3 lines deleted...]
-      <c r="K75" s="305" t="s">
+      <c r="G75" s="331"/>
+      <c r="H75" s="331"/>
+      <c r="I75" s="331"/>
+      <c r="J75" s="332"/>
+      <c r="K75" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="L75" s="305"/>
-[...2 lines deleted...]
-    <row r="76" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L75" s="247"/>
+      <c r="M75" s="247"/>
+    </row>
+    <row r="76" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C76" s="5"/>
-      <c r="D76" s="437"/>
-[...6 lines deleted...]
-      <c r="K76" s="305" t="s">
+      <c r="D76" s="441"/>
+      <c r="E76" s="442"/>
+      <c r="F76" s="336"/>
+      <c r="G76" s="337"/>
+      <c r="H76" s="337"/>
+      <c r="I76" s="337"/>
+      <c r="J76" s="338"/>
+      <c r="K76" s="247" t="s">
         <v>154</v>
       </c>
-      <c r="L76" s="305"/>
-[...2 lines deleted...]
-    <row r="77" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L76" s="247"/>
+      <c r="M76" s="247"/>
+    </row>
+    <row r="77" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C77" s="5"/>
-      <c r="D77" s="437"/>
-[...6 lines deleted...]
-      <c r="K77" s="305" t="s">
+      <c r="D77" s="441"/>
+      <c r="E77" s="442"/>
+      <c r="F77" s="333"/>
+      <c r="G77" s="334"/>
+      <c r="H77" s="334"/>
+      <c r="I77" s="334"/>
+      <c r="J77" s="335"/>
+      <c r="K77" s="247" t="s">
         <v>241</v>
       </c>
-      <c r="L77" s="305"/>
-[...2 lines deleted...]
-    <row r="78" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L77" s="247"/>
+      <c r="M77" s="247"/>
+    </row>
+    <row r="78" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C78" s="28"/>
-      <c r="D78" s="437"/>
-[...1 lines deleted...]
-      <c r="F78" s="443" t="s">
+      <c r="D78" s="441"/>
+      <c r="E78" s="442"/>
+      <c r="F78" s="445" t="s">
         <v>343</v>
       </c>
-      <c r="G78" s="444"/>
-[...3 lines deleted...]
-      <c r="K78" s="330" t="s">
+      <c r="G78" s="446"/>
+      <c r="H78" s="446"/>
+      <c r="I78" s="446"/>
+      <c r="J78" s="447"/>
+      <c r="K78" s="327" t="s">
         <v>347</v>
       </c>
-      <c r="L78" s="331"/>
-[...2 lines deleted...]
-    <row r="79" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L78" s="328"/>
+      <c r="M78" s="329"/>
+    </row>
+    <row r="79" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C79" s="5"/>
-      <c r="D79" s="439"/>
-[...6 lines deleted...]
-      <c r="K79" s="330" t="s">
+      <c r="D79" s="443"/>
+      <c r="E79" s="444"/>
+      <c r="F79" s="448"/>
+      <c r="G79" s="449"/>
+      <c r="H79" s="449"/>
+      <c r="I79" s="449"/>
+      <c r="J79" s="450"/>
+      <c r="K79" s="327" t="s">
         <v>345</v>
       </c>
-      <c r="L79" s="331"/>
-[...2 lines deleted...]
-    <row r="80" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L79" s="328"/>
+      <c r="M79" s="329"/>
+    </row>
+    <row r="80" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C80" s="5"/>
       <c r="E80" s="41"/>
       <c r="F80" s="41"/>
       <c r="G80" s="41"/>
       <c r="H80" s="41"/>
       <c r="I80" s="41"/>
       <c r="J80" s="41"/>
       <c r="K80" s="41"/>
     </row>
-    <row r="81" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C81" s="5"/>
-      <c r="D81" s="238" t="s">
+      <c r="D81" s="354" t="s">
         <v>266</v>
       </c>
-      <c r="E81" s="239"/>
-[...9 lines deleted...]
-    <row r="82" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E81" s="355"/>
+      <c r="F81" s="355"/>
+      <c r="G81" s="355"/>
+      <c r="H81" s="355"/>
+      <c r="I81" s="355"/>
+      <c r="J81" s="355"/>
+      <c r="K81" s="355"/>
+      <c r="L81" s="355"/>
+      <c r="M81" s="356"/>
+    </row>
+    <row r="82" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="26"/>
       <c r="D82" s="33"/>
       <c r="E82" s="33"/>
       <c r="F82" s="33"/>
       <c r="G82" s="33"/>
       <c r="H82" s="52"/>
       <c r="I82" s="53"/>
       <c r="J82" s="32"/>
       <c r="K82" s="35"/>
       <c r="L82" s="35"/>
       <c r="M82" s="35"/>
     </row>
-    <row r="83" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="5"/>
       <c r="N83" s="42"/>
       <c r="O83" s="42"/>
     </row>
-    <row r="84" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="26"/>
-      <c r="D84" s="215" t="s">
+      <c r="D84" s="280" t="s">
         <v>156</v>
       </c>
-      <c r="E84" s="217"/>
-      <c r="F84" s="226" t="s">
+      <c r="E84" s="281"/>
+      <c r="F84" s="348" t="s">
         <v>43</v>
       </c>
-      <c r="G84" s="227"/>
-[...3 lines deleted...]
-      <c r="K84" s="226" t="s">
+      <c r="G84" s="349"/>
+      <c r="H84" s="349"/>
+      <c r="I84" s="349"/>
+      <c r="J84" s="350"/>
+      <c r="K84" s="348" t="s">
         <v>158</v>
       </c>
-      <c r="L84" s="227"/>
-      <c r="M84" s="228"/>
+      <c r="L84" s="349"/>
+      <c r="M84" s="350"/>
       <c r="N84" s="42"/>
       <c r="O84" s="42"/>
     </row>
-    <row r="85" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="5"/>
-      <c r="D85" s="218"/>
-[...8 lines deleted...]
-      <c r="M85" s="231"/>
+      <c r="D85" s="284"/>
+      <c r="E85" s="285"/>
+      <c r="F85" s="351"/>
+      <c r="G85" s="352"/>
+      <c r="H85" s="352"/>
+      <c r="I85" s="352"/>
+      <c r="J85" s="353"/>
+      <c r="K85" s="351"/>
+      <c r="L85" s="352"/>
+      <c r="M85" s="353"/>
       <c r="N85" s="42"/>
       <c r="O85" s="42"/>
     </row>
-    <row r="86" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="5"/>
       <c r="D86" s="41"/>
       <c r="E86" s="41"/>
       <c r="F86" s="41"/>
       <c r="G86" s="41"/>
       <c r="H86" s="41"/>
       <c r="I86" s="41"/>
       <c r="J86" s="41"/>
       <c r="K86" s="41"/>
       <c r="L86" s="41"/>
       <c r="M86" s="41"/>
       <c r="N86" s="42"/>
       <c r="O86" s="42"/>
     </row>
-    <row r="87" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C87" s="5"/>
-      <c r="D87" s="215" t="s">
+      <c r="D87" s="280" t="s">
         <v>159</v>
       </c>
-      <c r="E87" s="217"/>
-      <c r="F87" s="215" t="s">
+      <c r="E87" s="281"/>
+      <c r="F87" s="280" t="s">
         <v>160</v>
       </c>
-      <c r="G87" s="216"/>
-[...3 lines deleted...]
-      <c r="K87" s="271" t="s">
+      <c r="G87" s="357"/>
+      <c r="H87" s="357"/>
+      <c r="I87" s="357"/>
+      <c r="J87" s="281"/>
+      <c r="K87" s="262" t="s">
         <v>161</v>
       </c>
-      <c r="L87" s="272"/>
-      <c r="M87" s="273"/>
+      <c r="L87" s="263"/>
+      <c r="M87" s="264"/>
       <c r="N87" s="42"/>
       <c r="O87" s="42"/>
     </row>
-    <row r="88" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C88" s="5"/>
-      <c r="D88" s="221"/>
-[...6 lines deleted...]
-      <c r="K88" s="271" t="s">
+      <c r="D88" s="282"/>
+      <c r="E88" s="283"/>
+      <c r="F88" s="282"/>
+      <c r="G88" s="365"/>
+      <c r="H88" s="365"/>
+      <c r="I88" s="365"/>
+      <c r="J88" s="283"/>
+      <c r="K88" s="262" t="s">
         <v>260</v>
       </c>
-      <c r="L88" s="272"/>
-      <c r="M88" s="273"/>
+      <c r="L88" s="263"/>
+      <c r="M88" s="264"/>
       <c r="N88" s="42"/>
       <c r="O88" s="42"/>
     </row>
-    <row r="89" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C89" s="28"/>
-      <c r="D89" s="221"/>
-[...6 lines deleted...]
-      <c r="K89" s="271" t="s">
+      <c r="D89" s="282"/>
+      <c r="E89" s="283"/>
+      <c r="F89" s="284"/>
+      <c r="G89" s="358"/>
+      <c r="H89" s="358"/>
+      <c r="I89" s="358"/>
+      <c r="J89" s="285"/>
+      <c r="K89" s="262" t="s">
         <v>261</v>
       </c>
-      <c r="L89" s="272"/>
-      <c r="M89" s="273"/>
+      <c r="L89" s="263"/>
+      <c r="M89" s="264"/>
       <c r="N89" s="42"/>
       <c r="O89" s="42"/>
     </row>
-    <row r="90" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="5"/>
-      <c r="D90" s="218"/>
-[...1 lines deleted...]
-      <c r="F90" s="271" t="s">
+      <c r="D90" s="284"/>
+      <c r="E90" s="285"/>
+      <c r="F90" s="262" t="s">
         <v>162</v>
       </c>
-      <c r="G90" s="272"/>
-[...3 lines deleted...]
-      <c r="K90" s="271" t="s">
+      <c r="G90" s="263"/>
+      <c r="H90" s="263"/>
+      <c r="I90" s="263"/>
+      <c r="J90" s="264"/>
+      <c r="K90" s="262" t="s">
         <v>163</v>
       </c>
-      <c r="L90" s="272"/>
-      <c r="M90" s="273"/>
+      <c r="L90" s="263"/>
+      <c r="M90" s="264"/>
       <c r="N90" s="42"/>
       <c r="O90" s="42"/>
     </row>
-    <row r="91" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C91" s="5"/>
       <c r="D91" s="41"/>
       <c r="E91" s="41"/>
       <c r="F91" s="41"/>
       <c r="G91" s="41"/>
       <c r="H91" s="41"/>
       <c r="I91" s="41"/>
       <c r="J91" s="41"/>
       <c r="K91" s="41"/>
       <c r="L91" s="41"/>
       <c r="M91" s="41"/>
       <c r="N91" s="42"/>
       <c r="O91" s="42"/>
     </row>
-    <row r="92" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C92" s="5"/>
-      <c r="D92" s="215" t="s">
+      <c r="D92" s="280" t="s">
         <v>164</v>
       </c>
-      <c r="E92" s="217"/>
-      <c r="F92" s="215" t="s">
+      <c r="E92" s="281"/>
+      <c r="F92" s="280" t="s">
         <v>165</v>
       </c>
-      <c r="G92" s="216"/>
-[...3 lines deleted...]
-      <c r="K92" s="271" t="s">
+      <c r="G92" s="357"/>
+      <c r="H92" s="357"/>
+      <c r="I92" s="357"/>
+      <c r="J92" s="281"/>
+      <c r="K92" s="262" t="s">
         <v>352</v>
       </c>
-      <c r="L92" s="272"/>
-      <c r="M92" s="273"/>
+      <c r="L92" s="263"/>
+      <c r="M92" s="264"/>
       <c r="N92" s="42"/>
       <c r="O92" s="42"/>
     </row>
-    <row r="93" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C93" s="5"/>
-      <c r="D93" s="221"/>
-[...6 lines deleted...]
-      <c r="K93" s="271" t="s">
+      <c r="D93" s="282"/>
+      <c r="E93" s="283"/>
+      <c r="F93" s="284"/>
+      <c r="G93" s="358"/>
+      <c r="H93" s="358"/>
+      <c r="I93" s="358"/>
+      <c r="J93" s="285"/>
+      <c r="K93" s="262" t="s">
         <v>167</v>
       </c>
-      <c r="L93" s="272"/>
-      <c r="M93" s="273"/>
+      <c r="L93" s="263"/>
+      <c r="M93" s="264"/>
       <c r="N93" s="42"/>
       <c r="O93" s="42"/>
     </row>
-    <row r="94" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C94" s="26"/>
-      <c r="D94" s="221"/>
-[...1 lines deleted...]
-      <c r="F94" s="215" t="s">
+      <c r="D94" s="282"/>
+      <c r="E94" s="283"/>
+      <c r="F94" s="280" t="s">
         <v>109</v>
       </c>
-      <c r="G94" s="216"/>
-[...3 lines deleted...]
-      <c r="K94" s="271" t="s">
+      <c r="G94" s="357"/>
+      <c r="H94" s="357"/>
+      <c r="I94" s="357"/>
+      <c r="J94" s="281"/>
+      <c r="K94" s="262" t="s">
         <v>262</v>
       </c>
-      <c r="L94" s="272"/>
-      <c r="M94" s="273"/>
+      <c r="L94" s="263"/>
+      <c r="M94" s="264"/>
       <c r="N94" s="42"/>
       <c r="O94" s="42"/>
     </row>
-    <row r="95" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C95" s="5"/>
-      <c r="D95" s="221"/>
-[...6 lines deleted...]
-      <c r="K95" s="271" t="s">
+      <c r="D95" s="282"/>
+      <c r="E95" s="283"/>
+      <c r="F95" s="282"/>
+      <c r="G95" s="365"/>
+      <c r="H95" s="365"/>
+      <c r="I95" s="365"/>
+      <c r="J95" s="283"/>
+      <c r="K95" s="262" t="s">
         <v>263</v>
       </c>
-      <c r="L95" s="272"/>
-      <c r="M95" s="273"/>
+      <c r="L95" s="263"/>
+      <c r="M95" s="264"/>
       <c r="N95" s="42"/>
       <c r="O95" s="42"/>
     </row>
-    <row r="96" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C96" s="5"/>
-      <c r="D96" s="218"/>
-[...6 lines deleted...]
-      <c r="K96" s="271" t="s">
+      <c r="D96" s="284"/>
+      <c r="E96" s="285"/>
+      <c r="F96" s="284"/>
+      <c r="G96" s="358"/>
+      <c r="H96" s="358"/>
+      <c r="I96" s="358"/>
+      <c r="J96" s="285"/>
+      <c r="K96" s="262" t="s">
         <v>168</v>
       </c>
-      <c r="L96" s="272"/>
-      <c r="M96" s="273"/>
+      <c r="L96" s="263"/>
+      <c r="M96" s="264"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>
     </row>
-    <row r="97" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C97" s="5"/>
       <c r="D97" s="41"/>
       <c r="E97" s="41"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="41"/>
       <c r="J97" s="41"/>
       <c r="K97" s="41"/>
       <c r="L97" s="41"/>
       <c r="M97" s="41"/>
       <c r="N97" s="42"/>
       <c r="O97" s="42"/>
     </row>
-    <row r="98" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C98" s="26"/>
-      <c r="D98" s="388" t="s">
+      <c r="D98" s="235" t="s">
         <v>169</v>
       </c>
-      <c r="E98" s="388"/>
-      <c r="F98" s="388" t="s">
+      <c r="E98" s="235"/>
+      <c r="F98" s="235" t="s">
         <v>170</v>
       </c>
-      <c r="G98" s="388"/>
-[...3 lines deleted...]
-      <c r="K98" s="419" t="s">
+      <c r="G98" s="235"/>
+      <c r="H98" s="235"/>
+      <c r="I98" s="235"/>
+      <c r="J98" s="235"/>
+      <c r="K98" s="466" t="s">
         <v>171</v>
       </c>
-      <c r="L98" s="419"/>
-      <c r="M98" s="419"/>
+      <c r="L98" s="466"/>
+      <c r="M98" s="466"/>
       <c r="N98" s="42"/>
       <c r="O98" s="42"/>
     </row>
-    <row r="99" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C99" s="5"/>
-      <c r="D99" s="388"/>
-[...6 lines deleted...]
-      <c r="K99" s="419" t="s">
+      <c r="D99" s="235"/>
+      <c r="E99" s="235"/>
+      <c r="F99" s="235"/>
+      <c r="G99" s="235"/>
+      <c r="H99" s="235"/>
+      <c r="I99" s="235"/>
+      <c r="J99" s="235"/>
+      <c r="K99" s="466" t="s">
         <v>172</v>
       </c>
-      <c r="L99" s="419"/>
-      <c r="M99" s="419"/>
+      <c r="L99" s="466"/>
+      <c r="M99" s="466"/>
       <c r="N99" s="42"/>
       <c r="O99" s="42"/>
     </row>
-    <row r="100" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C100" s="5"/>
       <c r="D100" s="41"/>
       <c r="E100" s="41"/>
       <c r="F100" s="41"/>
       <c r="G100" s="41"/>
       <c r="H100" s="41"/>
       <c r="I100" s="41"/>
       <c r="J100" s="41"/>
       <c r="K100" s="41"/>
       <c r="L100" s="41"/>
       <c r="M100" s="41"/>
       <c r="N100" s="42"/>
       <c r="O100" s="42"/>
     </row>
-    <row r="101" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C101" s="26"/>
-      <c r="D101" s="388" t="s">
+      <c r="D101" s="235" t="s">
         <v>173</v>
       </c>
-      <c r="E101" s="388"/>
-      <c r="F101" s="215" t="s">
+      <c r="E101" s="235"/>
+      <c r="F101" s="280" t="s">
         <v>174</v>
       </c>
-      <c r="G101" s="216"/>
-[...3 lines deleted...]
-      <c r="K101" s="352" t="s">
+      <c r="G101" s="357"/>
+      <c r="H101" s="357"/>
+      <c r="I101" s="357"/>
+      <c r="J101" s="281"/>
+      <c r="K101" s="359" t="s">
         <v>264</v>
       </c>
-      <c r="L101" s="353"/>
-      <c r="M101" s="354"/>
+      <c r="L101" s="360"/>
+      <c r="M101" s="361"/>
       <c r="N101" s="42"/>
       <c r="O101" s="42"/>
     </row>
-    <row r="102" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C102" s="5"/>
-      <c r="D102" s="388"/>
-[...8 lines deleted...]
-      <c r="M102" s="357"/>
+      <c r="D102" s="235"/>
+      <c r="E102" s="235"/>
+      <c r="F102" s="284"/>
+      <c r="G102" s="358"/>
+      <c r="H102" s="358"/>
+      <c r="I102" s="358"/>
+      <c r="J102" s="285"/>
+      <c r="K102" s="362"/>
+      <c r="L102" s="363"/>
+      <c r="M102" s="364"/>
       <c r="N102" s="42"/>
       <c r="O102" s="42"/>
     </row>
-    <row r="103" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C103" s="5"/>
       <c r="D103" s="41"/>
       <c r="E103" s="41"/>
       <c r="F103" s="41"/>
       <c r="G103" s="41"/>
       <c r="H103" s="41"/>
       <c r="I103" s="41"/>
       <c r="J103" s="41"/>
       <c r="K103" s="41"/>
       <c r="L103" s="41"/>
       <c r="M103" s="41"/>
       <c r="N103" s="42"/>
       <c r="O103" s="42"/>
     </row>
-    <row r="104" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="5"/>
-      <c r="D104" s="215" t="s">
+      <c r="D104" s="280" t="s">
         <v>175</v>
       </c>
-      <c r="E104" s="217"/>
-      <c r="F104" s="215" t="s">
+      <c r="E104" s="281"/>
+      <c r="F104" s="280" t="s">
         <v>176</v>
       </c>
-      <c r="G104" s="216"/>
-[...3 lines deleted...]
-      <c r="K104" s="271" t="s">
+      <c r="G104" s="357"/>
+      <c r="H104" s="357"/>
+      <c r="I104" s="357"/>
+      <c r="J104" s="281"/>
+      <c r="K104" s="262" t="s">
         <v>177</v>
       </c>
-      <c r="L104" s="272"/>
-      <c r="M104" s="273"/>
+      <c r="L104" s="263"/>
+      <c r="M104" s="264"/>
       <c r="N104" s="42"/>
       <c r="O104" s="42"/>
     </row>
-    <row r="105" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="5"/>
-      <c r="D105" s="221"/>
-[...6 lines deleted...]
-      <c r="K105" s="271" t="s">
+      <c r="D105" s="282"/>
+      <c r="E105" s="283"/>
+      <c r="F105" s="282"/>
+      <c r="G105" s="365"/>
+      <c r="H105" s="365"/>
+      <c r="I105" s="365"/>
+      <c r="J105" s="283"/>
+      <c r="K105" s="262" t="s">
         <v>178</v>
       </c>
-      <c r="L105" s="272"/>
-      <c r="M105" s="273"/>
+      <c r="L105" s="263"/>
+      <c r="M105" s="264"/>
       <c r="N105" s="42"/>
       <c r="O105" s="42"/>
     </row>
-    <row r="106" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="26"/>
-      <c r="D106" s="221"/>
-[...6 lines deleted...]
-      <c r="K106" s="271" t="s">
+      <c r="D106" s="282"/>
+      <c r="E106" s="283"/>
+      <c r="F106" s="282"/>
+      <c r="G106" s="365"/>
+      <c r="H106" s="365"/>
+      <c r="I106" s="365"/>
+      <c r="J106" s="283"/>
+      <c r="K106" s="262" t="s">
         <v>179</v>
       </c>
-      <c r="L106" s="272"/>
-      <c r="M106" s="273"/>
+      <c r="L106" s="263"/>
+      <c r="M106" s="264"/>
       <c r="N106" s="42"/>
       <c r="O106" s="42"/>
     </row>
-    <row r="107" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="5"/>
-      <c r="D107" s="221"/>
-[...6 lines deleted...]
-      <c r="K107" s="271" t="s">
+      <c r="D107" s="282"/>
+      <c r="E107" s="283"/>
+      <c r="F107" s="282"/>
+      <c r="G107" s="365"/>
+      <c r="H107" s="365"/>
+      <c r="I107" s="365"/>
+      <c r="J107" s="283"/>
+      <c r="K107" s="262" t="s">
         <v>180</v>
       </c>
-      <c r="L107" s="272"/>
-[...2 lines deleted...]
-    <row r="108" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L107" s="263"/>
+      <c r="M107" s="264"/>
+    </row>
+    <row r="108" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C108" s="5"/>
-      <c r="D108" s="218"/>
-[...6 lines deleted...]
-      <c r="K108" s="358" t="s">
+      <c r="D108" s="284"/>
+      <c r="E108" s="285"/>
+      <c r="F108" s="284"/>
+      <c r="G108" s="358"/>
+      <c r="H108" s="358"/>
+      <c r="I108" s="358"/>
+      <c r="J108" s="285"/>
+      <c r="K108" s="366" t="s">
         <v>265</v>
       </c>
-      <c r="L108" s="359"/>
-[...2 lines deleted...]
-    <row r="109" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L108" s="367"/>
+      <c r="M108" s="368"/>
+    </row>
+    <row r="109" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="5"/>
       <c r="D109" s="42"/>
       <c r="E109" s="42"/>
       <c r="F109" s="42"/>
       <c r="G109" s="42"/>
       <c r="H109" s="42"/>
       <c r="I109" s="42"/>
       <c r="J109" s="42"/>
       <c r="K109" s="42"/>
       <c r="L109" s="42"/>
       <c r="M109" s="42"/>
     </row>
-    <row r="110" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C110" s="5"/>
-      <c r="D110" s="238" t="s">
+      <c r="D110" s="354" t="s">
         <v>405</v>
       </c>
-      <c r="E110" s="239"/>
-[...9 lines deleted...]
-    <row r="111" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E110" s="355"/>
+      <c r="F110" s="355"/>
+      <c r="G110" s="355"/>
+      <c r="H110" s="355"/>
+      <c r="I110" s="355"/>
+      <c r="J110" s="355"/>
+      <c r="K110" s="355"/>
+      <c r="L110" s="355"/>
+      <c r="M110" s="356"/>
+    </row>
+    <row r="111" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C111" s="5"/>
       <c r="D111" s="32"/>
       <c r="E111" s="33"/>
       <c r="F111" s="33"/>
       <c r="G111" s="33"/>
       <c r="H111" s="33"/>
       <c r="I111" s="34"/>
       <c r="J111" s="32"/>
       <c r="K111" s="35"/>
       <c r="L111" s="35"/>
       <c r="M111" s="35"/>
     </row>
-    <row r="112" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C112" s="28"/>
       <c r="D112" s="31"/>
     </row>
-    <row r="113" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C113" s="26"/>
-      <c r="D113" s="388" t="s">
+      <c r="D113" s="235" t="s">
         <v>270</v>
       </c>
-      <c r="E113" s="388"/>
-      <c r="F113" s="215" t="s">
+      <c r="E113" s="235"/>
+      <c r="F113" s="280" t="s">
         <v>269</v>
       </c>
-      <c r="G113" s="216"/>
-[...3 lines deleted...]
-      <c r="K113" s="271" t="s">
+      <c r="G113" s="357"/>
+      <c r="H113" s="357"/>
+      <c r="I113" s="357"/>
+      <c r="J113" s="281"/>
+      <c r="K113" s="262" t="s">
         <v>267</v>
       </c>
-      <c r="L113" s="272"/>
-[...2 lines deleted...]
-    <row r="114" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L113" s="263"/>
+      <c r="M113" s="264"/>
+    </row>
+    <row r="114" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C114" s="5"/>
-      <c r="D114" s="388"/>
-[...6 lines deleted...]
-      <c r="K114" s="271" t="s">
+      <c r="D114" s="235"/>
+      <c r="E114" s="235"/>
+      <c r="F114" s="284"/>
+      <c r="G114" s="358"/>
+      <c r="H114" s="358"/>
+      <c r="I114" s="358"/>
+      <c r="J114" s="285"/>
+      <c r="K114" s="262" t="s">
         <v>353</v>
       </c>
-      <c r="L114" s="272"/>
-[...2 lines deleted...]
-    <row r="115" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L114" s="263"/>
+      <c r="M114" s="264"/>
+    </row>
+    <row r="115" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="5"/>
       <c r="E115" s="41"/>
       <c r="F115" s="41"/>
       <c r="G115" s="41"/>
       <c r="H115" s="41"/>
       <c r="I115" s="54"/>
       <c r="J115" s="54"/>
       <c r="K115" s="50"/>
     </row>
-    <row r="116" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C116" s="5"/>
-      <c r="D116" s="215" t="s">
+      <c r="D116" s="280" t="s">
         <v>403</v>
       </c>
-      <c r="E116" s="217"/>
-      <c r="F116" s="223" t="s">
+      <c r="E116" s="281"/>
+      <c r="F116" s="419" t="s">
         <v>402</v>
       </c>
-      <c r="G116" s="224"/>
-[...3 lines deleted...]
-      <c r="K116" s="271" t="s">
+      <c r="G116" s="420"/>
+      <c r="H116" s="420"/>
+      <c r="I116" s="420"/>
+      <c r="J116" s="421"/>
+      <c r="K116" s="262" t="s">
         <v>188</v>
       </c>
-      <c r="L116" s="272"/>
-[...2 lines deleted...]
-    <row r="117" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L116" s="263"/>
+      <c r="M116" s="264"/>
+    </row>
+    <row r="117" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="26"/>
-      <c r="D117" s="221"/>
-[...1 lines deleted...]
-      <c r="F117" s="223" t="s">
+      <c r="D117" s="282"/>
+      <c r="E117" s="283"/>
+      <c r="F117" s="419" t="s">
         <v>43</v>
       </c>
-      <c r="G117" s="224"/>
-[...3 lines deleted...]
-      <c r="K117" s="271" t="s">
+      <c r="G117" s="420"/>
+      <c r="H117" s="420"/>
+      <c r="I117" s="420"/>
+      <c r="J117" s="421"/>
+      <c r="K117" s="262" t="s">
         <v>192</v>
       </c>
-      <c r="L117" s="272"/>
-[...2 lines deleted...]
-    <row r="118" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L117" s="263"/>
+      <c r="M117" s="264"/>
+    </row>
+    <row r="118" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="28"/>
-      <c r="D118" s="221"/>
-[...1 lines deleted...]
-      <c r="F118" s="226" t="s">
+      <c r="D118" s="282"/>
+      <c r="E118" s="283"/>
+      <c r="F118" s="348" t="s">
         <v>404</v>
       </c>
-      <c r="G118" s="227"/>
-[...3 lines deleted...]
-      <c r="K118" s="271" t="s">
+      <c r="G118" s="349"/>
+      <c r="H118" s="349"/>
+      <c r="I118" s="349"/>
+      <c r="J118" s="350"/>
+      <c r="K118" s="262" t="s">
         <v>354</v>
       </c>
-      <c r="L118" s="272"/>
-[...2 lines deleted...]
-    <row r="119" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L118" s="263"/>
+      <c r="M118" s="264"/>
+    </row>
+    <row r="119" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="5"/>
-      <c r="D119" s="218"/>
-[...6 lines deleted...]
-      <c r="K119" s="271" t="s">
+      <c r="D119" s="284"/>
+      <c r="E119" s="285"/>
+      <c r="F119" s="351"/>
+      <c r="G119" s="352"/>
+      <c r="H119" s="352"/>
+      <c r="I119" s="352"/>
+      <c r="J119" s="353"/>
+      <c r="K119" s="262" t="s">
         <v>193</v>
       </c>
-      <c r="L119" s="272"/>
-[...2 lines deleted...]
-    <row r="120" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L119" s="263"/>
+      <c r="M119" s="264"/>
+    </row>
+    <row r="120" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C120" s="5"/>
       <c r="E120" s="41"/>
       <c r="F120" s="41"/>
       <c r="G120" s="41"/>
       <c r="H120" s="41"/>
       <c r="I120" s="54"/>
       <c r="J120" s="54"/>
       <c r="K120" s="50"/>
     </row>
-    <row r="121" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="38"/>
-      <c r="D121" s="215" t="s">
+      <c r="D121" s="280" t="s">
         <v>220</v>
       </c>
-      <c r="E121" s="217"/>
-      <c r="F121" s="215" t="s">
+      <c r="E121" s="281"/>
+      <c r="F121" s="280" t="s">
         <v>221</v>
       </c>
-      <c r="G121" s="216"/>
-[...3 lines deleted...]
-      <c r="K121" s="271" t="s">
+      <c r="G121" s="357"/>
+      <c r="H121" s="357"/>
+      <c r="I121" s="357"/>
+      <c r="J121" s="281"/>
+      <c r="K121" s="262" t="s">
         <v>194</v>
       </c>
-      <c r="L121" s="272"/>
-[...2 lines deleted...]
-    <row r="122" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L121" s="263"/>
+      <c r="M121" s="264"/>
+    </row>
+    <row r="122" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C122" s="5"/>
-      <c r="D122" s="218"/>
-[...6 lines deleted...]
-      <c r="K122" s="271" t="s">
+      <c r="D122" s="284"/>
+      <c r="E122" s="285"/>
+      <c r="F122" s="284"/>
+      <c r="G122" s="358"/>
+      <c r="H122" s="358"/>
+      <c r="I122" s="358"/>
+      <c r="J122" s="285"/>
+      <c r="K122" s="262" t="s">
         <v>195</v>
       </c>
-      <c r="L122" s="272"/>
-[...2 lines deleted...]
-    <row r="123" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L122" s="263"/>
+      <c r="M122" s="264"/>
+    </row>
+    <row r="123" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C123" s="5"/>
       <c r="E123" s="41"/>
       <c r="F123" s="41"/>
       <c r="G123" s="41"/>
       <c r="H123" s="41"/>
       <c r="I123" s="54"/>
       <c r="J123" s="54"/>
       <c r="K123" s="50"/>
     </row>
-    <row r="124" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="38"/>
-      <c r="D124" s="215" t="s">
+      <c r="D124" s="280" t="s">
         <v>196</v>
       </c>
-      <c r="E124" s="217"/>
-      <c r="F124" s="416" t="s">
+      <c r="E124" s="281"/>
+      <c r="F124" s="431" t="s">
         <v>197</v>
       </c>
-      <c r="G124" s="417"/>
-[...3 lines deleted...]
-      <c r="K124" s="271" t="s">
+      <c r="G124" s="432"/>
+      <c r="H124" s="432"/>
+      <c r="I124" s="432"/>
+      <c r="J124" s="433"/>
+      <c r="K124" s="262" t="s">
         <v>272</v>
       </c>
-      <c r="L124" s="272"/>
-[...2 lines deleted...]
-    <row r="125" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L124" s="263"/>
+      <c r="M124" s="264"/>
+    </row>
+    <row r="125" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C125" s="5"/>
-      <c r="D125" s="218"/>
-[...1 lines deleted...]
-      <c r="F125" s="416" t="s">
+      <c r="D125" s="284"/>
+      <c r="E125" s="285"/>
+      <c r="F125" s="431" t="s">
         <v>198</v>
       </c>
-      <c r="G125" s="417"/>
-[...3 lines deleted...]
-      <c r="K125" s="271" t="s">
+      <c r="G125" s="432"/>
+      <c r="H125" s="432"/>
+      <c r="I125" s="432"/>
+      <c r="J125" s="433"/>
+      <c r="K125" s="262" t="s">
         <v>385</v>
       </c>
-      <c r="L125" s="272"/>
-[...2 lines deleted...]
-    <row r="126" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L125" s="263"/>
+      <c r="M125" s="264"/>
+    </row>
+    <row r="126" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C126" s="5"/>
       <c r="E126" s="41"/>
       <c r="F126" s="41"/>
       <c r="G126" s="41"/>
       <c r="H126" s="41"/>
       <c r="I126" s="54"/>
       <c r="J126" s="54"/>
       <c r="K126" s="50"/>
     </row>
-    <row r="127" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C127" s="5"/>
-      <c r="D127" s="215" t="s">
+      <c r="D127" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E127" s="217"/>
-      <c r="F127" s="256" t="s">
+      <c r="E127" s="281"/>
+      <c r="F127" s="302" t="s">
         <v>151</v>
       </c>
-      <c r="G127" s="257"/>
-[...3 lines deleted...]
-      <c r="K127" s="271" t="s">
+      <c r="G127" s="303"/>
+      <c r="H127" s="303"/>
+      <c r="I127" s="303"/>
+      <c r="J127" s="304"/>
+      <c r="K127" s="262" t="s">
         <v>200</v>
       </c>
-      <c r="L127" s="272"/>
-[...2 lines deleted...]
-    <row r="128" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L127" s="263"/>
+      <c r="M127" s="264"/>
+    </row>
+    <row r="128" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="38"/>
-      <c r="D128" s="221"/>
-[...6 lines deleted...]
-      <c r="K128" s="271" t="s">
+      <c r="D128" s="282"/>
+      <c r="E128" s="283"/>
+      <c r="F128" s="372"/>
+      <c r="G128" s="373"/>
+      <c r="H128" s="373"/>
+      <c r="I128" s="373"/>
+      <c r="J128" s="374"/>
+      <c r="K128" s="262" t="s">
         <v>273</v>
       </c>
-      <c r="L128" s="272"/>
-[...2 lines deleted...]
-    <row r="129" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L128" s="263"/>
+      <c r="M128" s="264"/>
+    </row>
+    <row r="129" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C129" s="5"/>
-      <c r="D129" s="221"/>
-[...6 lines deleted...]
-      <c r="K129" s="271" t="s">
+      <c r="D129" s="282"/>
+      <c r="E129" s="283"/>
+      <c r="F129" s="372"/>
+      <c r="G129" s="373"/>
+      <c r="H129" s="373"/>
+      <c r="I129" s="373"/>
+      <c r="J129" s="374"/>
+      <c r="K129" s="262" t="s">
         <v>201</v>
       </c>
-      <c r="L129" s="272"/>
-[...2 lines deleted...]
-    <row r="130" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L129" s="263"/>
+      <c r="M129" s="264"/>
+    </row>
+    <row r="130" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="5"/>
-      <c r="D130" s="218"/>
-[...6 lines deleted...]
-      <c r="K130" s="271" t="s">
+      <c r="D130" s="284"/>
+      <c r="E130" s="285"/>
+      <c r="F130" s="305"/>
+      <c r="G130" s="306"/>
+      <c r="H130" s="306"/>
+      <c r="I130" s="306"/>
+      <c r="J130" s="307"/>
+      <c r="K130" s="262" t="s">
         <v>202</v>
       </c>
-      <c r="L130" s="272"/>
-[...2 lines deleted...]
-    <row r="131" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L130" s="263"/>
+      <c r="M130" s="264"/>
+    </row>
+    <row r="131" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C131" s="5"/>
     </row>
-    <row r="132" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C132" s="5"/>
-      <c r="D132" s="238" t="s">
+      <c r="D132" s="354" t="s">
         <v>357</v>
       </c>
-      <c r="E132" s="239"/>
-[...9 lines deleted...]
-    <row r="133" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E132" s="355"/>
+      <c r="F132" s="355"/>
+      <c r="G132" s="355"/>
+      <c r="H132" s="355"/>
+      <c r="I132" s="355"/>
+      <c r="J132" s="355"/>
+      <c r="K132" s="355"/>
+      <c r="L132" s="355"/>
+      <c r="M132" s="356"/>
+    </row>
+    <row r="133" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C133" s="5"/>
       <c r="D133" s="32"/>
       <c r="E133" s="33"/>
       <c r="F133" s="33"/>
       <c r="G133" s="33"/>
       <c r="H133" s="33"/>
       <c r="I133" s="34"/>
       <c r="J133" s="32"/>
       <c r="K133" s="35"/>
       <c r="L133" s="35"/>
       <c r="M133" s="35"/>
     </row>
-    <row r="134" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C134" s="28"/>
       <c r="D134" s="31"/>
     </row>
-    <row r="135" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C135" s="26"/>
-      <c r="D135" s="215" t="s">
+      <c r="D135" s="280" t="s">
         <v>181</v>
       </c>
-      <c r="E135" s="217"/>
-      <c r="F135" s="416" t="s">
+      <c r="E135" s="281"/>
+      <c r="F135" s="431" t="s">
         <v>43</v>
       </c>
-      <c r="G135" s="417"/>
-[...3 lines deleted...]
-      <c r="K135" s="271" t="s">
+      <c r="G135" s="432"/>
+      <c r="H135" s="432"/>
+      <c r="I135" s="432"/>
+      <c r="J135" s="433"/>
+      <c r="K135" s="262" t="s">
         <v>204</v>
       </c>
-      <c r="L135" s="272"/>
-[...2 lines deleted...]
-    <row r="136" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L135" s="263"/>
+      <c r="M135" s="264"/>
+    </row>
+    <row r="136" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C136" s="5"/>
-      <c r="D136" s="218"/>
-[...1 lines deleted...]
-      <c r="F136" s="416" t="s">
+      <c r="D136" s="284"/>
+      <c r="E136" s="285"/>
+      <c r="F136" s="431" t="s">
         <v>205</v>
       </c>
-      <c r="G136" s="417"/>
-[...3 lines deleted...]
-      <c r="K136" s="271" t="s">
+      <c r="G136" s="432"/>
+      <c r="H136" s="432"/>
+      <c r="I136" s="432"/>
+      <c r="J136" s="433"/>
+      <c r="K136" s="262" t="s">
         <v>206</v>
       </c>
-      <c r="L136" s="272"/>
-[...2 lines deleted...]
-    <row r="137" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L136" s="263"/>
+      <c r="M136" s="264"/>
+    </row>
+    <row r="137" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="5"/>
       <c r="E137" s="41"/>
       <c r="F137" s="41"/>
       <c r="G137" s="41"/>
       <c r="H137" s="41"/>
       <c r="I137" s="54"/>
       <c r="J137" s="54"/>
       <c r="K137" s="50"/>
     </row>
-    <row r="138" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="38"/>
-      <c r="D138" s="215" t="s">
+      <c r="D138" s="280" t="s">
         <v>270</v>
       </c>
-      <c r="E138" s="217"/>
-      <c r="F138" s="226" t="s">
+      <c r="E138" s="281"/>
+      <c r="F138" s="348" t="s">
         <v>269</v>
       </c>
-      <c r="G138" s="227"/>
-[...3 lines deleted...]
-      <c r="K138" s="271" t="s">
+      <c r="G138" s="349"/>
+      <c r="H138" s="349"/>
+      <c r="I138" s="349"/>
+      <c r="J138" s="350"/>
+      <c r="K138" s="262" t="s">
         <v>209</v>
       </c>
-      <c r="L138" s="272"/>
-[...2 lines deleted...]
-    <row r="139" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L138" s="263"/>
+      <c r="M138" s="264"/>
+    </row>
+    <row r="139" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C139" s="5"/>
-      <c r="D139" s="218"/>
-[...6 lines deleted...]
-      <c r="K139" s="271" t="s">
+      <c r="D139" s="284"/>
+      <c r="E139" s="285"/>
+      <c r="F139" s="351"/>
+      <c r="G139" s="352"/>
+      <c r="H139" s="352"/>
+      <c r="I139" s="352"/>
+      <c r="J139" s="353"/>
+      <c r="K139" s="262" t="s">
         <v>210</v>
       </c>
-      <c r="L139" s="272"/>
-[...2 lines deleted...]
-    <row r="140" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L139" s="263"/>
+      <c r="M139" s="264"/>
+    </row>
+    <row r="140" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="5"/>
     </row>
-    <row r="141" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="5"/>
-      <c r="D141" s="215" t="s">
+      <c r="D141" s="280" t="s">
         <v>356</v>
       </c>
-      <c r="E141" s="217"/>
-      <c r="F141" s="346" t="s">
+      <c r="E141" s="281"/>
+      <c r="F141" s="321" t="s">
         <v>213</v>
       </c>
-      <c r="G141" s="347"/>
-[...3 lines deleted...]
-      <c r="K141" s="271" t="s">
+      <c r="G141" s="322"/>
+      <c r="H141" s="322"/>
+      <c r="I141" s="322"/>
+      <c r="J141" s="323"/>
+      <c r="K141" s="262" t="s">
         <v>219</v>
       </c>
-      <c r="L141" s="272"/>
-[...2 lines deleted...]
-    <row r="142" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L141" s="263"/>
+      <c r="M141" s="264"/>
+    </row>
+    <row r="142" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="38"/>
-      <c r="D142" s="221"/>
-[...1 lines deleted...]
-      <c r="F142" s="226" t="s">
+      <c r="D142" s="282"/>
+      <c r="E142" s="283"/>
+      <c r="F142" s="348" t="s">
         <v>189</v>
       </c>
-      <c r="G142" s="227"/>
-[...3 lines deleted...]
-      <c r="K142" s="271" t="s">
+      <c r="G142" s="349"/>
+      <c r="H142" s="349"/>
+      <c r="I142" s="349"/>
+      <c r="J142" s="350"/>
+      <c r="K142" s="262" t="s">
         <v>215</v>
       </c>
-      <c r="L142" s="272"/>
-[...2 lines deleted...]
-    <row r="143" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L142" s="263"/>
+      <c r="M142" s="264"/>
+    </row>
+    <row r="143" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C143" s="5"/>
-      <c r="D143" s="221"/>
-[...6 lines deleted...]
-      <c r="K143" s="271" t="s">
+      <c r="D143" s="282"/>
+      <c r="E143" s="283"/>
+      <c r="F143" s="369"/>
+      <c r="G143" s="370"/>
+      <c r="H143" s="370"/>
+      <c r="I143" s="370"/>
+      <c r="J143" s="371"/>
+      <c r="K143" s="262" t="s">
         <v>217</v>
       </c>
-      <c r="L143" s="272"/>
-[...2 lines deleted...]
-    <row r="144" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L143" s="263"/>
+      <c r="M143" s="264"/>
+    </row>
+    <row r="144" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C144" s="5"/>
-      <c r="D144" s="221"/>
-[...6 lines deleted...]
-      <c r="K144" s="271" t="s">
+      <c r="D144" s="282"/>
+      <c r="E144" s="283"/>
+      <c r="F144" s="369"/>
+      <c r="G144" s="370"/>
+      <c r="H144" s="370"/>
+      <c r="I144" s="370"/>
+      <c r="J144" s="371"/>
+      <c r="K144" s="262" t="s">
         <v>218</v>
       </c>
-      <c r="L144" s="272"/>
-[...2 lines deleted...]
-    <row r="145" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L144" s="263"/>
+      <c r="M144" s="264"/>
+    </row>
+    <row r="145" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C145" s="5"/>
-      <c r="D145" s="218"/>
-[...6 lines deleted...]
-      <c r="K145" s="271" t="s">
+      <c r="D145" s="284"/>
+      <c r="E145" s="285"/>
+      <c r="F145" s="351"/>
+      <c r="G145" s="352"/>
+      <c r="H145" s="352"/>
+      <c r="I145" s="352"/>
+      <c r="J145" s="353"/>
+      <c r="K145" s="262" t="s">
         <v>355</v>
       </c>
-      <c r="L145" s="272"/>
-[...2 lines deleted...]
-    <row r="146" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L145" s="263"/>
+      <c r="M145" s="264"/>
+    </row>
+    <row r="146" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C146" s="5"/>
       <c r="E146" s="41"/>
       <c r="F146" s="41"/>
       <c r="G146" s="41"/>
       <c r="H146" s="41"/>
       <c r="I146" s="54"/>
       <c r="J146" s="54"/>
       <c r="K146" s="50"/>
     </row>
-    <row r="147" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C147" s="38"/>
-      <c r="D147" s="226" t="s">
+      <c r="D147" s="348" t="s">
         <v>220</v>
       </c>
-      <c r="E147" s="228"/>
-      <c r="F147" s="226" t="s">
+      <c r="E147" s="350"/>
+      <c r="F147" s="348" t="s">
         <v>221</v>
       </c>
-      <c r="G147" s="227"/>
-[...3 lines deleted...]
-      <c r="K147" s="271" t="s">
+      <c r="G147" s="349"/>
+      <c r="H147" s="349"/>
+      <c r="I147" s="349"/>
+      <c r="J147" s="350"/>
+      <c r="K147" s="262" t="s">
         <v>222</v>
       </c>
-      <c r="L147" s="272"/>
-[...2 lines deleted...]
-    <row r="148" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L147" s="263"/>
+      <c r="M147" s="264"/>
+    </row>
+    <row r="148" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C148" s="5"/>
-      <c r="D148" s="229"/>
-[...6 lines deleted...]
-      <c r="K148" s="271" t="s">
+      <c r="D148" s="351"/>
+      <c r="E148" s="353"/>
+      <c r="F148" s="351"/>
+      <c r="G148" s="352"/>
+      <c r="H148" s="352"/>
+      <c r="I148" s="352"/>
+      <c r="J148" s="353"/>
+      <c r="K148" s="262" t="s">
         <v>214</v>
       </c>
-      <c r="L148" s="272"/>
-[...2 lines deleted...]
-    <row r="149" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L148" s="263"/>
+      <c r="M148" s="264"/>
+    </row>
+    <row r="149" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C149" s="5"/>
       <c r="E149" s="41"/>
       <c r="F149" s="41"/>
       <c r="G149" s="41"/>
       <c r="H149" s="41"/>
       <c r="I149" s="54"/>
       <c r="J149" s="54"/>
       <c r="K149" s="50"/>
     </row>
-    <row r="150" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C150" s="5"/>
-      <c r="D150" s="215" t="s">
+      <c r="D150" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E150" s="217"/>
-      <c r="F150" s="226" t="s">
+      <c r="E150" s="281"/>
+      <c r="F150" s="348" t="s">
         <v>151</v>
       </c>
-      <c r="G150" s="227"/>
-[...3 lines deleted...]
-      <c r="K150" s="271" t="s">
+      <c r="G150" s="349"/>
+      <c r="H150" s="349"/>
+      <c r="I150" s="349"/>
+      <c r="J150" s="350"/>
+      <c r="K150" s="262" t="s">
         <v>225</v>
       </c>
-      <c r="L150" s="272"/>
-[...2 lines deleted...]
-    <row r="151" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L150" s="263"/>
+      <c r="M150" s="264"/>
+    </row>
+    <row r="151" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C151" s="38"/>
-      <c r="D151" s="221"/>
-[...6 lines deleted...]
-      <c r="K151" s="271" t="s">
+      <c r="D151" s="282"/>
+      <c r="E151" s="283"/>
+      <c r="F151" s="369"/>
+      <c r="G151" s="370"/>
+      <c r="H151" s="370"/>
+      <c r="I151" s="370"/>
+      <c r="J151" s="371"/>
+      <c r="K151" s="262" t="s">
         <v>226</v>
       </c>
-      <c r="L151" s="272"/>
-[...2 lines deleted...]
-    <row r="152" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L151" s="263"/>
+      <c r="M151" s="264"/>
+    </row>
+    <row r="152" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C152" s="5"/>
-      <c r="D152" s="221"/>
-[...6 lines deleted...]
-      <c r="K152" s="271" t="s">
+      <c r="D152" s="282"/>
+      <c r="E152" s="283"/>
+      <c r="F152" s="369"/>
+      <c r="G152" s="370"/>
+      <c r="H152" s="370"/>
+      <c r="I152" s="370"/>
+      <c r="J152" s="371"/>
+      <c r="K152" s="262" t="s">
         <v>285</v>
       </c>
-      <c r="L152" s="272"/>
-[...2 lines deleted...]
-    <row r="153" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L152" s="263"/>
+      <c r="M152" s="264"/>
+    </row>
+    <row r="153" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C153" s="5"/>
-      <c r="D153" s="218"/>
-[...6 lines deleted...]
-      <c r="K153" s="271" t="s">
+      <c r="D153" s="284"/>
+      <c r="E153" s="285"/>
+      <c r="F153" s="351"/>
+      <c r="G153" s="352"/>
+      <c r="H153" s="352"/>
+      <c r="I153" s="352"/>
+      <c r="J153" s="353"/>
+      <c r="K153" s="262" t="s">
         <v>227</v>
       </c>
-      <c r="L153" s="272"/>
-[...2 lines deleted...]
-    <row r="154" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L153" s="263"/>
+      <c r="M153" s="264"/>
+    </row>
+    <row r="154" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C154" s="5"/>
     </row>
-    <row r="155" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C155" s="5"/>
-      <c r="D155" s="238" t="s">
+      <c r="D155" s="354" t="s">
         <v>390</v>
       </c>
-      <c r="E155" s="239"/>
-[...9 lines deleted...]
-    <row r="156" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E155" s="355"/>
+      <c r="F155" s="355"/>
+      <c r="G155" s="355"/>
+      <c r="H155" s="355"/>
+      <c r="I155" s="355"/>
+      <c r="J155" s="355"/>
+      <c r="K155" s="355"/>
+      <c r="L155" s="355"/>
+      <c r="M155" s="356"/>
+    </row>
+    <row r="156" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C156" s="26"/>
       <c r="D156" s="32"/>
       <c r="E156" s="33"/>
       <c r="F156" s="33"/>
       <c r="G156" s="33"/>
       <c r="H156" s="33"/>
       <c r="I156" s="34"/>
       <c r="J156" s="32"/>
       <c r="K156" s="35"/>
       <c r="L156" s="35"/>
       <c r="M156" s="35"/>
     </row>
-    <row r="157" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C157" s="5"/>
       <c r="D157" s="31"/>
     </row>
-    <row r="158" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C158" s="38"/>
-      <c r="D158" s="256" t="s">
+      <c r="D158" s="302" t="s">
         <v>392</v>
       </c>
-      <c r="E158" s="258"/>
-      <c r="F158" s="256" t="s">
+      <c r="E158" s="304"/>
+      <c r="F158" s="302" t="s">
         <v>393</v>
       </c>
-      <c r="G158" s="257"/>
-[...3 lines deleted...]
-      <c r="K158" s="256" t="s">
+      <c r="G158" s="303"/>
+      <c r="H158" s="303"/>
+      <c r="I158" s="303"/>
+      <c r="J158" s="304"/>
+      <c r="K158" s="302" t="s">
         <v>391</v>
       </c>
-      <c r="L158" s="257"/>
-[...2 lines deleted...]
-    <row r="159" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L158" s="303"/>
+      <c r="M158" s="304"/>
+    </row>
+    <row r="159" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C159" s="5"/>
-      <c r="D159" s="259"/>
-[...10 lines deleted...]
-    <row r="160" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D159" s="305"/>
+      <c r="E159" s="307"/>
+      <c r="F159" s="305"/>
+      <c r="G159" s="306"/>
+      <c r="H159" s="306"/>
+      <c r="I159" s="306"/>
+      <c r="J159" s="307"/>
+      <c r="K159" s="305"/>
+      <c r="L159" s="306"/>
+      <c r="M159" s="307"/>
+    </row>
+    <row r="160" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C160" s="5"/>
     </row>
-    <row r="161" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C161" s="5"/>
-      <c r="D161" s="238" t="s">
+      <c r="D161" s="354" t="s">
         <v>228</v>
       </c>
-      <c r="E161" s="239"/>
-[...9 lines deleted...]
-    <row r="162" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E161" s="355"/>
+      <c r="F161" s="355"/>
+      <c r="G161" s="355"/>
+      <c r="H161" s="355"/>
+      <c r="I161" s="355"/>
+      <c r="J161" s="355"/>
+      <c r="K161" s="355"/>
+      <c r="L161" s="355"/>
+      <c r="M161" s="356"/>
+    </row>
+    <row r="162" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C162" s="26"/>
       <c r="D162" s="32"/>
       <c r="E162" s="33"/>
       <c r="F162" s="33"/>
       <c r="G162" s="33"/>
       <c r="H162" s="33"/>
       <c r="I162" s="34"/>
       <c r="J162" s="32"/>
       <c r="K162" s="35"/>
       <c r="L162" s="35"/>
       <c r="M162" s="35"/>
     </row>
-    <row r="163" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C163" s="5"/>
       <c r="D163" s="31"/>
     </row>
-    <row r="164" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C164" s="38"/>
-      <c r="D164" s="256" t="s">
+      <c r="D164" s="302" t="s">
         <v>361</v>
       </c>
-      <c r="E164" s="258"/>
-      <c r="F164" s="346" t="s">
+      <c r="E164" s="304"/>
+      <c r="F164" s="321" t="s">
         <v>394</v>
       </c>
-      <c r="G164" s="347"/>
-[...3 lines deleted...]
-      <c r="K164" s="271" t="s">
+      <c r="G164" s="322"/>
+      <c r="H164" s="322"/>
+      <c r="I164" s="322"/>
+      <c r="J164" s="323"/>
+      <c r="K164" s="262" t="s">
         <v>290</v>
       </c>
-      <c r="L164" s="272"/>
-[...5 lines deleted...]
-      <c r="F165" s="334" t="s">
+      <c r="L164" s="263"/>
+      <c r="M164" s="264"/>
+    </row>
+    <row r="165" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D165" s="305"/>
+      <c r="E165" s="307"/>
+      <c r="F165" s="381" t="s">
         <v>360</v>
       </c>
-      <c r="G165" s="335"/>
-[...3 lines deleted...]
-      <c r="K165" s="271" t="s">
+      <c r="G165" s="382"/>
+      <c r="H165" s="382"/>
+      <c r="I165" s="382"/>
+      <c r="J165" s="383"/>
+      <c r="K165" s="262" t="s">
         <v>359</v>
       </c>
-      <c r="L165" s="272"/>
-[...2 lines deleted...]
-    <row r="189" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L165" s="263"/>
+      <c r="M165" s="264"/>
+    </row>
+    <row r="189" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D189" s="66"/>
       <c r="E189" s="66"/>
       <c r="F189" s="67"/>
       <c r="G189" s="67"/>
       <c r="H189" s="67"/>
       <c r="I189" s="67"/>
       <c r="J189" s="67"/>
       <c r="K189" s="67"/>
       <c r="L189" s="67"/>
       <c r="M189" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="244">
-    <mergeCell ref="AL42:AP42"/>
-[...9 lines deleted...]
-    <mergeCell ref="AL44:AP44"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="D110:M110"/>
+    <mergeCell ref="D161:M161"/>
+    <mergeCell ref="D164:E165"/>
+    <mergeCell ref="F164:J164"/>
+    <mergeCell ref="F165:J165"/>
+    <mergeCell ref="K164:M164"/>
+    <mergeCell ref="K165:M165"/>
+    <mergeCell ref="D147:E148"/>
+    <mergeCell ref="F147:J148"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="D150:E153"/>
+    <mergeCell ref="F150:J153"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="D155:M155"/>
+    <mergeCell ref="D158:E159"/>
+    <mergeCell ref="F158:J159"/>
+    <mergeCell ref="K158:M159"/>
+    <mergeCell ref="K150:M150"/>
+    <mergeCell ref="K152:M152"/>
+    <mergeCell ref="K153:M153"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="K130:M130"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="F84:J85"/>
+    <mergeCell ref="K84:M85"/>
+    <mergeCell ref="F135:J135"/>
+    <mergeCell ref="F136:J136"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="D138:E139"/>
+    <mergeCell ref="F138:J139"/>
+    <mergeCell ref="K139:M139"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="F98:J99"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="K124:M124"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="F124:J124"/>
+    <mergeCell ref="F125:J125"/>
+    <mergeCell ref="F92:J93"/>
+    <mergeCell ref="F94:J96"/>
+    <mergeCell ref="BJ35:BK35"/>
+    <mergeCell ref="S43:T44"/>
+    <mergeCell ref="U43:Y43"/>
+    <mergeCell ref="Z43:AB43"/>
+    <mergeCell ref="S46:T48"/>
+    <mergeCell ref="U46:Y48"/>
+    <mergeCell ref="Z46:AB46"/>
+    <mergeCell ref="Z47:AB47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="Z44:AB44"/>
+    <mergeCell ref="BJ36:BK38"/>
+    <mergeCell ref="AQ35:AS35"/>
+    <mergeCell ref="AL35:AP35"/>
+    <mergeCell ref="AL36:AP37"/>
+    <mergeCell ref="AQ42:AS42"/>
+    <mergeCell ref="AQ43:AS43"/>
+    <mergeCell ref="AQ44:AS44"/>
+    <mergeCell ref="AW35:AX37"/>
+    <mergeCell ref="AY37:BC37"/>
+    <mergeCell ref="BD37:BF37"/>
+    <mergeCell ref="AJ35:AK37"/>
+    <mergeCell ref="AY35:BC35"/>
+    <mergeCell ref="BQ37:BS37"/>
+    <mergeCell ref="BQ38:BS38"/>
+    <mergeCell ref="AY36:BC36"/>
+    <mergeCell ref="BD36:BF36"/>
+    <mergeCell ref="BL36:BP36"/>
+    <mergeCell ref="K125:M125"/>
+    <mergeCell ref="D127:E130"/>
+    <mergeCell ref="F127:J130"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="AJ39:AK40"/>
+    <mergeCell ref="AL39:AP39"/>
+    <mergeCell ref="AL40:AP40"/>
+    <mergeCell ref="AQ39:AS39"/>
+    <mergeCell ref="AQ40:AS40"/>
+    <mergeCell ref="U37:Y37"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="U36:Y36"/>
+    <mergeCell ref="Z36:AB36"/>
+    <mergeCell ref="BL37:BP38"/>
+    <mergeCell ref="F87:J89"/>
+    <mergeCell ref="F90:J90"/>
+    <mergeCell ref="D92:E96"/>
+    <mergeCell ref="D81:M81"/>
+    <mergeCell ref="D84:E85"/>
+    <mergeCell ref="BJ30:BS30"/>
+    <mergeCell ref="S35:T38"/>
+    <mergeCell ref="U38:Y38"/>
+    <mergeCell ref="Z38:AB38"/>
+    <mergeCell ref="D32:M32"/>
+    <mergeCell ref="S32:AB32"/>
+    <mergeCell ref="AJ32:AS32"/>
+    <mergeCell ref="AW32:BF32"/>
+    <mergeCell ref="BJ32:BS32"/>
+    <mergeCell ref="AQ36:AS36"/>
+    <mergeCell ref="AQ37:AS37"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="BD35:BF35"/>
+    <mergeCell ref="BL35:BP35"/>
+    <mergeCell ref="BQ35:BS35"/>
+    <mergeCell ref="D35:E38"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="BQ36:BS36"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AW25:AX26"/>
+    <mergeCell ref="AY25:BC26"/>
+    <mergeCell ref="BD25:BF26"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="S30:AB30"/>
+    <mergeCell ref="AJ30:AS30"/>
+    <mergeCell ref="AW30:BF30"/>
+    <mergeCell ref="K25:L26"/>
+    <mergeCell ref="M25:Q26"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="R25:T26"/>
+    <mergeCell ref="D87:E90"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="K107:M107"/>
+    <mergeCell ref="K108:M108"/>
+    <mergeCell ref="D101:E102"/>
+    <mergeCell ref="F101:J102"/>
+    <mergeCell ref="K101:M102"/>
+    <mergeCell ref="D104:E108"/>
+    <mergeCell ref="F104:J108"/>
+    <mergeCell ref="K104:M104"/>
+    <mergeCell ref="K105:M105"/>
+    <mergeCell ref="K106:M106"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="D98:E99"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="F116:J116"/>
+    <mergeCell ref="F117:J117"/>
+    <mergeCell ref="D40:E44"/>
+    <mergeCell ref="F40:J42"/>
+    <mergeCell ref="F43:J44"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="D46:E53"/>
+    <mergeCell ref="F46:J49"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="D55:E59"/>
+    <mergeCell ref="F55:J59"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="F50:J53"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="D61:E66"/>
+    <mergeCell ref="F61:J61"/>
+    <mergeCell ref="F62:J66"/>
+    <mergeCell ref="K144:M144"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="K147:M147"/>
+    <mergeCell ref="D132:M132"/>
+    <mergeCell ref="D135:E136"/>
+    <mergeCell ref="D121:E122"/>
+    <mergeCell ref="F121:J122"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="D124:E125"/>
+    <mergeCell ref="D141:E145"/>
+    <mergeCell ref="F141:J141"/>
+    <mergeCell ref="F142:J145"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="D68:E70"/>
+    <mergeCell ref="F68:J68"/>
+    <mergeCell ref="F69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="F70:J70"/>
     <mergeCell ref="S40:T41"/>
     <mergeCell ref="U40:Y40"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="Z40:AB40"/>
     <mergeCell ref="Z41:AB41"/>
     <mergeCell ref="K117:M117"/>
     <mergeCell ref="D116:E119"/>
     <mergeCell ref="F118:J119"/>
     <mergeCell ref="K118:M118"/>
     <mergeCell ref="K119:M119"/>
     <mergeCell ref="D113:E114"/>
     <mergeCell ref="F113:J114"/>
     <mergeCell ref="D72:E73"/>
     <mergeCell ref="F72:J73"/>
     <mergeCell ref="K72:M72"/>
     <mergeCell ref="K73:M73"/>
     <mergeCell ref="D75:E79"/>
     <mergeCell ref="F75:J77"/>
     <mergeCell ref="F78:J79"/>
     <mergeCell ref="K75:M75"/>
     <mergeCell ref="K76:M76"/>
     <mergeCell ref="K77:M77"/>
     <mergeCell ref="K79:M79"/>
     <mergeCell ref="K78:M78"/>
-    <mergeCell ref="D61:E66"/>
-[...207 lines deleted...]
-    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="AL42:AP42"/>
+    <mergeCell ref="AL43:AP43"/>
+    <mergeCell ref="U35:Y35"/>
+    <mergeCell ref="Z35:AB35"/>
+    <mergeCell ref="AF5:AQ6"/>
+    <mergeCell ref="AF13:AQ15"/>
+    <mergeCell ref="AH20:AM21"/>
+    <mergeCell ref="AN20:AQ21"/>
+    <mergeCell ref="AF20:AG21"/>
+    <mergeCell ref="AJ42:AK44"/>
+    <mergeCell ref="AL44:AP44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B40ACD93-E1C7-4E02-89B2-3DD125F2DED9}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="D2:Q47"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E11" zoomScale="101" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E5" sqref="D5:O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="17" width="14.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="4" max="5" width="14.7265625" customWidth="1"/>
+    <col min="6" max="6" width="4.7265625" customWidth="1"/>
+    <col min="7" max="11" width="14.7265625" customWidth="1"/>
+    <col min="12" max="12" width="4.7265625" customWidth="1"/>
+    <col min="13" max="14" width="14.7265625" customWidth="1"/>
+    <col min="15" max="15" width="4.7265625" customWidth="1"/>
+    <col min="16" max="17" width="14.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="4:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="H3" s="458" t="s">
+    <row r="2" spans="4:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="H3" s="476" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="459"/>
-[...3 lines deleted...]
-    <row r="4" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="478"/>
+    </row>
+    <row r="4" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="I4" s="72"/>
     </row>
-    <row r="5" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="H5" s="458" t="s">
+    <row r="5" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="H5" s="476" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="459"/>
-[...3 lines deleted...]
-    <row r="6" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I5" s="477"/>
+      <c r="J5" s="477"/>
+      <c r="K5" s="478"/>
+    </row>
+    <row r="6" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="H6" s="73"/>
       <c r="I6" s="72"/>
     </row>
-    <row r="7" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="H7" s="452" t="s">
+    <row r="7" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="H7" s="467" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="453"/>
-[...3 lines deleted...]
-    <row r="8" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I7" s="468"/>
+      <c r="J7" s="468"/>
+      <c r="K7" s="469"/>
+    </row>
+    <row r="8" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="F8" s="74"/>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="75"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="M8" s="74"/>
       <c r="N8" s="74"/>
     </row>
-    <row r="9" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="F9" s="76"/>
       <c r="N9" s="77"/>
     </row>
-    <row r="10" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E10" s="452" t="s">
+    <row r="10" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="E10" s="467" t="s">
         <v>417</v>
       </c>
-      <c r="F10" s="453"/>
-[...1 lines deleted...]
-      <c r="L10" s="455" t="s">
+      <c r="F10" s="468"/>
+      <c r="G10" s="469"/>
+      <c r="L10" s="472" t="s">
         <v>418</v>
       </c>
-      <c r="M10" s="456"/>
-[...3 lines deleted...]
-    <row r="11" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M10" s="475"/>
+      <c r="N10" s="475"/>
+      <c r="O10" s="473"/>
+    </row>
+    <row r="11" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="E11" s="78"/>
       <c r="F11" s="79"/>
       <c r="G11" s="78"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="75"/>
       <c r="N11" s="74"/>
       <c r="O11" s="74"/>
       <c r="P11" s="74"/>
     </row>
-    <row r="12" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="E12" s="76"/>
       <c r="G12" s="80"/>
       <c r="K12" s="76"/>
       <c r="N12" s="76"/>
       <c r="Q12" s="81"/>
     </row>
-    <row r="13" spans="4:17" s="71" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D13" s="455" t="s">
+    <row r="13" spans="4:17" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="D13" s="472" t="s">
         <v>414</v>
       </c>
-      <c r="E13" s="457"/>
-      <c r="G13" s="452" t="s">
+      <c r="E13" s="473"/>
+      <c r="G13" s="467" t="s">
         <v>415</v>
       </c>
-      <c r="H13" s="454"/>
-      <c r="J13" s="452" t="s">
+      <c r="H13" s="469"/>
+      <c r="J13" s="467" t="s">
         <v>419</v>
       </c>
-      <c r="K13" s="454"/>
-      <c r="M13" s="452" t="s">
+      <c r="K13" s="469"/>
+      <c r="M13" s="467" t="s">
         <v>371</v>
       </c>
-      <c r="N13" s="454"/>
-      <c r="P13" s="452" t="s">
+      <c r="N13" s="469"/>
+      <c r="P13" s="467" t="s">
         <v>416</v>
       </c>
-      <c r="Q13" s="454"/>
-[...3 lines deleted...]
-      <c r="D15" s="463" t="s">
+      <c r="Q13" s="469"/>
+    </row>
+    <row r="14" spans="4:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D15" s="474" t="s">
         <v>389</v>
       </c>
-      <c r="E15" s="463"/>
-      <c r="G15" s="461" t="s">
+      <c r="E15" s="474"/>
+      <c r="G15" s="470" t="s">
         <v>387</v>
       </c>
-      <c r="H15" s="462"/>
-      <c r="J15" s="461" t="s">
+      <c r="H15" s="471"/>
+      <c r="J15" s="470" t="s">
         <v>410</v>
       </c>
-      <c r="K15" s="462"/>
-      <c r="M15" s="461" t="s">
+      <c r="K15" s="471"/>
+      <c r="M15" s="470" t="s">
         <v>228</v>
       </c>
-      <c r="N15" s="462"/>
-      <c r="P15" s="461" t="s">
+      <c r="N15" s="471"/>
+      <c r="P15" s="470" t="s">
         <v>228</v>
       </c>
-      <c r="Q15" s="462"/>
-[...1 lines deleted...]
-    <row r="16" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q15" s="471"/>
+    </row>
+    <row r="16" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="J16" s="84"/>
       <c r="K16" s="85"/>
       <c r="M16" s="85"/>
       <c r="N16" s="84"/>
     </row>
-    <row r="17" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D17" s="461" t="s">
+    <row r="17" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D17" s="470" t="s">
         <v>266</v>
       </c>
-      <c r="E17" s="462"/>
-      <c r="J17" s="461" t="s">
+      <c r="E17" s="471"/>
+      <c r="J17" s="470" t="s">
         <v>411</v>
       </c>
-      <c r="K17" s="462"/>
-      <c r="M17" s="461" t="s">
+      <c r="K17" s="471"/>
+      <c r="M17" s="470" t="s">
         <v>412</v>
       </c>
-      <c r="N17" s="462"/>
-      <c r="P17" s="461" t="s">
+      <c r="N17" s="471"/>
+      <c r="P17" s="470" t="s">
         <v>413</v>
       </c>
-      <c r="Q17" s="462"/>
-[...1 lines deleted...]
-    <row r="18" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="471"/>
+    </row>
+    <row r="18" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D18" s="83"/>
       <c r="E18" s="83"/>
     </row>
-    <row r="19" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D19" s="461" t="s">
+    <row r="19" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D19" s="470" t="s">
         <v>408</v>
       </c>
-      <c r="E19" s="462"/>
-[...1 lines deleted...]
-    <row r="20" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E19" s="471"/>
+    </row>
+    <row r="20" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D20" s="83"/>
       <c r="E20" s="83"/>
     </row>
-    <row r="21" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D21" s="461" t="s">
+    <row r="21" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D21" s="470" t="s">
         <v>390</v>
       </c>
-      <c r="E21" s="462"/>
-[...1 lines deleted...]
-    <row r="22" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E21" s="471"/>
+    </row>
+    <row r="22" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D22" s="83"/>
       <c r="E22" s="83"/>
     </row>
-    <row r="23" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D23" s="461" t="s">
+    <row r="23" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D23" s="470" t="s">
         <v>409</v>
       </c>
-      <c r="E23" s="462"/>
-[...1 lines deleted...]
-    <row r="24" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E23" s="471"/>
+    </row>
+    <row r="24" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="D24" s="83"/>
       <c r="E24" s="83"/>
     </row>
-    <row r="25" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D25" s="461" t="s">
+    <row r="25" spans="4:17" s="82" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D25" s="470" t="s">
         <v>228</v>
       </c>
-      <c r="E25" s="462"/>
-[...1 lines deleted...]
-    <row r="47" spans="4:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E25" s="471"/>
+    </row>
+    <row r="47" spans="4:8" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D47" s="66"/>
       <c r="E47" s="66"/>
       <c r="F47" s="67"/>
       <c r="G47" s="67"/>
       <c r="H47" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="L10:O10"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D21:E21"/>
-    <mergeCell ref="D25:E25"/>
-[...12 lines deleted...]
-    <mergeCell ref="P13:Q13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F27A2903-704F-4B88-A124-4C8879A71469}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="C3:M78"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="101" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K55" sqref="K55:M55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="411" t="s">
+    <row r="3" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D3" s="230" t="s">
         <v>420</v>
       </c>
-      <c r="E3" s="411"/>
-[...12 lines deleted...]
-      <c r="G4" s="413"/>
+      <c r="E3" s="230"/>
+      <c r="F3" s="230"/>
+      <c r="G3" s="230"/>
+      <c r="H3" s="230"/>
+      <c r="I3" s="230"/>
+      <c r="J3" s="230"/>
+      <c r="K3" s="230"/>
+      <c r="L3" s="230"/>
+      <c r="M3" s="230"/>
+    </row>
+    <row r="4" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="232"/>
+      <c r="F4" s="232"/>
+      <c r="G4" s="232"/>
       <c r="H4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
     </row>
-    <row r="6" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="E7" s="412" t="s">
+    <row r="6" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E7" s="231" t="s">
         <v>374</v>
       </c>
-      <c r="F7" s="412"/>
-[...5 lines deleted...]
-    <row r="8" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F7" s="231"/>
+      <c r="G7" s="231"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="231"/>
+    </row>
+    <row r="8" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E8" s="7"/>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="6"/>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="I9">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="7"/>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="4"/>
       <c r="I11">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="7"/>
     </row>
-    <row r="13" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="4"/>
       <c r="I13">
         <v>2</v>
       </c>
       <c r="K13" s="12"/>
       <c r="M13" s="4"/>
     </row>
-    <row r="14" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M14" s="4"/>
     </row>
-    <row r="15" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K15" s="70"/>
       <c r="L15" s="70"/>
       <c r="M15" s="70"/>
     </row>
-    <row r="16" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="17" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="4:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="17" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E17" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="I17" s="2">
         <v>38</v>
       </c>
     </row>
-    <row r="18" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:13" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D20" s="215" t="s">
+    <row r="20" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D20" s="280" t="s">
         <v>14</v>
       </c>
-      <c r="E20" s="217"/>
-      <c r="F20" s="215" t="s">
+      <c r="E20" s="281"/>
+      <c r="F20" s="280" t="s">
         <v>15</v>
       </c>
-      <c r="G20" s="216"/>
-[...3 lines deleted...]
-      <c r="K20" s="388" t="s">
+      <c r="G20" s="357"/>
+      <c r="H20" s="357"/>
+      <c r="I20" s="357"/>
+      <c r="J20" s="357"/>
+      <c r="K20" s="235" t="s">
         <v>16</v>
       </c>
-      <c r="L20" s="388"/>
-[...14 lines deleted...]
-    <row r="22" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L20" s="235"/>
+      <c r="M20" s="235"/>
+    </row>
+    <row r="21" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D21" s="284"/>
+      <c r="E21" s="285"/>
+      <c r="F21" s="284"/>
+      <c r="G21" s="358"/>
+      <c r="H21" s="358"/>
+      <c r="I21" s="358"/>
+      <c r="J21" s="358"/>
+      <c r="K21" s="235"/>
+      <c r="L21" s="235"/>
+      <c r="M21" s="235"/>
+    </row>
+    <row r="22" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H22" s="29"/>
     </row>
-    <row r="23" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H23" s="24"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
-    <row r="24" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D24" s="386" t="s">
+    <row r="24" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D24" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="386"/>
-      <c r="F24" s="386" t="s">
+      <c r="E24" s="265"/>
+      <c r="F24" s="265" t="s">
         <v>375</v>
       </c>
-      <c r="G24" s="386"/>
-[...3 lines deleted...]
-      <c r="K24" s="386" t="s">
+      <c r="G24" s="265"/>
+      <c r="H24" s="265"/>
+      <c r="I24" s="265"/>
+      <c r="J24" s="265"/>
+      <c r="K24" s="265" t="s">
         <v>335</v>
       </c>
-      <c r="L24" s="386"/>
-[...14 lines deleted...]
-    <row r="26" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L24" s="265"/>
+      <c r="M24" s="265"/>
+    </row>
+    <row r="25" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D25" s="265"/>
+      <c r="E25" s="265"/>
+      <c r="F25" s="265"/>
+      <c r="G25" s="265"/>
+      <c r="H25" s="265"/>
+      <c r="I25" s="265"/>
+      <c r="J25" s="265"/>
+      <c r="K25" s="265"/>
+      <c r="L25" s="265"/>
+      <c r="M25" s="265"/>
+    </row>
+    <row r="26" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H26" s="29"/>
     </row>
-    <row r="27" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I27" s="5"/>
       <c r="M27" s="4"/>
     </row>
-    <row r="28" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D28" s="407" t="s">
+    <row r="28" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D28" s="238" t="s">
         <v>422</v>
       </c>
-      <c r="E28" s="407"/>
-[...9 lines deleted...]
-    <row r="29" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E28" s="238"/>
+      <c r="F28" s="238"/>
+      <c r="G28" s="238"/>
+      <c r="H28" s="238"/>
+      <c r="I28" s="238"/>
+      <c r="J28" s="238"/>
+      <c r="K28" s="238"/>
+      <c r="L28" s="238"/>
+      <c r="M28" s="238"/>
+    </row>
+    <row r="29" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I29" s="26"/>
     </row>
-    <row r="30" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D30" s="406" t="s">
+    <row r="30" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D30" s="239" t="s">
         <v>389</v>
       </c>
-      <c r="E30" s="406"/>
-[...9 lines deleted...]
-    <row r="31" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E30" s="239"/>
+      <c r="F30" s="239"/>
+      <c r="G30" s="239"/>
+      <c r="H30" s="239"/>
+      <c r="I30" s="239"/>
+      <c r="J30" s="239"/>
+      <c r="K30" s="239"/>
+      <c r="L30" s="239"/>
+      <c r="M30" s="239"/>
+    </row>
+    <row r="31" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D31" s="32"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="34"/>
       <c r="J31" s="32"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
     </row>
-    <row r="32" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C32" s="28"/>
       <c r="D32" s="31"/>
     </row>
-    <row r="33" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C33" s="5"/>
-      <c r="D33" s="318" t="s">
+      <c r="D33" s="240" t="s">
         <v>382</v>
       </c>
-      <c r="E33" s="319"/>
-      <c r="F33" s="399" t="s">
+      <c r="E33" s="241"/>
+      <c r="F33" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="399"/>
-[...3 lines deleted...]
-      <c r="K33" s="305" t="s">
+      <c r="G33" s="246"/>
+      <c r="H33" s="246"/>
+      <c r="I33" s="246"/>
+      <c r="J33" s="246"/>
+      <c r="K33" s="247" t="s">
         <v>28</v>
       </c>
-      <c r="L33" s="305"/>
-[...2 lines deleted...]
-    <row r="34" spans="3:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L33" s="247"/>
+      <c r="M33" s="247"/>
+    </row>
+    <row r="34" spans="3:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="26"/>
-      <c r="D34" s="320"/>
-[...1 lines deleted...]
-      <c r="F34" s="399" t="s">
+      <c r="D34" s="242"/>
+      <c r="E34" s="243"/>
+      <c r="F34" s="246" t="s">
         <v>43</v>
       </c>
-      <c r="G34" s="399"/>
-[...3 lines deleted...]
-      <c r="K34" s="305" t="s">
+      <c r="G34" s="246"/>
+      <c r="H34" s="246"/>
+      <c r="I34" s="246"/>
+      <c r="J34" s="246"/>
+      <c r="K34" s="247" t="s">
         <v>44</v>
       </c>
-      <c r="L34" s="305"/>
-[...2 lines deleted...]
-    <row r="35" spans="3:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L34" s="247"/>
+      <c r="M34" s="247"/>
+    </row>
+    <row r="35" spans="3:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="5"/>
-      <c r="D35" s="320"/>
-[...1 lines deleted...]
-      <c r="F35" s="399" t="s">
+      <c r="D35" s="242"/>
+      <c r="E35" s="243"/>
+      <c r="F35" s="246" t="s">
         <v>198</v>
       </c>
-      <c r="G35" s="399"/>
-[...3 lines deleted...]
-      <c r="K35" s="305" t="s">
+      <c r="G35" s="246"/>
+      <c r="H35" s="246"/>
+      <c r="I35" s="246"/>
+      <c r="J35" s="246"/>
+      <c r="K35" s="247" t="s">
         <v>64</v>
       </c>
-      <c r="L35" s="305"/>
-[...2 lines deleted...]
-    <row r="36" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L35" s="247"/>
+      <c r="M35" s="247"/>
+    </row>
+    <row r="36" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C36" s="5"/>
-      <c r="D36" s="322"/>
-[...1 lines deleted...]
-      <c r="F36" s="399" t="s">
+      <c r="D36" s="244"/>
+      <c r="E36" s="245"/>
+      <c r="F36" s="246" t="s">
         <v>75</v>
       </c>
-      <c r="G36" s="399"/>
-[...3 lines deleted...]
-      <c r="K36" s="305" t="s">
+      <c r="G36" s="246"/>
+      <c r="H36" s="246"/>
+      <c r="I36" s="246"/>
+      <c r="J36" s="246"/>
+      <c r="K36" s="247" t="s">
         <v>76</v>
       </c>
-      <c r="L36" s="305"/>
-[...2 lines deleted...]
-    <row r="37" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L36" s="247"/>
+      <c r="M36" s="247"/>
+    </row>
+    <row r="37" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C37" s="5"/>
     </row>
-    <row r="38" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C38" s="5"/>
-      <c r="D38" s="318" t="s">
+      <c r="D38" s="240" t="s">
         <v>337</v>
       </c>
-      <c r="E38" s="319"/>
-      <c r="F38" s="318" t="s">
+      <c r="E38" s="241"/>
+      <c r="F38" s="240" t="s">
         <v>336</v>
       </c>
-      <c r="G38" s="431"/>
-[...3 lines deleted...]
-      <c r="K38" s="305" t="s">
+      <c r="G38" s="452"/>
+      <c r="H38" s="452"/>
+      <c r="I38" s="452"/>
+      <c r="J38" s="241"/>
+      <c r="K38" s="247" t="s">
         <v>87</v>
       </c>
-      <c r="L38" s="305"/>
-[...2 lines deleted...]
-    <row r="39" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L38" s="247"/>
+      <c r="M38" s="247"/>
+    </row>
+    <row r="39" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="26"/>
-      <c r="D39" s="320"/>
-[...6 lines deleted...]
-      <c r="K39" s="305" t="s">
+      <c r="D39" s="242"/>
+      <c r="E39" s="243"/>
+      <c r="F39" s="242"/>
+      <c r="G39" s="453"/>
+      <c r="H39" s="453"/>
+      <c r="I39" s="453"/>
+      <c r="J39" s="243"/>
+      <c r="K39" s="247" t="s">
         <v>97</v>
       </c>
-      <c r="L39" s="305"/>
-[...2 lines deleted...]
-    <row r="40" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L39" s="247"/>
+      <c r="M39" s="247"/>
+    </row>
+    <row r="40" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="5"/>
-      <c r="D40" s="320"/>
-[...6 lines deleted...]
-      <c r="K40" s="305" t="s">
+      <c r="D40" s="242"/>
+      <c r="E40" s="243"/>
+      <c r="F40" s="244"/>
+      <c r="G40" s="454"/>
+      <c r="H40" s="454"/>
+      <c r="I40" s="454"/>
+      <c r="J40" s="245"/>
+      <c r="K40" s="247" t="s">
         <v>102</v>
       </c>
-      <c r="L40" s="305"/>
-[...2 lines deleted...]
-    <row r="41" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L40" s="247"/>
+      <c r="M40" s="247"/>
+    </row>
+    <row r="41" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="5"/>
-      <c r="D41" s="320"/>
-[...1 lines deleted...]
-      <c r="F41" s="306" t="s">
+      <c r="D41" s="242"/>
+      <c r="E41" s="243"/>
+      <c r="F41" s="375" t="s">
         <v>104</v>
       </c>
-      <c r="G41" s="307"/>
-[...3 lines deleted...]
-      <c r="K41" s="305" t="s">
+      <c r="G41" s="376"/>
+      <c r="H41" s="376"/>
+      <c r="I41" s="376"/>
+      <c r="J41" s="377"/>
+      <c r="K41" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="L41" s="305"/>
-[...2 lines deleted...]
-    <row r="42" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L41" s="247"/>
+      <c r="M41" s="247"/>
+    </row>
+    <row r="42" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C42" s="5"/>
-      <c r="D42" s="322"/>
-[...6 lines deleted...]
-      <c r="K42" s="305" t="s">
+      <c r="D42" s="244"/>
+      <c r="E42" s="245"/>
+      <c r="F42" s="378"/>
+      <c r="G42" s="379"/>
+      <c r="H42" s="379"/>
+      <c r="I42" s="379"/>
+      <c r="J42" s="380"/>
+      <c r="K42" s="247" t="s">
         <v>107</v>
       </c>
-      <c r="L42" s="305"/>
-[...2 lines deleted...]
-    <row r="43" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L42" s="247"/>
+      <c r="M42" s="247"/>
+    </row>
+    <row r="43" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="5"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
     </row>
-    <row r="44" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="5"/>
-      <c r="D44" s="364" t="s">
+      <c r="D44" s="294" t="s">
         <v>338</v>
       </c>
-      <c r="E44" s="364"/>
-      <c r="F44" s="434" t="s">
+      <c r="E44" s="294"/>
+      <c r="F44" s="451" t="s">
         <v>233</v>
       </c>
-      <c r="G44" s="434"/>
-[...3 lines deleted...]
-      <c r="K44" s="305" t="s">
+      <c r="G44" s="451"/>
+      <c r="H44" s="451"/>
+      <c r="I44" s="451"/>
+      <c r="J44" s="451"/>
+      <c r="K44" s="247" t="s">
         <v>110</v>
       </c>
-      <c r="L44" s="305"/>
-[...2 lines deleted...]
-    <row r="45" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L44" s="247"/>
+      <c r="M44" s="247"/>
+    </row>
+    <row r="45" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="5"/>
-      <c r="D45" s="364"/>
-[...6 lines deleted...]
-      <c r="K45" s="305" t="s">
+      <c r="D45" s="294"/>
+      <c r="E45" s="294"/>
+      <c r="F45" s="451"/>
+      <c r="G45" s="451"/>
+      <c r="H45" s="451"/>
+      <c r="I45" s="451"/>
+      <c r="J45" s="451"/>
+      <c r="K45" s="247" t="s">
         <v>111</v>
       </c>
-      <c r="L45" s="305"/>
-[...2 lines deleted...]
-    <row r="46" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L45" s="247"/>
+      <c r="M45" s="247"/>
+    </row>
+    <row r="46" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="37"/>
-      <c r="D46" s="364"/>
-[...6 lines deleted...]
-      <c r="K46" s="305" t="s">
+      <c r="D46" s="294"/>
+      <c r="E46" s="294"/>
+      <c r="F46" s="451"/>
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="L46" s="305"/>
-[...2 lines deleted...]
-    <row r="47" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L46" s="247"/>
+      <c r="M46" s="247"/>
+    </row>
+    <row r="47" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="38"/>
-      <c r="D47" s="364"/>
-[...6 lines deleted...]
-      <c r="K47" s="305" t="s">
+      <c r="D47" s="294"/>
+      <c r="E47" s="294"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
+      <c r="J47" s="451"/>
+      <c r="K47" s="247" t="s">
         <v>113</v>
       </c>
-      <c r="L47" s="305"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L47" s="247"/>
+      <c r="M47" s="247"/>
+    </row>
+    <row r="48" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="5"/>
-      <c r="D48" s="364"/>
-[...1 lines deleted...]
-      <c r="F48" s="434" t="s">
+      <c r="D48" s="294"/>
+      <c r="E48" s="294"/>
+      <c r="F48" s="451" t="s">
         <v>189</v>
       </c>
-      <c r="G48" s="434"/>
-[...3 lines deleted...]
-      <c r="K48" s="305" t="s">
+      <c r="G48" s="451"/>
+      <c r="H48" s="451"/>
+      <c r="I48" s="451"/>
+      <c r="J48" s="451"/>
+      <c r="K48" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="L48" s="305"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L48" s="247"/>
+      <c r="M48" s="247"/>
+    </row>
+    <row r="49" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="5"/>
-      <c r="D49" s="364"/>
-[...6 lines deleted...]
-      <c r="K49" s="305" t="s">
+      <c r="D49" s="294"/>
+      <c r="E49" s="294"/>
+      <c r="F49" s="451"/>
+      <c r="G49" s="451"/>
+      <c r="H49" s="451"/>
+      <c r="I49" s="451"/>
+      <c r="J49" s="451"/>
+      <c r="K49" s="247" t="s">
         <v>255</v>
       </c>
-      <c r="L49" s="305"/>
-[...2 lines deleted...]
-    <row r="50" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L49" s="247"/>
+      <c r="M49" s="247"/>
+    </row>
+    <row r="50" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="5"/>
-      <c r="D50" s="364"/>
-[...6 lines deleted...]
-      <c r="K50" s="305" t="s">
+      <c r="D50" s="294"/>
+      <c r="E50" s="294"/>
+      <c r="F50" s="451"/>
+      <c r="G50" s="451"/>
+      <c r="H50" s="451"/>
+      <c r="I50" s="451"/>
+      <c r="J50" s="451"/>
+      <c r="K50" s="247" t="s">
         <v>119</v>
       </c>
-      <c r="L50" s="305"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L50" s="247"/>
+      <c r="M50" s="247"/>
+    </row>
+    <row r="51" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="5"/>
-      <c r="D51" s="364"/>
-[...6 lines deleted...]
-      <c r="K51" s="305" t="s">
+      <c r="D51" s="294"/>
+      <c r="E51" s="294"/>
+      <c r="F51" s="451"/>
+      <c r="G51" s="451"/>
+      <c r="H51" s="451"/>
+      <c r="I51" s="451"/>
+      <c r="J51" s="451"/>
+      <c r="K51" s="247" t="s">
         <v>121</v>
       </c>
-      <c r="L51" s="305"/>
-[...2 lines deleted...]
-    <row r="52" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L51" s="247"/>
+      <c r="M51" s="247"/>
+    </row>
+    <row r="52" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="5"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="41"/>
       <c r="J52" s="41"/>
       <c r="K52" s="41"/>
     </row>
-    <row r="53" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="5"/>
-      <c r="D53" s="318" t="s">
+      <c r="D53" s="240" t="s">
         <v>351</v>
       </c>
-      <c r="E53" s="319"/>
-      <c r="F53" s="306" t="s">
+      <c r="E53" s="241"/>
+      <c r="F53" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G53" s="307"/>
-[...3 lines deleted...]
-      <c r="K53" s="305" t="s">
+      <c r="G53" s="376"/>
+      <c r="H53" s="376"/>
+      <c r="I53" s="376"/>
+      <c r="J53" s="377"/>
+      <c r="K53" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="L53" s="305"/>
-[...2 lines deleted...]
-    <row r="54" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L53" s="247"/>
+      <c r="M53" s="247"/>
+    </row>
+    <row r="54" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="5"/>
-      <c r="D54" s="320"/>
-[...6 lines deleted...]
-      <c r="K54" s="305" t="s">
+      <c r="D54" s="242"/>
+      <c r="E54" s="243"/>
+      <c r="F54" s="395"/>
+      <c r="G54" s="396"/>
+      <c r="H54" s="396"/>
+      <c r="I54" s="396"/>
+      <c r="J54" s="397"/>
+      <c r="K54" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="L54" s="305"/>
-[...2 lines deleted...]
-    <row r="55" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L54" s="247"/>
+      <c r="M54" s="247"/>
+    </row>
+    <row r="55" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C55" s="5"/>
-      <c r="D55" s="320"/>
-[...6 lines deleted...]
-      <c r="K55" s="305" t="s">
+      <c r="D55" s="242"/>
+      <c r="E55" s="243"/>
+      <c r="F55" s="395"/>
+      <c r="G55" s="396"/>
+      <c r="H55" s="396"/>
+      <c r="I55" s="396"/>
+      <c r="J55" s="397"/>
+      <c r="K55" s="247" t="s">
         <v>346</v>
       </c>
-      <c r="L55" s="305"/>
-[...2 lines deleted...]
-    <row r="56" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L55" s="247"/>
+      <c r="M55" s="247"/>
+    </row>
+    <row r="56" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C56" s="28"/>
-      <c r="D56" s="320"/>
-[...6 lines deleted...]
-      <c r="K56" s="305" t="s">
+      <c r="D56" s="242"/>
+      <c r="E56" s="243"/>
+      <c r="F56" s="395"/>
+      <c r="G56" s="396"/>
+      <c r="H56" s="396"/>
+      <c r="I56" s="396"/>
+      <c r="J56" s="397"/>
+      <c r="K56" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="L56" s="305"/>
-[...2 lines deleted...]
-    <row r="57" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L56" s="247"/>
+      <c r="M56" s="247"/>
+    </row>
+    <row r="57" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="5"/>
-      <c r="D57" s="322"/>
-[...6 lines deleted...]
-      <c r="K57" s="305" t="s">
+      <c r="D57" s="244"/>
+      <c r="E57" s="245"/>
+      <c r="F57" s="378"/>
+      <c r="G57" s="379"/>
+      <c r="H57" s="379"/>
+      <c r="I57" s="379"/>
+      <c r="J57" s="380"/>
+      <c r="K57" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="L57" s="305"/>
-[...2 lines deleted...]
-    <row r="58" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
+    </row>
+    <row r="58" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="5"/>
       <c r="E58" s="41"/>
       <c r="F58" s="41"/>
       <c r="G58" s="41"/>
       <c r="H58" s="41"/>
       <c r="I58" s="41"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
     </row>
-    <row r="59" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C59" s="5"/>
-      <c r="D59" s="318" t="s">
+      <c r="D59" s="240" t="s">
         <v>340</v>
       </c>
-      <c r="E59" s="319"/>
-      <c r="F59" s="315" t="s">
+      <c r="E59" s="241"/>
+      <c r="F59" s="256" t="s">
         <v>130</v>
       </c>
-      <c r="G59" s="316"/>
-[...3 lines deleted...]
-      <c r="K59" s="305" t="s">
+      <c r="G59" s="257"/>
+      <c r="H59" s="257"/>
+      <c r="I59" s="257"/>
+      <c r="J59" s="258"/>
+      <c r="K59" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="L59" s="305"/>
-[...2 lines deleted...]
-    <row r="60" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L59" s="247"/>
+      <c r="M59" s="247"/>
+    </row>
+    <row r="60" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="5"/>
-      <c r="D60" s="320"/>
-[...1 lines deleted...]
-      <c r="F60" s="306" t="s">
+      <c r="D60" s="242"/>
+      <c r="E60" s="243"/>
+      <c r="F60" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G60" s="307"/>
-[...3 lines deleted...]
-      <c r="K60" s="305" t="s">
+      <c r="G60" s="376"/>
+      <c r="H60" s="376"/>
+      <c r="I60" s="376"/>
+      <c r="J60" s="377"/>
+      <c r="K60" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="L60" s="305"/>
-[...2 lines deleted...]
-    <row r="61" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L60" s="247"/>
+      <c r="M60" s="247"/>
+    </row>
+    <row r="61" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="38"/>
-      <c r="D61" s="320"/>
-[...6 lines deleted...]
-      <c r="K61" s="305" t="s">
+      <c r="D61" s="242"/>
+      <c r="E61" s="243"/>
+      <c r="F61" s="395"/>
+      <c r="G61" s="396"/>
+      <c r="H61" s="396"/>
+      <c r="I61" s="396"/>
+      <c r="J61" s="397"/>
+      <c r="K61" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="L61" s="305"/>
-[...2 lines deleted...]
-    <row r="62" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L61" s="247"/>
+      <c r="M61" s="247"/>
+    </row>
+    <row r="62" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="5"/>
-      <c r="D62" s="320"/>
-[...6 lines deleted...]
-      <c r="K62" s="305" t="s">
+      <c r="D62" s="242"/>
+      <c r="E62" s="243"/>
+      <c r="F62" s="395"/>
+      <c r="G62" s="396"/>
+      <c r="H62" s="396"/>
+      <c r="I62" s="396"/>
+      <c r="J62" s="397"/>
+      <c r="K62" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="L62" s="305"/>
-[...2 lines deleted...]
-    <row r="63" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L62" s="247"/>
+      <c r="M62" s="247"/>
+    </row>
+    <row r="63" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="5"/>
-      <c r="D63" s="320"/>
-[...6 lines deleted...]
-      <c r="K63" s="305" t="s">
+      <c r="D63" s="242"/>
+      <c r="E63" s="243"/>
+      <c r="F63" s="395"/>
+      <c r="G63" s="396"/>
+      <c r="H63" s="396"/>
+      <c r="I63" s="396"/>
+      <c r="J63" s="397"/>
+      <c r="K63" s="247" t="s">
         <v>140</v>
       </c>
-      <c r="L63" s="305"/>
-[...2 lines deleted...]
-    <row r="64" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L63" s="247"/>
+      <c r="M63" s="247"/>
+    </row>
+    <row r="64" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="5"/>
-      <c r="D64" s="322"/>
-[...6 lines deleted...]
-      <c r="K64" s="305" t="s">
+      <c r="D64" s="244"/>
+      <c r="E64" s="245"/>
+      <c r="F64" s="378"/>
+      <c r="G64" s="379"/>
+      <c r="H64" s="379"/>
+      <c r="I64" s="379"/>
+      <c r="J64" s="380"/>
+      <c r="K64" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="L64" s="305"/>
-[...2 lines deleted...]
-    <row r="65" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L64" s="247"/>
+      <c r="M64" s="247"/>
+    </row>
+    <row r="65" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="5"/>
     </row>
-    <row r="66" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="5"/>
-      <c r="D66" s="435" t="s">
+      <c r="D66" s="439" t="s">
         <v>350</v>
       </c>
-      <c r="E66" s="436"/>
-      <c r="F66" s="315" t="s">
+      <c r="E66" s="440"/>
+      <c r="F66" s="256" t="s">
         <v>349</v>
       </c>
-      <c r="G66" s="316"/>
-[...3 lines deleted...]
-      <c r="K66" s="305" t="s">
+      <c r="G66" s="257"/>
+      <c r="H66" s="257"/>
+      <c r="I66" s="257"/>
+      <c r="J66" s="258"/>
+      <c r="K66" s="247" t="s">
         <v>348</v>
       </c>
-      <c r="L66" s="305"/>
-[...2 lines deleted...]
-    <row r="67" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L66" s="247"/>
+      <c r="M66" s="247"/>
+    </row>
+    <row r="67" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="38"/>
-      <c r="D67" s="437"/>
-[...1 lines deleted...]
-      <c r="F67" s="315" t="s">
+      <c r="D67" s="441"/>
+      <c r="E67" s="442"/>
+      <c r="F67" s="256" t="s">
         <v>144</v>
       </c>
-      <c r="G67" s="316"/>
-[...3 lines deleted...]
-      <c r="K67" s="305" t="s">
+      <c r="G67" s="257"/>
+      <c r="H67" s="257"/>
+      <c r="I67" s="257"/>
+      <c r="J67" s="258"/>
+      <c r="K67" s="247" t="s">
         <v>145</v>
       </c>
-      <c r="L67" s="305"/>
-[...2 lines deleted...]
-    <row r="68" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L67" s="247"/>
+      <c r="M67" s="247"/>
+    </row>
+    <row r="68" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C68" s="5"/>
-      <c r="D68" s="439"/>
-[...1 lines deleted...]
-      <c r="F68" s="315" t="s">
+      <c r="D68" s="443"/>
+      <c r="E68" s="444"/>
+      <c r="F68" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G68" s="316"/>
-[...3 lines deleted...]
-      <c r="K68" s="305" t="s">
+      <c r="G68" s="257"/>
+      <c r="H68" s="257"/>
+      <c r="I68" s="257"/>
+      <c r="J68" s="258"/>
+      <c r="K68" s="247" t="s">
         <v>237</v>
       </c>
-      <c r="L68" s="305"/>
-[...2 lines deleted...]
-    <row r="69" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L68" s="247"/>
+      <c r="M68" s="247"/>
+    </row>
+    <row r="69" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="5"/>
       <c r="E69" s="41"/>
       <c r="F69" s="41"/>
       <c r="G69" s="41"/>
       <c r="H69" s="41"/>
       <c r="I69" s="41"/>
       <c r="J69" s="41"/>
       <c r="K69" s="41"/>
     </row>
-    <row r="70" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C70" s="5"/>
-      <c r="D70" s="441" t="s">
+      <c r="D70" s="437" t="s">
         <v>341</v>
       </c>
-      <c r="E70" s="441"/>
-      <c r="F70" s="442" t="s">
+      <c r="E70" s="437"/>
+      <c r="F70" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="G70" s="442"/>
-[...3 lines deleted...]
-      <c r="K70" s="305" t="s">
+      <c r="G70" s="438"/>
+      <c r="H70" s="438"/>
+      <c r="I70" s="438"/>
+      <c r="J70" s="438"/>
+      <c r="K70" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="L70" s="305"/>
-[...2 lines deleted...]
-    <row r="71" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L70" s="247"/>
+      <c r="M70" s="247"/>
+    </row>
+    <row r="71" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C71" s="28"/>
-      <c r="D71" s="441"/>
-[...6 lines deleted...]
-      <c r="K71" s="305" t="s">
+      <c r="D71" s="437"/>
+      <c r="E71" s="437"/>
+      <c r="F71" s="438"/>
+      <c r="G71" s="438"/>
+      <c r="H71" s="438"/>
+      <c r="I71" s="438"/>
+      <c r="J71" s="438"/>
+      <c r="K71" s="247" t="s">
         <v>240</v>
       </c>
-      <c r="L71" s="305"/>
-[...2 lines deleted...]
-    <row r="72" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L71" s="247"/>
+      <c r="M71" s="247"/>
+    </row>
+    <row r="72" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="5"/>
       <c r="E72" s="41"/>
       <c r="F72" s="41"/>
       <c r="G72" s="41"/>
       <c r="H72" s="41"/>
       <c r="I72" s="41"/>
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
     </row>
-    <row r="73" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="5"/>
-      <c r="D73" s="435" t="s">
+      <c r="D73" s="439" t="s">
         <v>344</v>
       </c>
-      <c r="E73" s="436"/>
-      <c r="F73" s="324" t="s">
+      <c r="E73" s="440"/>
+      <c r="F73" s="330" t="s">
         <v>342</v>
       </c>
-      <c r="G73" s="325"/>
-[...3 lines deleted...]
-      <c r="K73" s="305" t="s">
+      <c r="G73" s="331"/>
+      <c r="H73" s="331"/>
+      <c r="I73" s="331"/>
+      <c r="J73" s="332"/>
+      <c r="K73" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="L73" s="305"/>
-[...2 lines deleted...]
-    <row r="74" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L73" s="247"/>
+      <c r="M73" s="247"/>
+    </row>
+    <row r="74" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="5"/>
-      <c r="D74" s="437"/>
-[...6 lines deleted...]
-      <c r="K74" s="305" t="s">
+      <c r="D74" s="441"/>
+      <c r="E74" s="442"/>
+      <c r="F74" s="336"/>
+      <c r="G74" s="337"/>
+      <c r="H74" s="337"/>
+      <c r="I74" s="337"/>
+      <c r="J74" s="338"/>
+      <c r="K74" s="247" t="s">
         <v>154</v>
       </c>
-      <c r="L74" s="305"/>
-[...2 lines deleted...]
-    <row r="75" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L74" s="247"/>
+      <c r="M74" s="247"/>
+    </row>
+    <row r="75" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="5"/>
-      <c r="D75" s="437"/>
-[...6 lines deleted...]
-      <c r="K75" s="305" t="s">
+      <c r="D75" s="441"/>
+      <c r="E75" s="442"/>
+      <c r="F75" s="333"/>
+      <c r="G75" s="334"/>
+      <c r="H75" s="334"/>
+      <c r="I75" s="334"/>
+      <c r="J75" s="335"/>
+      <c r="K75" s="247" t="s">
         <v>241</v>
       </c>
-      <c r="L75" s="305"/>
-[...2 lines deleted...]
-    <row r="76" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L75" s="247"/>
+      <c r="M75" s="247"/>
+    </row>
+    <row r="76" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C76" s="31"/>
-      <c r="D76" s="437"/>
-[...1 lines deleted...]
-      <c r="F76" s="443" t="s">
+      <c r="D76" s="441"/>
+      <c r="E76" s="442"/>
+      <c r="F76" s="445" t="s">
         <v>343</v>
       </c>
-      <c r="G76" s="444"/>
-[...3 lines deleted...]
-      <c r="K76" s="330" t="s">
+      <c r="G76" s="446"/>
+      <c r="H76" s="446"/>
+      <c r="I76" s="446"/>
+      <c r="J76" s="447"/>
+      <c r="K76" s="327" t="s">
         <v>347</v>
       </c>
-      <c r="L76" s="331"/>
-[...10 lines deleted...]
-      <c r="K77" s="330" t="s">
+      <c r="L76" s="328"/>
+      <c r="M76" s="329"/>
+    </row>
+    <row r="77" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D77" s="443"/>
+      <c r="E77" s="444"/>
+      <c r="F77" s="448"/>
+      <c r="G77" s="449"/>
+      <c r="H77" s="449"/>
+      <c r="I77" s="449"/>
+      <c r="J77" s="450"/>
+      <c r="K77" s="327" t="s">
         <v>345</v>
       </c>
-      <c r="L77" s="331"/>
-[...2 lines deleted...]
-    <row r="78" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L77" s="328"/>
+      <c r="M77" s="329"/>
+    </row>
+    <row r="78" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E78" s="41"/>
       <c r="F78" s="41"/>
       <c r="G78" s="41"/>
       <c r="H78" s="41"/>
       <c r="I78" s="41"/>
       <c r="J78" s="41"/>
       <c r="K78" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="74">
+    <mergeCell ref="D28:M28"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="K24:M25"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="D20:E21"/>
+    <mergeCell ref="D24:E25"/>
+    <mergeCell ref="F20:J21"/>
+    <mergeCell ref="F24:J25"/>
+    <mergeCell ref="K20:M21"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="D33:E36"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="D38:E42"/>
+    <mergeCell ref="F38:J40"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="F41:J42"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="D44:E51"/>
+    <mergeCell ref="F44:J47"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="F48:J51"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="D53:E57"/>
+    <mergeCell ref="F53:J57"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="F68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="D59:E64"/>
+    <mergeCell ref="F59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="F60:J64"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K64:M64"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="K76:M76"/>
     <mergeCell ref="K77:M77"/>
     <mergeCell ref="D70:E71"/>
     <mergeCell ref="F70:J71"/>
     <mergeCell ref="K70:M70"/>
     <mergeCell ref="K71:M71"/>
     <mergeCell ref="D73:E77"/>
     <mergeCell ref="F73:J75"/>
     <mergeCell ref="K73:M73"/>
     <mergeCell ref="K74:M74"/>
     <mergeCell ref="K75:M75"/>
     <mergeCell ref="F76:J77"/>
     <mergeCell ref="D66:E68"/>
     <mergeCell ref="F66:J66"/>
     <mergeCell ref="K66:M66"/>
-    <mergeCell ref="F67:J67"/>
-[...56 lines deleted...]
-    <mergeCell ref="K20:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E8443B2-626B-4B3A-9F81-0673A879FD37}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="C3:BS187"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="101" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="3" width="2.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="59" max="61" width="1.7109375" customWidth="1"/>
+    <col min="2" max="3" width="2.7265625" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" customWidth="1"/>
+    <col min="17" max="17" width="4.7265625" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" customWidth="1"/>
+    <col min="21" max="21" width="12.26953125" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" customWidth="1"/>
+    <col min="29" max="31" width="1.7265625" customWidth="1"/>
+    <col min="32" max="32" width="10.7265625" customWidth="1"/>
+    <col min="33" max="35" width="1.7265625" customWidth="1"/>
+    <col min="46" max="48" width="1.7265625" customWidth="1"/>
+    <col min="59" max="61" width="1.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N3" s="411" t="s">
+    <row r="3" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N3" s="230" t="s">
         <v>440</v>
       </c>
-      <c r="O3" s="411"/>
-[...11 lines deleted...]
-    <row r="4" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O3" s="230"/>
+      <c r="P3" s="230"/>
+      <c r="Q3" s="230"/>
+      <c r="R3" s="230"/>
+      <c r="S3" s="230"/>
+      <c r="T3" s="230"/>
+      <c r="U3" s="230"/>
+      <c r="V3" s="230"/>
+      <c r="W3" s="230"/>
+      <c r="X3" s="230"/>
+      <c r="Y3" s="230"/>
+    </row>
+    <row r="4" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
-      <c r="H4" s="412" t="s">
+      <c r="H4" s="231" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="412"/>
-[...7 lines deleted...]
-      <c r="E5" s="413" t="s">
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
+      <c r="N4" s="231"/>
+    </row>
+    <row r="5" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="232" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="413"/>
-      <c r="G5" s="413"/>
+      <c r="F5" s="232"/>
+      <c r="G5" s="232"/>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
-      <c r="AF5" s="414" t="s">
+      <c r="AF5" s="233" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="414"/>
-[...11 lines deleted...]
-    <row r="6" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG5" s="233"/>
+      <c r="AH5" s="233"/>
+      <c r="AI5" s="233"/>
+      <c r="AJ5" s="233"/>
+      <c r="AK5" s="233"/>
+      <c r="AL5" s="233"/>
+      <c r="AM5" s="233"/>
+      <c r="AN5" s="233"/>
+      <c r="AO5" s="233"/>
+      <c r="AP5" s="233"/>
+      <c r="AQ5" s="233"/>
+    </row>
+    <row r="6" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H6" t="s">
         <v>381</v>
       </c>
       <c r="K6" t="s">
         <v>4</v>
       </c>
-      <c r="AF6" s="414"/>
-[...12 lines deleted...]
-    <row r="7" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF6" s="233"/>
+      <c r="AG6" s="233"/>
+      <c r="AH6" s="233"/>
+      <c r="AI6" s="233"/>
+      <c r="AJ6" s="233"/>
+      <c r="AK6" s="233"/>
+      <c r="AL6" s="233"/>
+      <c r="AM6" s="233"/>
+      <c r="AN6" s="233"/>
+      <c r="AO6" s="233"/>
+      <c r="AP6" s="233"/>
+      <c r="AQ6" s="233"/>
+    </row>
+    <row r="7" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL7" s="28"/>
     </row>
-    <row r="8" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL8" s="5"/>
     </row>
-    <row r="9" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="7"/>
       <c r="M9" s="4"/>
       <c r="AL9" s="5"/>
     </row>
-    <row r="10" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="6"/>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="I10">
         <v>35</v>
       </c>
       <c r="K10" t="s">
         <v>6</v>
       </c>
       <c r="M10" s="4"/>
       <c r="O10">
         <f>34+69</f>
         <v>103</v>
       </c>
       <c r="AL10" s="5"/>
     </row>
-    <row r="11" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E11" s="7"/>
       <c r="M11" s="4"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="61"/>
     </row>
-    <row r="12" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E12" s="8"/>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="I12">
         <f>17+14+12+1+2+9+7+2+4+1+1+1</f>
         <v>71</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="4"/>
       <c r="O12">
         <f>1</f>
         <v>1</v>
       </c>
       <c r="AL12" s="26"/>
       <c r="AM12" s="61"/>
     </row>
-    <row r="13" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E13" s="7"/>
-      <c r="AF13" s="415" t="s">
+      <c r="AF13" s="234" t="s">
         <v>11</v>
       </c>
-      <c r="AG13" s="415"/>
-[...11 lines deleted...]
-    <row r="14" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG13" s="234"/>
+      <c r="AH13" s="234"/>
+      <c r="AI13" s="234"/>
+      <c r="AJ13" s="234"/>
+      <c r="AK13" s="234"/>
+      <c r="AL13" s="234"/>
+      <c r="AM13" s="234"/>
+      <c r="AN13" s="234"/>
+      <c r="AO13" s="234"/>
+      <c r="AP13" s="234"/>
+      <c r="AQ13" s="234"/>
+    </row>
+    <row r="14" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E14" s="7"/>
       <c r="K14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M14" s="4"/>
-      <c r="AF14" s="415"/>
-[...12 lines deleted...]
-    <row r="15" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF14" s="234"/>
+      <c r="AG14" s="234"/>
+      <c r="AH14" s="234"/>
+      <c r="AI14" s="234"/>
+      <c r="AJ14" s="234"/>
+      <c r="AK14" s="234"/>
+      <c r="AL14" s="234"/>
+      <c r="AM14" s="234"/>
+      <c r="AN14" s="234"/>
+      <c r="AO14" s="234"/>
+      <c r="AP14" s="234"/>
+      <c r="AQ14" s="234"/>
+    </row>
+    <row r="15" spans="5:43" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M15" s="4"/>
-      <c r="AF15" s="415"/>
-[...12 lines deleted...]
-    <row r="16" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF15" s="234"/>
+      <c r="AG15" s="234"/>
+      <c r="AH15" s="234"/>
+      <c r="AI15" s="234"/>
+      <c r="AJ15" s="234"/>
+      <c r="AK15" s="234"/>
+      <c r="AL15" s="234"/>
+      <c r="AM15" s="234"/>
+      <c r="AN15" s="234"/>
+      <c r="AO15" s="234"/>
+      <c r="AP15" s="234"/>
+      <c r="AQ15" s="234"/>
+    </row>
+    <row r="16" spans="5:43" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K16" s="70" t="s">
         <v>407</v>
       </c>
       <c r="L16" s="70"/>
       <c r="M16" s="70"/>
       <c r="O16">
         <f>1+1</f>
         <v>2</v>
       </c>
       <c r="AL16" s="28"/>
     </row>
-    <row r="17" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AL17" s="5"/>
     </row>
-    <row r="18" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="I18" s="2">
         <f>+SUM(I9:I16)</f>
         <v>106</v>
       </c>
       <c r="K18" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="2">
         <f>+SUM(O9:O16)</f>
         <v>106</v>
       </c>
       <c r="AL18" s="5"/>
     </row>
-    <row r="19" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:71" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M19" s="4"/>
       <c r="AL19" s="26"/>
     </row>
-    <row r="20" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M20" s="4"/>
-      <c r="AF20" s="215" t="s">
+      <c r="AF20" s="280" t="s">
         <v>14</v>
       </c>
-      <c r="AG20" s="217"/>
-      <c r="AH20" s="215" t="s">
+      <c r="AG20" s="281"/>
+      <c r="AH20" s="280" t="s">
         <v>15</v>
       </c>
-      <c r="AI20" s="216"/>
-[...4 lines deleted...]
-      <c r="AN20" s="215" t="s">
+      <c r="AI20" s="357"/>
+      <c r="AJ20" s="357"/>
+      <c r="AK20" s="357"/>
+      <c r="AL20" s="357"/>
+      <c r="AM20" s="281"/>
+      <c r="AN20" s="280" t="s">
         <v>16</v>
       </c>
-      <c r="AO20" s="216"/>
-[...3 lines deleted...]
-    <row r="21" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AO20" s="357"/>
+      <c r="AP20" s="357"/>
+      <c r="AQ20" s="281"/>
+    </row>
+    <row r="21" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M21" s="4"/>
-      <c r="AF21" s="218"/>
-[...12 lines deleted...]
-    <row r="22" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="284"/>
+      <c r="AG21" s="285"/>
+      <c r="AH21" s="284"/>
+      <c r="AI21" s="358"/>
+      <c r="AJ21" s="358"/>
+      <c r="AK21" s="358"/>
+      <c r="AL21" s="358"/>
+      <c r="AM21" s="285"/>
+      <c r="AN21" s="284"/>
+      <c r="AO21" s="358"/>
+      <c r="AP21" s="358"/>
+      <c r="AQ21" s="285"/>
+    </row>
+    <row r="22" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AK22" s="29"/>
     </row>
-    <row r="23" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O23" s="15"/>
       <c r="P23" s="62"/>
       <c r="Q23" s="62"/>
       <c r="R23" s="62"/>
       <c r="S23" s="62"/>
       <c r="T23" s="62"/>
       <c r="U23" s="62"/>
       <c r="V23" s="62"/>
       <c r="W23" s="62"/>
       <c r="X23" s="62"/>
       <c r="Y23" s="62"/>
       <c r="AG23" s="16"/>
       <c r="AI23" s="16"/>
       <c r="AJ23" s="16"/>
       <c r="AK23" s="24"/>
       <c r="AL23" s="16"/>
       <c r="AM23" s="16"/>
       <c r="AN23" s="16"/>
       <c r="AO23" s="16"/>
       <c r="AP23" s="16"/>
       <c r="AQ23" s="16"/>
       <c r="AR23" s="16"/>
       <c r="AS23" s="16"/>
       <c r="AT23" s="16"/>
       <c r="AU23" s="16"/>
       <c r="AV23" s="16"/>
       <c r="AW23" s="17"/>
       <c r="AX23" s="17"/>
       <c r="AY23" s="17"/>
       <c r="AZ23" s="17"/>
       <c r="BA23" s="17"/>
       <c r="BB23" s="18"/>
       <c r="BC23" s="18"/>
       <c r="BD23" s="18"/>
       <c r="BE23" s="18"/>
       <c r="BF23" s="18"/>
     </row>
-    <row r="24" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="O24" s="15"/>
       <c r="P24" s="63"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
       <c r="AH24" s="21"/>
       <c r="AW24" s="18"/>
       <c r="AX24" s="18"/>
       <c r="AY24" s="18"/>
       <c r="AZ24" s="18"/>
       <c r="BA24" s="18"/>
       <c r="BB24" s="22"/>
       <c r="BC24" s="18"/>
       <c r="BD24" s="18"/>
       <c r="BE24" s="18"/>
       <c r="BF24" s="18"/>
     </row>
-    <row r="25" spans="4:71" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="K25" s="386" t="s">
+    <row r="25" spans="4:71" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="K25" s="265" t="s">
         <v>17</v>
       </c>
-      <c r="L25" s="386"/>
-      <c r="M25" s="386" t="s">
+      <c r="L25" s="265"/>
+      <c r="M25" s="265" t="s">
         <v>375</v>
       </c>
-      <c r="N25" s="386"/>
-[...3 lines deleted...]
-      <c r="R25" s="386" t="s">
+      <c r="N25" s="265"/>
+      <c r="O25" s="265"/>
+      <c r="P25" s="265"/>
+      <c r="Q25" s="265"/>
+      <c r="R25" s="265" t="s">
         <v>335</v>
       </c>
-      <c r="S25" s="386"/>
-      <c r="T25" s="386"/>
+      <c r="S25" s="265"/>
+      <c r="T25" s="265"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
-      <c r="AW25" s="409" t="s">
+      <c r="AW25" s="236" t="s">
         <v>17</v>
       </c>
-      <c r="AX25" s="409"/>
-      <c r="AY25" s="409" t="s">
+      <c r="AX25" s="236"/>
+      <c r="AY25" s="236" t="s">
         <v>18</v>
       </c>
-      <c r="AZ25" s="409"/>
-[...3 lines deleted...]
-      <c r="BD25" s="409" t="s">
+      <c r="AZ25" s="236"/>
+      <c r="BA25" s="236"/>
+      <c r="BB25" s="236"/>
+      <c r="BC25" s="236"/>
+      <c r="BD25" s="236" t="s">
         <v>19</v>
       </c>
-      <c r="BE25" s="409"/>
-[...12 lines deleted...]
-      <c r="T26" s="386"/>
+      <c r="BE25" s="236"/>
+      <c r="BF25" s="236"/>
+    </row>
+    <row r="26" spans="4:71" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="K26" s="265"/>
+      <c r="L26" s="265"/>
+      <c r="M26" s="265"/>
+      <c r="N26" s="265"/>
+      <c r="O26" s="265"/>
+      <c r="P26" s="265"/>
+      <c r="Q26" s="265"/>
+      <c r="R26" s="265"/>
+      <c r="S26" s="265"/>
+      <c r="T26" s="265"/>
       <c r="U26" s="15"/>
       <c r="V26" s="15"/>
       <c r="W26" s="15"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
-      <c r="AW26" s="410"/>
-[...10 lines deleted...]
-    <row r="27" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AW26" s="237"/>
+      <c r="AX26" s="237"/>
+      <c r="AY26" s="237"/>
+      <c r="AZ26" s="237"/>
+      <c r="BA26" s="237"/>
+      <c r="BB26" s="237"/>
+      <c r="BC26" s="237"/>
+      <c r="BD26" s="237"/>
+      <c r="BE26" s="237"/>
+      <c r="BF26" s="237"/>
+    </row>
+    <row r="27" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
       <c r="T27" s="16"/>
       <c r="U27" s="62"/>
       <c r="V27" s="15"/>
       <c r="AO27" s="16"/>
       <c r="AP27" s="16"/>
       <c r="AQ27" s="16"/>
       <c r="AR27" s="16"/>
       <c r="AS27" s="16"/>
       <c r="AT27" s="16"/>
       <c r="AU27" s="16"/>
       <c r="AV27" s="16"/>
       <c r="AW27" s="16"/>
       <c r="AX27" s="16"/>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="16"/>
       <c r="BA27" s="24"/>
       <c r="BB27" s="16"/>
       <c r="BC27" s="16"/>
       <c r="BD27" s="16"/>
       <c r="BE27" s="16"/>
       <c r="BF27" s="16"/>
       <c r="BG27" s="16"/>
       <c r="BH27" s="16"/>
       <c r="BI27" s="16"/>
       <c r="BJ27" s="16"/>
       <c r="BK27" s="16"/>
       <c r="BL27" s="16"/>
       <c r="BM27" s="16"/>
     </row>
-    <row r="28" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I28" s="28"/>
       <c r="U28" s="64"/>
       <c r="V28" s="15"/>
       <c r="AO28" s="28"/>
       <c r="BA28" s="29"/>
       <c r="BM28" s="29"/>
     </row>
-    <row r="29" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I29" s="5"/>
       <c r="M29" s="4"/>
       <c r="U29" s="24"/>
       <c r="AO29" s="5"/>
       <c r="BA29" s="30"/>
       <c r="BM29" s="24"/>
     </row>
-    <row r="30" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D30" s="407" t="s">
+    <row r="30" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D30" s="238" t="s">
         <v>439</v>
       </c>
-      <c r="E30" s="407"/>
-[...7 lines deleted...]
-      <c r="M30" s="407"/>
+      <c r="E30" s="238"/>
+      <c r="F30" s="238"/>
+      <c r="G30" s="238"/>
+      <c r="H30" s="238"/>
+      <c r="I30" s="238"/>
+      <c r="J30" s="238"/>
+      <c r="K30" s="238"/>
+      <c r="L30" s="238"/>
+      <c r="M30" s="238"/>
       <c r="N30" s="86">
         <f>35+17+14+12+1+2</f>
         <v>81</v>
       </c>
       <c r="O30" s="60"/>
-      <c r="S30" s="407" t="s">
+      <c r="S30" s="238" t="s">
         <v>438</v>
       </c>
-      <c r="T30" s="407"/>
-[...8 lines deleted...]
-      <c r="AJ30" s="407" t="s">
+      <c r="T30" s="238"/>
+      <c r="U30" s="238"/>
+      <c r="V30" s="238"/>
+      <c r="W30" s="238"/>
+      <c r="X30" s="238"/>
+      <c r="Y30" s="238"/>
+      <c r="Z30" s="238"/>
+      <c r="AA30" s="238"/>
+      <c r="AB30" s="238"/>
+      <c r="AJ30" s="238" t="s">
         <v>449</v>
       </c>
-      <c r="AK30" s="407"/>
-[...7 lines deleted...]
-      <c r="AS30" s="407"/>
+      <c r="AK30" s="238"/>
+      <c r="AL30" s="238"/>
+      <c r="AM30" s="238"/>
+      <c r="AN30" s="238"/>
+      <c r="AO30" s="238"/>
+      <c r="AP30" s="238"/>
+      <c r="AQ30" s="238"/>
+      <c r="AR30" s="238"/>
+      <c r="AS30" s="238"/>
       <c r="AT30" s="27"/>
       <c r="AU30" s="27"/>
       <c r="AV30" s="27"/>
-      <c r="AW30" s="407" t="s">
+      <c r="AW30" s="238" t="s">
         <v>452</v>
       </c>
-      <c r="AX30" s="407"/>
-[...7 lines deleted...]
-      <c r="BF30" s="407"/>
+      <c r="AX30" s="238"/>
+      <c r="AY30" s="238"/>
+      <c r="AZ30" s="238"/>
+      <c r="BA30" s="238"/>
+      <c r="BB30" s="238"/>
+      <c r="BC30" s="238"/>
+      <c r="BD30" s="238"/>
+      <c r="BE30" s="238"/>
+      <c r="BF30" s="238"/>
       <c r="BG30" s="27"/>
       <c r="BH30" s="27"/>
       <c r="BI30" s="27"/>
-      <c r="BJ30" s="407" t="s">
+      <c r="BJ30" s="238" t="s">
         <v>400</v>
       </c>
-      <c r="BK30" s="407"/>
-[...9 lines deleted...]
-    <row r="31" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BK30" s="238"/>
+      <c r="BL30" s="238"/>
+      <c r="BM30" s="238"/>
+      <c r="BN30" s="238"/>
+      <c r="BO30" s="238"/>
+      <c r="BP30" s="238"/>
+      <c r="BQ30" s="238"/>
+      <c r="BR30" s="238"/>
+      <c r="BS30" s="238"/>
+    </row>
+    <row r="31" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="I31" s="26"/>
       <c r="U31" s="44"/>
     </row>
-    <row r="32" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D32" s="406" t="s">
+    <row r="32" spans="4:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D32" s="239" t="s">
         <v>444</v>
       </c>
-      <c r="E32" s="406"/>
-[...7 lines deleted...]
-      <c r="M32" s="406"/>
+      <c r="E32" s="239"/>
+      <c r="F32" s="239"/>
+      <c r="G32" s="239"/>
+      <c r="H32" s="239"/>
+      <c r="I32" s="239"/>
+      <c r="J32" s="239"/>
+      <c r="K32" s="239"/>
+      <c r="L32" s="239"/>
+      <c r="M32" s="239"/>
       <c r="N32" s="70"/>
-      <c r="S32" s="406" t="s">
+      <c r="S32" s="239" t="s">
         <v>437</v>
       </c>
-      <c r="T32" s="406"/>
-[...8 lines deleted...]
-      <c r="AJ32" s="406" t="s">
+      <c r="T32" s="239"/>
+      <c r="U32" s="239"/>
+      <c r="V32" s="239"/>
+      <c r="W32" s="239"/>
+      <c r="X32" s="239"/>
+      <c r="Y32" s="239"/>
+      <c r="Z32" s="239"/>
+      <c r="AA32" s="239"/>
+      <c r="AB32" s="239"/>
+      <c r="AJ32" s="239" t="s">
         <v>448</v>
       </c>
-      <c r="AK32" s="406"/>
-[...8 lines deleted...]
-      <c r="AW32" s="406" t="s">
+      <c r="AK32" s="239"/>
+      <c r="AL32" s="239"/>
+      <c r="AM32" s="239"/>
+      <c r="AN32" s="239"/>
+      <c r="AO32" s="239"/>
+      <c r="AP32" s="239"/>
+      <c r="AQ32" s="239"/>
+      <c r="AR32" s="239"/>
+      <c r="AS32" s="239"/>
+      <c r="AW32" s="239" t="s">
         <v>451</v>
       </c>
-      <c r="AX32" s="406"/>
-[...8 lines deleted...]
-      <c r="BJ32" s="406" t="s">
+      <c r="AX32" s="239"/>
+      <c r="AY32" s="239"/>
+      <c r="AZ32" s="239"/>
+      <c r="BA32" s="239"/>
+      <c r="BB32" s="239"/>
+      <c r="BC32" s="239"/>
+      <c r="BD32" s="239"/>
+      <c r="BE32" s="239"/>
+      <c r="BF32" s="239"/>
+      <c r="BJ32" s="239" t="s">
         <v>399</v>
       </c>
-      <c r="BK32" s="406"/>
-[...9 lines deleted...]
-    <row r="33" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BK32" s="239"/>
+      <c r="BL32" s="239"/>
+      <c r="BM32" s="239"/>
+      <c r="BN32" s="239"/>
+      <c r="BO32" s="239"/>
+      <c r="BP32" s="239"/>
+      <c r="BQ32" s="239"/>
+      <c r="BR32" s="239"/>
+      <c r="BS32" s="239"/>
+    </row>
+    <row r="33" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="34"/>
       <c r="J33" s="32"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="16"/>
       <c r="V33" s="5"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="36"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="24"/>
       <c r="AV33" s="16"/>
       <c r="AW33" s="36"/>
       <c r="AX33" s="16"/>
       <c r="AY33" s="16"/>
       <c r="AZ33" s="16"/>
       <c r="BA33" s="24"/>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="36"/>
       <c r="BK33" s="16"/>
       <c r="BL33" s="16"/>
       <c r="BM33" s="16"/>
       <c r="BN33" s="24"/>
     </row>
-    <row r="34" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="28"/>
       <c r="D34" s="31"/>
       <c r="R34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AV34" s="28"/>
       <c r="AY34" s="31"/>
       <c r="BI34" s="28"/>
     </row>
-    <row r="35" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="5"/>
-      <c r="D35" s="318" t="s">
+      <c r="D35" s="240" t="s">
         <v>382</v>
       </c>
-      <c r="E35" s="319"/>
-      <c r="F35" s="399" t="s">
+      <c r="E35" s="241"/>
+      <c r="F35" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="G35" s="399"/>
-[...3 lines deleted...]
-      <c r="K35" s="305" t="s">
+      <c r="G35" s="246"/>
+      <c r="H35" s="246"/>
+      <c r="I35" s="246"/>
+      <c r="J35" s="246"/>
+      <c r="K35" s="247" t="s">
         <v>28</v>
       </c>
-      <c r="L35" s="305"/>
-      <c r="M35" s="305"/>
+      <c r="L35" s="247"/>
+      <c r="M35" s="247"/>
       <c r="R35" s="5"/>
-      <c r="S35" s="215" t="s">
+      <c r="S35" s="280" t="s">
         <v>275</v>
       </c>
-      <c r="T35" s="216"/>
-      <c r="U35" s="293" t="s">
+      <c r="T35" s="357"/>
+      <c r="U35" s="268" t="s">
         <v>32</v>
       </c>
-      <c r="V35" s="293"/>
-[...3 lines deleted...]
-      <c r="Z35" s="294" t="s">
+      <c r="V35" s="268"/>
+      <c r="W35" s="268"/>
+      <c r="X35" s="268"/>
+      <c r="Y35" s="268"/>
+      <c r="Z35" s="269" t="s">
         <v>33</v>
       </c>
-      <c r="AA35" s="294"/>
-      <c r="AB35" s="294"/>
+      <c r="AA35" s="269"/>
+      <c r="AB35" s="269"/>
       <c r="AI35" s="5"/>
-      <c r="AJ35" s="396" t="s">
+      <c r="AJ35" s="292" t="s">
         <v>379</v>
       </c>
-      <c r="AK35" s="396"/>
-      <c r="AL35" s="397" t="s">
+      <c r="AK35" s="292"/>
+      <c r="AL35" s="293" t="s">
         <v>380</v>
       </c>
-      <c r="AM35" s="397"/>
-[...3 lines deleted...]
-      <c r="AQ35" s="421" t="s">
+      <c r="AM35" s="293"/>
+      <c r="AN35" s="293"/>
+      <c r="AO35" s="293"/>
+      <c r="AP35" s="293"/>
+      <c r="AQ35" s="455" t="s">
         <v>37</v>
       </c>
-      <c r="AR35" s="422"/>
-      <c r="AS35" s="423"/>
+      <c r="AR35" s="456"/>
+      <c r="AS35" s="457"/>
       <c r="AV35" s="5"/>
-      <c r="AW35" s="388" t="s">
+      <c r="AW35" s="235" t="s">
         <v>450</v>
       </c>
-      <c r="AX35" s="388"/>
-      <c r="AY35" s="398" t="s">
+      <c r="AX35" s="235"/>
+      <c r="AY35" s="255" t="s">
         <v>38</v>
       </c>
-      <c r="AZ35" s="398"/>
-[...3 lines deleted...]
-      <c r="BD35" s="398" t="s">
+      <c r="AZ35" s="255"/>
+      <c r="BA35" s="255"/>
+      <c r="BB35" s="255"/>
+      <c r="BC35" s="255"/>
+      <c r="BD35" s="255" t="s">
         <v>39</v>
       </c>
-      <c r="BE35" s="398"/>
-      <c r="BF35" s="398"/>
+      <c r="BE35" s="255"/>
+      <c r="BF35" s="255"/>
       <c r="BI35" s="26"/>
-      <c r="BJ35" s="388" t="s">
+      <c r="BJ35" s="235" t="s">
         <v>60</v>
       </c>
-      <c r="BK35" s="388"/>
-      <c r="BL35" s="398" t="s">
+      <c r="BK35" s="235"/>
+      <c r="BL35" s="255" t="s">
         <v>61</v>
       </c>
-      <c r="BM35" s="398"/>
-[...3 lines deleted...]
-      <c r="BQ35" s="398" t="s">
+      <c r="BM35" s="255"/>
+      <c r="BN35" s="255"/>
+      <c r="BO35" s="255"/>
+      <c r="BP35" s="255"/>
+      <c r="BQ35" s="255" t="s">
         <v>372</v>
       </c>
-      <c r="BR35" s="398"/>
-[...2 lines deleted...]
-    <row r="36" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR35" s="255"/>
+      <c r="BS35" s="255"/>
+    </row>
+    <row r="36" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C36" s="26"/>
-      <c r="D36" s="320"/>
-[...1 lines deleted...]
-      <c r="F36" s="399" t="s">
+      <c r="D36" s="242"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="246" t="s">
         <v>43</v>
       </c>
-      <c r="G36" s="399"/>
-[...3 lines deleted...]
-      <c r="K36" s="305" t="s">
+      <c r="G36" s="246"/>
+      <c r="H36" s="246"/>
+      <c r="I36" s="246"/>
+      <c r="J36" s="246"/>
+      <c r="K36" s="247" t="s">
         <v>44</v>
       </c>
-      <c r="L36" s="305"/>
-      <c r="M36" s="305"/>
+      <c r="L36" s="247"/>
+      <c r="M36" s="247"/>
       <c r="R36" s="26"/>
-      <c r="S36" s="221"/>
-[...1 lines deleted...]
-      <c r="U36" s="293" t="s">
+      <c r="S36" s="282"/>
+      <c r="T36" s="365"/>
+      <c r="U36" s="268" t="s">
         <v>432</v>
       </c>
-      <c r="V36" s="293"/>
-[...5 lines deleted...]
-      <c r="AB36" s="294"/>
+      <c r="V36" s="268"/>
+      <c r="W36" s="268"/>
+      <c r="X36" s="268"/>
+      <c r="Y36" s="268"/>
+      <c r="Z36" s="269"/>
+      <c r="AA36" s="269"/>
+      <c r="AB36" s="269"/>
       <c r="AI36" s="5"/>
-      <c r="AJ36" s="396"/>
-[...1 lines deleted...]
-      <c r="AL36" s="397" t="s">
+      <c r="AJ36" s="292"/>
+      <c r="AK36" s="292"/>
+      <c r="AL36" s="293" t="s">
         <v>365</v>
       </c>
-      <c r="AM36" s="397"/>
-[...3 lines deleted...]
-      <c r="AQ36" s="421" t="s">
+      <c r="AM36" s="293"/>
+      <c r="AN36" s="293"/>
+      <c r="AO36" s="293"/>
+      <c r="AP36" s="293"/>
+      <c r="AQ36" s="455" t="s">
         <v>184</v>
       </c>
-      <c r="AR36" s="422"/>
-      <c r="AS36" s="423"/>
+      <c r="AR36" s="456"/>
+      <c r="AS36" s="457"/>
       <c r="AV36" s="38"/>
-      <c r="AW36" s="388"/>
-[...1 lines deleted...]
-      <c r="AY36" s="386" t="s">
+      <c r="AW36" s="235"/>
+      <c r="AX36" s="235"/>
+      <c r="AY36" s="265" t="s">
         <v>50</v>
       </c>
-      <c r="AZ36" s="386"/>
-[...3 lines deleted...]
-      <c r="BD36" s="398" t="s">
+      <c r="AZ36" s="265"/>
+      <c r="BA36" s="265"/>
+      <c r="BB36" s="265"/>
+      <c r="BC36" s="265"/>
+      <c r="BD36" s="255" t="s">
         <v>59</v>
       </c>
-      <c r="BE36" s="398"/>
-      <c r="BF36" s="398"/>
+      <c r="BE36" s="255"/>
+      <c r="BF36" s="255"/>
       <c r="BI36" s="69"/>
-      <c r="BJ36" s="388" t="s">
+      <c r="BJ36" s="235" t="s">
         <v>398</v>
       </c>
-      <c r="BK36" s="388"/>
-      <c r="BL36" s="386" t="s">
+      <c r="BK36" s="235"/>
+      <c r="BL36" s="265" t="s">
         <v>310</v>
       </c>
-      <c r="BM36" s="386"/>
-[...3 lines deleted...]
-      <c r="BQ36" s="398" t="s">
+      <c r="BM36" s="265"/>
+      <c r="BN36" s="265"/>
+      <c r="BO36" s="265"/>
+      <c r="BP36" s="265"/>
+      <c r="BQ36" s="255" t="s">
         <v>311</v>
       </c>
-      <c r="BR36" s="398"/>
-[...2 lines deleted...]
-    <row r="37" spans="3:71" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR36" s="255"/>
+      <c r="BS36" s="255"/>
+    </row>
+    <row r="37" spans="3:71" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C37" s="5"/>
-      <c r="D37" s="320"/>
-[...1 lines deleted...]
-      <c r="F37" s="399" t="s">
+      <c r="D37" s="242"/>
+      <c r="E37" s="243"/>
+      <c r="F37" s="246" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="399"/>
-[...3 lines deleted...]
-      <c r="K37" s="305" t="s">
+      <c r="G37" s="246"/>
+      <c r="H37" s="246"/>
+      <c r="I37" s="246"/>
+      <c r="J37" s="246"/>
+      <c r="K37" s="247" t="s">
         <v>64</v>
       </c>
-      <c r="L37" s="305"/>
-      <c r="M37" s="305"/>
+      <c r="L37" s="247"/>
+      <c r="M37" s="247"/>
       <c r="R37" s="28"/>
-      <c r="S37" s="221"/>
-[...1 lines deleted...]
-      <c r="U37" s="293" t="s">
+      <c r="S37" s="282"/>
+      <c r="T37" s="365"/>
+      <c r="U37" s="268" t="s">
         <v>55</v>
       </c>
-      <c r="V37" s="293"/>
-[...3 lines deleted...]
-      <c r="Z37" s="294" t="s">
+      <c r="V37" s="268"/>
+      <c r="W37" s="268"/>
+      <c r="X37" s="268"/>
+      <c r="Y37" s="268"/>
+      <c r="Z37" s="269" t="s">
         <v>56</v>
       </c>
-      <c r="AA37" s="294"/>
-      <c r="AB37" s="294"/>
+      <c r="AA37" s="269"/>
+      <c r="AB37" s="269"/>
       <c r="AI37" s="5"/>
-      <c r="AJ37" s="396"/>
-[...6 lines deleted...]
-      <c r="AQ37" s="421" t="s">
+      <c r="AJ37" s="292"/>
+      <c r="AK37" s="292"/>
+      <c r="AL37" s="293"/>
+      <c r="AM37" s="293"/>
+      <c r="AN37" s="293"/>
+      <c r="AO37" s="293"/>
+      <c r="AP37" s="293"/>
+      <c r="AQ37" s="455" t="s">
         <v>71</v>
       </c>
-      <c r="AR37" s="422"/>
-[...3 lines deleted...]
-      <c r="AY37" s="386" t="s">
+      <c r="AR37" s="456"/>
+      <c r="AS37" s="457"/>
+      <c r="AW37" s="235"/>
+      <c r="AX37" s="235"/>
+      <c r="AY37" s="265" t="s">
         <v>453</v>
       </c>
-      <c r="AZ37" s="386"/>
-[...3 lines deleted...]
-      <c r="BD37" s="430" t="s">
+      <c r="AZ37" s="265"/>
+      <c r="BA37" s="265"/>
+      <c r="BB37" s="265"/>
+      <c r="BC37" s="265"/>
+      <c r="BD37" s="465" t="s">
         <v>441</v>
       </c>
-      <c r="BE37" s="430"/>
-      <c r="BF37" s="430"/>
+      <c r="BE37" s="465"/>
+      <c r="BF37" s="465"/>
       <c r="BI37" s="38"/>
-      <c r="BJ37" s="388"/>
-[...1 lines deleted...]
-      <c r="BL37" s="397" t="s">
+      <c r="BJ37" s="235"/>
+      <c r="BK37" s="235"/>
+      <c r="BL37" s="293" t="s">
         <v>397</v>
       </c>
-      <c r="BM37" s="397"/>
-[...3 lines deleted...]
-      <c r="BQ37" s="398" t="s">
+      <c r="BM37" s="293"/>
+      <c r="BN37" s="293"/>
+      <c r="BO37" s="293"/>
+      <c r="BP37" s="293"/>
+      <c r="BQ37" s="255" t="s">
         <v>396</v>
       </c>
-      <c r="BR37" s="398"/>
-[...2 lines deleted...]
-    <row r="38" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR37" s="255"/>
+      <c r="BS37" s="255"/>
+    </row>
+    <row r="38" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C38" s="5"/>
-      <c r="D38" s="322"/>
-[...1 lines deleted...]
-      <c r="F38" s="399" t="s">
+      <c r="D38" s="244"/>
+      <c r="E38" s="245"/>
+      <c r="F38" s="246" t="s">
         <v>75</v>
       </c>
-      <c r="G38" s="399"/>
-[...3 lines deleted...]
-      <c r="K38" s="305" t="s">
+      <c r="G38" s="246"/>
+      <c r="H38" s="246"/>
+      <c r="I38" s="246"/>
+      <c r="J38" s="246"/>
+      <c r="K38" s="247" t="s">
         <v>76</v>
       </c>
-      <c r="L38" s="305"/>
-      <c r="M38" s="305"/>
+      <c r="L38" s="247"/>
+      <c r="M38" s="247"/>
       <c r="R38" s="65"/>
-      <c r="S38" s="218"/>
-[...1 lines deleted...]
-      <c r="U38" s="293" t="s">
+      <c r="S38" s="284"/>
+      <c r="T38" s="358"/>
+      <c r="U38" s="268" t="s">
         <v>383</v>
       </c>
-      <c r="V38" s="293"/>
-[...3 lines deleted...]
-      <c r="Z38" s="294" t="s">
+      <c r="V38" s="268"/>
+      <c r="W38" s="268"/>
+      <c r="X38" s="268"/>
+      <c r="Y38" s="268"/>
+      <c r="Z38" s="269" t="s">
         <v>384</v>
       </c>
-      <c r="AA38" s="294"/>
-      <c r="AB38" s="294"/>
+      <c r="AA38" s="269"/>
+      <c r="AB38" s="269"/>
       <c r="AI38" s="5"/>
-      <c r="BJ38" s="388"/>
-[...6 lines deleted...]
-      <c r="BQ38" s="398" t="s">
+      <c r="BJ38" s="235"/>
+      <c r="BK38" s="235"/>
+      <c r="BL38" s="293"/>
+      <c r="BM38" s="293"/>
+      <c r="BN38" s="293"/>
+      <c r="BO38" s="293"/>
+      <c r="BP38" s="293"/>
+      <c r="BQ38" s="255" t="s">
         <v>401</v>
       </c>
-      <c r="BR38" s="398"/>
-[...2 lines deleted...]
-    <row r="39" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BR38" s="255"/>
+      <c r="BS38" s="255"/>
+    </row>
+    <row r="39" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="5"/>
       <c r="R39" s="5"/>
       <c r="AI39" s="38"/>
-      <c r="AJ39" s="388" t="s">
+      <c r="AJ39" s="235" t="s">
         <v>447</v>
       </c>
-      <c r="AK39" s="388"/>
-      <c r="AL39" s="416" t="s">
+      <c r="AK39" s="235"/>
+      <c r="AL39" s="431" t="s">
         <v>82</v>
       </c>
-      <c r="AM39" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ39" s="424" t="s">
+      <c r="AM39" s="432"/>
+      <c r="AN39" s="432"/>
+      <c r="AO39" s="432"/>
+      <c r="AP39" s="433"/>
+      <c r="AQ39" s="458" t="s">
         <v>83</v>
       </c>
-      <c r="AR39" s="425"/>
-      <c r="AS39" s="426"/>
+      <c r="AR39" s="459"/>
+      <c r="AS39" s="460"/>
       <c r="BI39" s="40"/>
     </row>
-    <row r="40" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="5"/>
-      <c r="D40" s="318" t="s">
+      <c r="D40" s="240" t="s">
         <v>337</v>
       </c>
-      <c r="E40" s="319"/>
-      <c r="F40" s="318" t="s">
+      <c r="E40" s="241"/>
+      <c r="F40" s="240" t="s">
         <v>336</v>
       </c>
-      <c r="G40" s="431"/>
-[...3 lines deleted...]
-      <c r="K40" s="305" t="s">
+      <c r="G40" s="452"/>
+      <c r="H40" s="452"/>
+      <c r="I40" s="452"/>
+      <c r="J40" s="241"/>
+      <c r="K40" s="247" t="s">
         <v>87</v>
       </c>
-      <c r="L40" s="305"/>
-      <c r="M40" s="305"/>
+      <c r="L40" s="247"/>
+      <c r="M40" s="247"/>
       <c r="R40" s="65"/>
-      <c r="S40" s="274" t="s">
+      <c r="S40" s="295" t="s">
         <v>434</v>
       </c>
-      <c r="T40" s="275"/>
-      <c r="U40" s="346" t="s">
+      <c r="T40" s="296"/>
+      <c r="U40" s="321" t="s">
         <v>30</v>
       </c>
-      <c r="V40" s="347"/>
-[...3 lines deleted...]
-      <c r="Z40" s="298" t="s">
+      <c r="V40" s="322"/>
+      <c r="W40" s="322"/>
+      <c r="X40" s="322"/>
+      <c r="Y40" s="323"/>
+      <c r="Z40" s="309" t="s">
         <v>362</v>
       </c>
-      <c r="AA40" s="299"/>
-      <c r="AB40" s="300"/>
+      <c r="AA40" s="310"/>
+      <c r="AB40" s="311"/>
       <c r="AI40" s="5"/>
-      <c r="AJ40" s="388"/>
-[...1 lines deleted...]
-      <c r="AL40" s="416" t="s">
+      <c r="AJ40" s="235"/>
+      <c r="AK40" s="235"/>
+      <c r="AL40" s="431" t="s">
         <v>395</v>
       </c>
-      <c r="AM40" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ40" s="389" t="s">
+      <c r="AM40" s="432"/>
+      <c r="AN40" s="432"/>
+      <c r="AO40" s="432"/>
+      <c r="AP40" s="433"/>
+      <c r="AQ40" s="289" t="s">
         <v>442</v>
       </c>
-      <c r="AR40" s="390"/>
-      <c r="AS40" s="391"/>
+      <c r="AR40" s="290"/>
+      <c r="AS40" s="291"/>
       <c r="BI40" s="40"/>
     </row>
-    <row r="41" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="26"/>
-      <c r="D41" s="320"/>
-[...6 lines deleted...]
-      <c r="K41" s="305" t="s">
+      <c r="D41" s="242"/>
+      <c r="E41" s="243"/>
+      <c r="F41" s="242"/>
+      <c r="G41" s="453"/>
+      <c r="H41" s="453"/>
+      <c r="I41" s="453"/>
+      <c r="J41" s="243"/>
+      <c r="K41" s="247" t="s">
         <v>97</v>
       </c>
-      <c r="L41" s="305"/>
-      <c r="M41" s="305"/>
+      <c r="L41" s="247"/>
+      <c r="M41" s="247"/>
       <c r="R41" s="28"/>
-      <c r="S41" s="276"/>
-[...1 lines deleted...]
-      <c r="U41" s="346" t="s">
+      <c r="S41" s="297"/>
+      <c r="T41" s="298"/>
+      <c r="U41" s="321" t="s">
         <v>433</v>
       </c>
-      <c r="V41" s="347"/>
-[...5 lines deleted...]
-      <c r="AB41" s="300"/>
+      <c r="V41" s="322"/>
+      <c r="W41" s="322"/>
+      <c r="X41" s="322"/>
+      <c r="Y41" s="323"/>
+      <c r="Z41" s="309"/>
+      <c r="AA41" s="310"/>
+      <c r="AB41" s="311"/>
       <c r="AI41" s="5"/>
       <c r="AJ41" s="42"/>
       <c r="AK41" s="42"/>
       <c r="AL41" s="18"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="18"/>
       <c r="AO41" s="18"/>
       <c r="AP41" s="18"/>
       <c r="AQ41" s="32"/>
       <c r="AR41" s="32"/>
       <c r="AS41" s="32"/>
       <c r="BI41" s="40"/>
     </row>
-    <row r="42" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C42" s="5"/>
-      <c r="D42" s="320"/>
-[...6 lines deleted...]
-      <c r="K42" s="305" t="s">
+      <c r="D42" s="242"/>
+      <c r="E42" s="243"/>
+      <c r="F42" s="244"/>
+      <c r="G42" s="454"/>
+      <c r="H42" s="454"/>
+      <c r="I42" s="454"/>
+      <c r="J42" s="245"/>
+      <c r="K42" s="247" t="s">
         <v>102</v>
       </c>
-      <c r="L42" s="305"/>
-      <c r="M42" s="305"/>
+      <c r="L42" s="247"/>
+      <c r="M42" s="247"/>
       <c r="R42" s="5"/>
       <c r="AI42" s="5"/>
-      <c r="AJ42" s="215" t="s">
+      <c r="AJ42" s="280" t="s">
         <v>376</v>
       </c>
-      <c r="AK42" s="217"/>
-      <c r="AL42" s="416" t="s">
+      <c r="AK42" s="281"/>
+      <c r="AL42" s="431" t="s">
         <v>95</v>
       </c>
-      <c r="AM42" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ42" s="424" t="s">
+      <c r="AM42" s="432"/>
+      <c r="AN42" s="432"/>
+      <c r="AO42" s="432"/>
+      <c r="AP42" s="433"/>
+      <c r="AQ42" s="458" t="s">
         <v>96</v>
       </c>
-      <c r="AR42" s="425"/>
-      <c r="AS42" s="426"/>
+      <c r="AR42" s="459"/>
+      <c r="AS42" s="460"/>
       <c r="BI42" s="40"/>
     </row>
-    <row r="43" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="5"/>
-      <c r="D43" s="320"/>
-[...1 lines deleted...]
-      <c r="F43" s="306" t="s">
+      <c r="D43" s="242"/>
+      <c r="E43" s="243"/>
+      <c r="F43" s="375" t="s">
         <v>104</v>
       </c>
-      <c r="G43" s="307"/>
-[...3 lines deleted...]
-      <c r="K43" s="305" t="s">
+      <c r="G43" s="376"/>
+      <c r="H43" s="376"/>
+      <c r="I43" s="376"/>
+      <c r="J43" s="377"/>
+      <c r="K43" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="L43" s="305"/>
-      <c r="M43" s="305"/>
+      <c r="L43" s="247"/>
+      <c r="M43" s="247"/>
       <c r="R43" s="38"/>
-      <c r="S43" s="388" t="s">
+      <c r="S43" s="235" t="s">
         <v>386</v>
       </c>
-      <c r="T43" s="388"/>
-      <c r="U43" s="293" t="s">
+      <c r="T43" s="235"/>
+      <c r="U43" s="268" t="s">
         <v>103</v>
       </c>
-      <c r="V43" s="293"/>
-[...3 lines deleted...]
-      <c r="Z43" s="294" t="s">
+      <c r="V43" s="268"/>
+      <c r="W43" s="268"/>
+      <c r="X43" s="268"/>
+      <c r="Y43" s="268"/>
+      <c r="Z43" s="269" t="s">
         <v>436</v>
       </c>
-      <c r="AA43" s="294"/>
-      <c r="AB43" s="294"/>
+      <c r="AA43" s="269"/>
+      <c r="AB43" s="269"/>
       <c r="AI43" s="38"/>
-      <c r="AJ43" s="221"/>
-[...1 lines deleted...]
-      <c r="AL43" s="449" t="s">
+      <c r="AJ43" s="282"/>
+      <c r="AK43" s="283"/>
+      <c r="AL43" s="434" t="s">
         <v>378</v>
       </c>
-      <c r="AM43" s="450"/>
-[...3 lines deleted...]
-      <c r="AQ43" s="427" t="s">
+      <c r="AM43" s="435"/>
+      <c r="AN43" s="435"/>
+      <c r="AO43" s="435"/>
+      <c r="AP43" s="436"/>
+      <c r="AQ43" s="462" t="s">
         <v>101</v>
       </c>
-      <c r="AR43" s="428"/>
-      <c r="AS43" s="429"/>
+      <c r="AR43" s="463"/>
+      <c r="AS43" s="464"/>
       <c r="BI43" s="43"/>
       <c r="BM43" s="40"/>
     </row>
-    <row r="44" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="5"/>
-      <c r="D44" s="322"/>
-[...6 lines deleted...]
-      <c r="K44" s="305" t="s">
+      <c r="D44" s="244"/>
+      <c r="E44" s="245"/>
+      <c r="F44" s="378"/>
+      <c r="G44" s="379"/>
+      <c r="H44" s="379"/>
+      <c r="I44" s="379"/>
+      <c r="J44" s="380"/>
+      <c r="K44" s="247" t="s">
         <v>107</v>
       </c>
-      <c r="L44" s="305"/>
-      <c r="M44" s="305"/>
+      <c r="L44" s="247"/>
+      <c r="M44" s="247"/>
       <c r="R44" s="5"/>
-      <c r="S44" s="388"/>
-[...1 lines deleted...]
-      <c r="U44" s="293" t="s">
+      <c r="S44" s="235"/>
+      <c r="T44" s="235"/>
+      <c r="U44" s="268" t="s">
         <v>86</v>
       </c>
-      <c r="V44" s="293"/>
-[...3 lines deleted...]
-      <c r="Z44" s="420" t="s">
+      <c r="V44" s="268"/>
+      <c r="W44" s="268"/>
+      <c r="X44" s="268"/>
+      <c r="Y44" s="268"/>
+      <c r="Z44" s="461" t="s">
         <v>435</v>
       </c>
-      <c r="AA44" s="420"/>
-[...3 lines deleted...]
-      <c r="AL44" s="416" t="s">
+      <c r="AA44" s="461"/>
+      <c r="AB44" s="461"/>
+      <c r="AJ44" s="284"/>
+      <c r="AK44" s="285"/>
+      <c r="AL44" s="431" t="s">
         <v>377</v>
       </c>
-      <c r="AM44" s="417"/>
-[...3 lines deleted...]
-      <c r="AQ44" s="424" t="s">
+      <c r="AM44" s="432"/>
+      <c r="AN44" s="432"/>
+      <c r="AO44" s="432"/>
+      <c r="AP44" s="433"/>
+      <c r="AQ44" s="458" t="s">
         <v>358</v>
       </c>
-      <c r="AR44" s="425"/>
-[...2 lines deleted...]
-    <row r="45" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AR44" s="459"/>
+      <c r="AS44" s="460"/>
+    </row>
+    <row r="45" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="5"/>
       <c r="E45" s="41"/>
       <c r="F45" s="41"/>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="R45" s="5"/>
     </row>
-    <row r="46" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="5"/>
-      <c r="D46" s="364" t="s">
+      <c r="D46" s="294" t="s">
         <v>338</v>
       </c>
-      <c r="E46" s="364"/>
-      <c r="F46" s="434" t="s">
+      <c r="E46" s="294"/>
+      <c r="F46" s="451" t="s">
         <v>233</v>
       </c>
-      <c r="G46" s="434"/>
-[...3 lines deleted...]
-      <c r="K46" s="305" t="s">
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="247" t="s">
         <v>110</v>
       </c>
-      <c r="L46" s="305"/>
-      <c r="M46" s="305"/>
+      <c r="L46" s="247"/>
+      <c r="M46" s="247"/>
       <c r="R46" s="5"/>
-      <c r="S46" s="388" t="s">
+      <c r="S46" s="235" t="s">
         <v>280</v>
       </c>
-      <c r="T46" s="388"/>
-      <c r="U46" s="256" t="s">
+      <c r="T46" s="235"/>
+      <c r="U46" s="302" t="s">
         <v>279</v>
       </c>
-      <c r="V46" s="257"/>
-[...3 lines deleted...]
-      <c r="Z46" s="298" t="s">
+      <c r="V46" s="303"/>
+      <c r="W46" s="303"/>
+      <c r="X46" s="303"/>
+      <c r="Y46" s="304"/>
+      <c r="Z46" s="309" t="s">
         <v>363</v>
       </c>
-      <c r="AA46" s="299"/>
-[...2 lines deleted...]
-    <row r="47" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA46" s="310"/>
+      <c r="AB46" s="311"/>
+    </row>
+    <row r="47" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="5"/>
-      <c r="D47" s="364"/>
-[...6 lines deleted...]
-      <c r="K47" s="305" t="s">
+      <c r="D47" s="294"/>
+      <c r="E47" s="294"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
+      <c r="J47" s="451"/>
+      <c r="K47" s="247" t="s">
         <v>111</v>
       </c>
-      <c r="L47" s="305"/>
-      <c r="M47" s="305"/>
+      <c r="L47" s="247"/>
+      <c r="M47" s="247"/>
       <c r="R47" s="38"/>
-      <c r="S47" s="388"/>
-[...6 lines deleted...]
-      <c r="Z47" s="298" t="s">
+      <c r="S47" s="235"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="372"/>
+      <c r="V47" s="373"/>
+      <c r="W47" s="373"/>
+      <c r="X47" s="373"/>
+      <c r="Y47" s="374"/>
+      <c r="Z47" s="309" t="s">
         <v>278</v>
       </c>
-      <c r="AA47" s="299"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA47" s="310"/>
+      <c r="AB47" s="311"/>
+    </row>
+    <row r="48" spans="3:71" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="37"/>
-      <c r="D48" s="364"/>
-[...6 lines deleted...]
-      <c r="K48" s="305" t="s">
+      <c r="D48" s="294"/>
+      <c r="E48" s="294"/>
+      <c r="F48" s="451"/>
+      <c r="G48" s="451"/>
+      <c r="H48" s="451"/>
+      <c r="I48" s="451"/>
+      <c r="J48" s="451"/>
+      <c r="K48" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="L48" s="305"/>
-[...8 lines deleted...]
-      <c r="Z48" s="298" t="s">
+      <c r="L48" s="247"/>
+      <c r="M48" s="247"/>
+      <c r="S48" s="235"/>
+      <c r="T48" s="235"/>
+      <c r="U48" s="305"/>
+      <c r="V48" s="306"/>
+      <c r="W48" s="306"/>
+      <c r="X48" s="306"/>
+      <c r="Y48" s="307"/>
+      <c r="Z48" s="309" t="s">
         <v>112</v>
       </c>
-      <c r="AA48" s="299"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AA48" s="310"/>
+      <c r="AB48" s="311"/>
+    </row>
+    <row r="49" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="38"/>
-      <c r="D49" s="364"/>
-[...6 lines deleted...]
-      <c r="K49" s="305" t="s">
+      <c r="D49" s="294"/>
+      <c r="E49" s="294"/>
+      <c r="F49" s="451"/>
+      <c r="G49" s="451"/>
+      <c r="H49" s="451"/>
+      <c r="I49" s="451"/>
+      <c r="J49" s="451"/>
+      <c r="K49" s="247" t="s">
         <v>113</v>
       </c>
-      <c r="L49" s="305"/>
-[...2 lines deleted...]
-    <row r="50" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L49" s="247"/>
+      <c r="M49" s="247"/>
+    </row>
+    <row r="50" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="5"/>
-      <c r="D50" s="364"/>
-[...1 lines deleted...]
-      <c r="F50" s="434" t="s">
+      <c r="D50" s="294"/>
+      <c r="E50" s="294"/>
+      <c r="F50" s="451" t="s">
         <v>189</v>
       </c>
-      <c r="G50" s="434"/>
-[...3 lines deleted...]
-      <c r="K50" s="305" t="s">
+      <c r="G50" s="451"/>
+      <c r="H50" s="451"/>
+      <c r="I50" s="451"/>
+      <c r="J50" s="451"/>
+      <c r="K50" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="L50" s="305"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L50" s="247"/>
+      <c r="M50" s="247"/>
+    </row>
+    <row r="51" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="5"/>
-      <c r="D51" s="364"/>
-[...6 lines deleted...]
-      <c r="K51" s="305" t="s">
+      <c r="D51" s="294"/>
+      <c r="E51" s="294"/>
+      <c r="F51" s="451"/>
+      <c r="G51" s="451"/>
+      <c r="H51" s="451"/>
+      <c r="I51" s="451"/>
+      <c r="J51" s="451"/>
+      <c r="K51" s="247" t="s">
         <v>255</v>
       </c>
-      <c r="L51" s="305"/>
-      <c r="M51" s="305"/>
+      <c r="L51" s="247"/>
+      <c r="M51" s="247"/>
       <c r="AY51" s="45"/>
       <c r="BC51" s="40"/>
     </row>
-    <row r="52" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="5"/>
-      <c r="D52" s="364"/>
-[...6 lines deleted...]
-      <c r="K52" s="305" t="s">
+      <c r="D52" s="294"/>
+      <c r="E52" s="294"/>
+      <c r="F52" s="451"/>
+      <c r="G52" s="451"/>
+      <c r="H52" s="451"/>
+      <c r="I52" s="451"/>
+      <c r="J52" s="451"/>
+      <c r="K52" s="247" t="s">
         <v>119</v>
       </c>
-      <c r="L52" s="305"/>
-      <c r="M52" s="305"/>
+      <c r="L52" s="247"/>
+      <c r="M52" s="247"/>
       <c r="AY52" s="45"/>
       <c r="BC52" s="40"/>
     </row>
-    <row r="53" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="5"/>
-      <c r="D53" s="364"/>
-[...6 lines deleted...]
-      <c r="K53" s="305" t="s">
+      <c r="D53" s="294"/>
+      <c r="E53" s="294"/>
+      <c r="F53" s="451"/>
+      <c r="G53" s="451"/>
+      <c r="H53" s="451"/>
+      <c r="I53" s="451"/>
+      <c r="J53" s="451"/>
+      <c r="K53" s="247" t="s">
         <v>121</v>
       </c>
-      <c r="L53" s="305"/>
-      <c r="M53" s="305"/>
+      <c r="L53" s="247"/>
+      <c r="M53" s="247"/>
       <c r="AY53" s="46"/>
       <c r="BC53" s="40"/>
     </row>
-    <row r="54" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="5"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
     </row>
-    <row r="55" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C55" s="5"/>
-      <c r="D55" s="318" t="s">
+      <c r="D55" s="240" t="s">
         <v>125</v>
       </c>
-      <c r="E55" s="319"/>
-      <c r="F55" s="306" t="s">
+      <c r="E55" s="241"/>
+      <c r="F55" s="375" t="s">
         <v>126</v>
       </c>
-      <c r="G55" s="307"/>
-[...3 lines deleted...]
-      <c r="K55" s="305" t="s">
+      <c r="G55" s="376"/>
+      <c r="H55" s="376"/>
+      <c r="I55" s="376"/>
+      <c r="J55" s="377"/>
+      <c r="K55" s="247" t="s">
         <v>127</v>
       </c>
-      <c r="L55" s="305"/>
-      <c r="M55" s="305"/>
+      <c r="L55" s="247"/>
+      <c r="M55" s="247"/>
       <c r="AH55" s="40"/>
     </row>
-    <row r="56" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C56" s="5"/>
-      <c r="D56" s="320"/>
-[...6 lines deleted...]
-      <c r="K56" s="305" t="s">
+      <c r="D56" s="242"/>
+      <c r="E56" s="243"/>
+      <c r="F56" s="395"/>
+      <c r="G56" s="396"/>
+      <c r="H56" s="396"/>
+      <c r="I56" s="396"/>
+      <c r="J56" s="397"/>
+      <c r="K56" s="247" t="s">
         <v>133</v>
       </c>
-      <c r="L56" s="305"/>
-      <c r="M56" s="305"/>
+      <c r="L56" s="247"/>
+      <c r="M56" s="247"/>
       <c r="AH56" s="40"/>
     </row>
-    <row r="57" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="28"/>
-      <c r="D57" s="320"/>
-[...6 lines deleted...]
-      <c r="K57" s="305" t="s">
+      <c r="D57" s="242"/>
+      <c r="E57" s="243"/>
+      <c r="F57" s="395"/>
+      <c r="G57" s="396"/>
+      <c r="H57" s="396"/>
+      <c r="I57" s="396"/>
+      <c r="J57" s="397"/>
+      <c r="K57" s="247" t="s">
         <v>129</v>
       </c>
-      <c r="L57" s="305"/>
-      <c r="M57" s="305"/>
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
       <c r="AH57" s="40"/>
     </row>
-    <row r="58" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="5"/>
-      <c r="D58" s="322"/>
-[...6 lines deleted...]
-      <c r="K58" s="305" t="s">
+      <c r="D58" s="244"/>
+      <c r="E58" s="245"/>
+      <c r="F58" s="378"/>
+      <c r="G58" s="379"/>
+      <c r="H58" s="379"/>
+      <c r="I58" s="379"/>
+      <c r="J58" s="380"/>
+      <c r="K58" s="247" t="s">
         <v>135</v>
       </c>
-      <c r="L58" s="305"/>
-      <c r="M58" s="305"/>
+      <c r="L58" s="247"/>
+      <c r="M58" s="247"/>
       <c r="AH58" s="40"/>
     </row>
-    <row r="59" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C59" s="5"/>
       <c r="E59" s="41"/>
       <c r="F59" s="41"/>
       <c r="G59" s="41"/>
       <c r="H59" s="41"/>
       <c r="I59" s="41"/>
       <c r="J59" s="41"/>
       <c r="K59" s="41"/>
       <c r="N59" s="47"/>
       <c r="O59" s="47"/>
       <c r="P59" s="47"/>
     </row>
-    <row r="60" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="5"/>
-      <c r="D60" s="318" t="s">
+      <c r="D60" s="240" t="s">
         <v>340</v>
       </c>
-      <c r="E60" s="319"/>
-      <c r="F60" s="315" t="s">
+      <c r="E60" s="241"/>
+      <c r="F60" s="256" t="s">
         <v>130</v>
       </c>
-      <c r="G60" s="316"/>
-[...3 lines deleted...]
-      <c r="K60" s="305" t="s">
+      <c r="G60" s="257"/>
+      <c r="H60" s="257"/>
+      <c r="I60" s="257"/>
+      <c r="J60" s="258"/>
+      <c r="K60" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="L60" s="305"/>
-      <c r="M60" s="305"/>
+      <c r="L60" s="247"/>
+      <c r="M60" s="247"/>
       <c r="AH60" s="40"/>
     </row>
-    <row r="61" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="5"/>
-      <c r="D61" s="320"/>
-[...1 lines deleted...]
-      <c r="F61" s="306" t="s">
+      <c r="D61" s="242"/>
+      <c r="E61" s="243"/>
+      <c r="F61" s="375" t="s">
         <v>339</v>
       </c>
-      <c r="G61" s="307"/>
-[...3 lines deleted...]
-      <c r="K61" s="305" t="s">
+      <c r="G61" s="376"/>
+      <c r="H61" s="376"/>
+      <c r="I61" s="376"/>
+      <c r="J61" s="377"/>
+      <c r="K61" s="247" t="s">
         <v>132</v>
       </c>
-      <c r="L61" s="305"/>
-      <c r="M61" s="305"/>
+      <c r="L61" s="247"/>
+      <c r="M61" s="247"/>
       <c r="AH61" s="40"/>
       <c r="AY61" s="45"/>
       <c r="AZ61" s="40"/>
     </row>
-    <row r="62" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="38"/>
-      <c r="D62" s="320"/>
-[...6 lines deleted...]
-      <c r="K62" s="305" t="s">
+      <c r="D62" s="242"/>
+      <c r="E62" s="243"/>
+      <c r="F62" s="395"/>
+      <c r="G62" s="396"/>
+      <c r="H62" s="396"/>
+      <c r="I62" s="396"/>
+      <c r="J62" s="397"/>
+      <c r="K62" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="L62" s="305"/>
-      <c r="M62" s="305"/>
+      <c r="L62" s="247"/>
+      <c r="M62" s="247"/>
       <c r="AY62" s="48"/>
       <c r="AZ62" s="40"/>
     </row>
-    <row r="63" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="5"/>
-      <c r="D63" s="320"/>
-[...6 lines deleted...]
-      <c r="K63" s="305" t="s">
+      <c r="D63" s="242"/>
+      <c r="E63" s="243"/>
+      <c r="F63" s="395"/>
+      <c r="G63" s="396"/>
+      <c r="H63" s="396"/>
+      <c r="I63" s="396"/>
+      <c r="J63" s="397"/>
+      <c r="K63" s="247" t="s">
         <v>139</v>
       </c>
-      <c r="L63" s="305"/>
-[...2 lines deleted...]
-    <row r="64" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L63" s="247"/>
+      <c r="M63" s="247"/>
+    </row>
+    <row r="64" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="5"/>
-      <c r="D64" s="320"/>
-[...6 lines deleted...]
-      <c r="K64" s="305" t="s">
+      <c r="D64" s="242"/>
+      <c r="E64" s="243"/>
+      <c r="F64" s="395"/>
+      <c r="G64" s="396"/>
+      <c r="H64" s="396"/>
+      <c r="I64" s="396"/>
+      <c r="J64" s="397"/>
+      <c r="K64" s="247" t="s">
         <v>140</v>
       </c>
-      <c r="L64" s="305"/>
-[...2 lines deleted...]
-    <row r="65" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L64" s="247"/>
+      <c r="M64" s="247"/>
+    </row>
+    <row r="65" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="5"/>
-      <c r="D65" s="322"/>
-[...6 lines deleted...]
-      <c r="K65" s="305" t="s">
+      <c r="D65" s="244"/>
+      <c r="E65" s="245"/>
+      <c r="F65" s="378"/>
+      <c r="G65" s="379"/>
+      <c r="H65" s="379"/>
+      <c r="I65" s="379"/>
+      <c r="J65" s="380"/>
+      <c r="K65" s="247" t="s">
         <v>141</v>
       </c>
-      <c r="L65" s="305"/>
-[...2 lines deleted...]
-    <row r="66" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L65" s="247"/>
+      <c r="M65" s="247"/>
+    </row>
+    <row r="66" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="5"/>
       <c r="AX66" s="40"/>
       <c r="BC66" s="40"/>
     </row>
-    <row r="67" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="5"/>
-      <c r="D67" s="435" t="s">
+      <c r="D67" s="439" t="s">
         <v>350</v>
       </c>
-      <c r="E67" s="436"/>
-      <c r="F67" s="315" t="s">
+      <c r="E67" s="440"/>
+      <c r="F67" s="256" t="s">
         <v>349</v>
       </c>
-      <c r="G67" s="316"/>
-[...3 lines deleted...]
-      <c r="K67" s="305" t="s">
+      <c r="G67" s="257"/>
+      <c r="H67" s="257"/>
+      <c r="I67" s="257"/>
+      <c r="J67" s="258"/>
+      <c r="K67" s="247" t="s">
         <v>348</v>
       </c>
-      <c r="L67" s="305"/>
-      <c r="M67" s="305"/>
+      <c r="L67" s="247"/>
+      <c r="M67" s="247"/>
       <c r="AX67" s="43"/>
       <c r="BC67" s="40"/>
     </row>
-    <row r="68" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C68" s="38"/>
-      <c r="D68" s="437"/>
-[...1 lines deleted...]
-      <c r="F68" s="464" t="s">
+      <c r="D68" s="441"/>
+      <c r="E68" s="442"/>
+      <c r="F68" s="479" t="s">
         <v>144</v>
       </c>
-      <c r="G68" s="465"/>
-[...3 lines deleted...]
-      <c r="K68" s="467" t="s">
+      <c r="G68" s="480"/>
+      <c r="H68" s="480"/>
+      <c r="I68" s="480"/>
+      <c r="J68" s="481"/>
+      <c r="K68" s="482" t="s">
         <v>145</v>
       </c>
-      <c r="L68" s="467"/>
-      <c r="M68" s="467"/>
+      <c r="L68" s="482"/>
+      <c r="M68" s="482"/>
       <c r="AX68" s="40"/>
       <c r="BC68" s="40"/>
     </row>
-    <row r="69" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="5"/>
-      <c r="D69" s="439"/>
-[...1 lines deleted...]
-      <c r="F69" s="315" t="s">
+      <c r="D69" s="443"/>
+      <c r="E69" s="444"/>
+      <c r="F69" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="G69" s="316"/>
-[...3 lines deleted...]
-      <c r="K69" s="305" t="s">
+      <c r="G69" s="257"/>
+      <c r="H69" s="257"/>
+      <c r="I69" s="257"/>
+      <c r="J69" s="258"/>
+      <c r="K69" s="247" t="s">
         <v>237</v>
       </c>
-      <c r="L69" s="305"/>
-      <c r="M69" s="305"/>
+      <c r="L69" s="247"/>
+      <c r="M69" s="247"/>
       <c r="AX69" s="40"/>
       <c r="BC69" s="40"/>
     </row>
-    <row r="70" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C70" s="5"/>
       <c r="E70" s="41"/>
       <c r="F70" s="41"/>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="41"/>
       <c r="J70" s="41"/>
       <c r="K70" s="41"/>
       <c r="AX70" s="49"/>
       <c r="BC70" s="40"/>
     </row>
-    <row r="71" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C71" s="5"/>
-      <c r="D71" s="441" t="s">
+      <c r="D71" s="437" t="s">
         <v>341</v>
       </c>
-      <c r="E71" s="441"/>
-      <c r="F71" s="442" t="s">
+      <c r="E71" s="437"/>
+      <c r="F71" s="438" t="s">
         <v>252</v>
       </c>
-      <c r="G71" s="442"/>
-[...3 lines deleted...]
-      <c r="K71" s="305" t="s">
+      <c r="G71" s="438"/>
+      <c r="H71" s="438"/>
+      <c r="I71" s="438"/>
+      <c r="J71" s="438"/>
+      <c r="K71" s="247" t="s">
         <v>147</v>
       </c>
-      <c r="L71" s="305"/>
-[...2 lines deleted...]
-    <row r="72" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L71" s="247"/>
+      <c r="M71" s="247"/>
+    </row>
+    <row r="72" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="28"/>
-      <c r="D72" s="441"/>
-[...6 lines deleted...]
-      <c r="K72" s="305" t="s">
+      <c r="D72" s="437"/>
+      <c r="E72" s="437"/>
+      <c r="F72" s="438"/>
+      <c r="G72" s="438"/>
+      <c r="H72" s="438"/>
+      <c r="I72" s="438"/>
+      <c r="J72" s="438"/>
+      <c r="K72" s="247" t="s">
         <v>423</v>
       </c>
-      <c r="L72" s="305"/>
-[...2 lines deleted...]
-    <row r="73" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L72" s="247"/>
+      <c r="M72" s="247"/>
+    </row>
+    <row r="73" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="5"/>
       <c r="E73" s="41"/>
       <c r="F73" s="41"/>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="41"/>
       <c r="J73" s="41"/>
       <c r="K73" s="41"/>
     </row>
-    <row r="74" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="5"/>
-      <c r="D74" s="435" t="s">
+      <c r="D74" s="439" t="s">
         <v>443</v>
       </c>
-      <c r="E74" s="436"/>
-      <c r="F74" s="324" t="s">
+      <c r="E74" s="440"/>
+      <c r="F74" s="330" t="s">
         <v>342</v>
       </c>
-      <c r="G74" s="325"/>
-[...3 lines deleted...]
-      <c r="K74" s="305" t="s">
+      <c r="G74" s="331"/>
+      <c r="H74" s="331"/>
+      <c r="I74" s="331"/>
+      <c r="J74" s="332"/>
+      <c r="K74" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="L74" s="305"/>
-[...2 lines deleted...]
-    <row r="75" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L74" s="247"/>
+      <c r="M74" s="247"/>
+    </row>
+    <row r="75" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="5"/>
-      <c r="D75" s="437"/>
-[...6 lines deleted...]
-      <c r="K75" s="305" t="s">
+      <c r="D75" s="441"/>
+      <c r="E75" s="442"/>
+      <c r="F75" s="336"/>
+      <c r="G75" s="337"/>
+      <c r="H75" s="337"/>
+      <c r="I75" s="337"/>
+      <c r="J75" s="338"/>
+      <c r="K75" s="247" t="s">
         <v>154</v>
       </c>
-      <c r="L75" s="305"/>
-[...2 lines deleted...]
-    <row r="76" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L75" s="247"/>
+      <c r="M75" s="247"/>
+    </row>
+    <row r="76" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C76" s="5"/>
-      <c r="D76" s="437"/>
-[...6 lines deleted...]
-      <c r="K76" s="305" t="s">
+      <c r="D76" s="441"/>
+      <c r="E76" s="442"/>
+      <c r="F76" s="333"/>
+      <c r="G76" s="334"/>
+      <c r="H76" s="334"/>
+      <c r="I76" s="334"/>
+      <c r="J76" s="335"/>
+      <c r="K76" s="247" t="s">
         <v>241</v>
       </c>
-      <c r="L76" s="305"/>
-[...2 lines deleted...]
-    <row r="77" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L76" s="247"/>
+      <c r="M76" s="247"/>
+    </row>
+    <row r="77" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C77" s="28"/>
-      <c r="D77" s="437"/>
-[...1 lines deleted...]
-      <c r="F77" s="443" t="s">
+      <c r="D77" s="441"/>
+      <c r="E77" s="442"/>
+      <c r="F77" s="445" t="s">
         <v>424</v>
       </c>
-      <c r="G77" s="444"/>
-[...3 lines deleted...]
-      <c r="K77" s="330" t="s">
+      <c r="G77" s="446"/>
+      <c r="H77" s="446"/>
+      <c r="I77" s="446"/>
+      <c r="J77" s="447"/>
+      <c r="K77" s="327" t="s">
         <v>441</v>
       </c>
-      <c r="L77" s="331"/>
-[...2 lines deleted...]
-    <row r="78" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L77" s="328"/>
+      <c r="M77" s="329"/>
+    </row>
+    <row r="78" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C78" s="5"/>
-      <c r="D78" s="439"/>
-[...6 lines deleted...]
-      <c r="K78" s="330" t="s">
+      <c r="D78" s="443"/>
+      <c r="E78" s="444"/>
+      <c r="F78" s="448"/>
+      <c r="G78" s="449"/>
+      <c r="H78" s="449"/>
+      <c r="I78" s="449"/>
+      <c r="J78" s="450"/>
+      <c r="K78" s="327" t="s">
         <v>441</v>
       </c>
-      <c r="L78" s="331"/>
-[...2 lines deleted...]
-    <row r="79" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L78" s="328"/>
+      <c r="M78" s="329"/>
+    </row>
+    <row r="79" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C79" s="5"/>
       <c r="E79" s="41"/>
       <c r="F79" s="41"/>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="41"/>
       <c r="K79" s="41"/>
     </row>
-    <row r="80" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="3:55" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C80" s="5"/>
-      <c r="D80" s="238" t="s">
+      <c r="D80" s="354" t="s">
         <v>446</v>
       </c>
-      <c r="E80" s="239"/>
-[...9 lines deleted...]
-    <row r="81" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E80" s="355"/>
+      <c r="F80" s="355"/>
+      <c r="G80" s="355"/>
+      <c r="H80" s="355"/>
+      <c r="I80" s="355"/>
+      <c r="J80" s="355"/>
+      <c r="K80" s="355"/>
+      <c r="L80" s="355"/>
+      <c r="M80" s="356"/>
+    </row>
+    <row r="81" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C81" s="26"/>
       <c r="D81" s="33"/>
       <c r="E81" s="33"/>
       <c r="F81" s="33"/>
       <c r="G81" s="33"/>
       <c r="H81" s="52"/>
       <c r="I81" s="53"/>
       <c r="J81" s="32"/>
       <c r="K81" s="35"/>
       <c r="L81" s="35"/>
       <c r="M81" s="35"/>
     </row>
-    <row r="82" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="5"/>
       <c r="N82" s="42"/>
       <c r="O82" s="42"/>
     </row>
-    <row r="83" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="26"/>
-      <c r="D83" s="215" t="s">
+      <c r="D83" s="280" t="s">
         <v>156</v>
       </c>
-      <c r="E83" s="217"/>
-      <c r="F83" s="226" t="s">
+      <c r="E83" s="281"/>
+      <c r="F83" s="348" t="s">
         <v>43</v>
       </c>
-      <c r="G83" s="227"/>
-[...3 lines deleted...]
-      <c r="K83" s="226" t="s">
+      <c r="G83" s="349"/>
+      <c r="H83" s="349"/>
+      <c r="I83" s="349"/>
+      <c r="J83" s="350"/>
+      <c r="K83" s="348" t="s">
         <v>158</v>
       </c>
-      <c r="L83" s="227"/>
-      <c r="M83" s="228"/>
+      <c r="L83" s="349"/>
+      <c r="M83" s="350"/>
       <c r="N83" s="42"/>
       <c r="O83" s="42"/>
     </row>
-    <row r="84" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="5"/>
-      <c r="D84" s="218"/>
-[...8 lines deleted...]
-      <c r="M84" s="231"/>
+      <c r="D84" s="284"/>
+      <c r="E84" s="285"/>
+      <c r="F84" s="351"/>
+      <c r="G84" s="352"/>
+      <c r="H84" s="352"/>
+      <c r="I84" s="352"/>
+      <c r="J84" s="353"/>
+      <c r="K84" s="351"/>
+      <c r="L84" s="352"/>
+      <c r="M84" s="353"/>
       <c r="N84" s="42"/>
       <c r="O84" s="42"/>
     </row>
-    <row r="85" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="5"/>
       <c r="D85" s="41"/>
       <c r="E85" s="41"/>
       <c r="F85" s="41"/>
       <c r="G85" s="41"/>
       <c r="H85" s="41"/>
       <c r="I85" s="41"/>
       <c r="J85" s="41"/>
       <c r="K85" s="41"/>
       <c r="L85" s="41"/>
       <c r="M85" s="41"/>
       <c r="N85" s="42"/>
       <c r="O85" s="42"/>
     </row>
-    <row r="86" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="5"/>
-      <c r="D86" s="215" t="s">
+      <c r="D86" s="280" t="s">
         <v>159</v>
       </c>
-      <c r="E86" s="217"/>
-      <c r="F86" s="215" t="s">
+      <c r="E86" s="281"/>
+      <c r="F86" s="280" t="s">
         <v>160</v>
       </c>
-      <c r="G86" s="216"/>
-[...3 lines deleted...]
-      <c r="K86" s="271" t="s">
+      <c r="G86" s="357"/>
+      <c r="H86" s="357"/>
+      <c r="I86" s="357"/>
+      <c r="J86" s="281"/>
+      <c r="K86" s="262" t="s">
         <v>161</v>
       </c>
-      <c r="L86" s="272"/>
-      <c r="M86" s="273"/>
+      <c r="L86" s="263"/>
+      <c r="M86" s="264"/>
       <c r="N86" s="42"/>
       <c r="O86" s="42"/>
     </row>
-    <row r="87" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C87" s="5"/>
-      <c r="D87" s="221"/>
-[...6 lines deleted...]
-      <c r="K87" s="271" t="s">
+      <c r="D87" s="282"/>
+      <c r="E87" s="283"/>
+      <c r="F87" s="282"/>
+      <c r="G87" s="365"/>
+      <c r="H87" s="365"/>
+      <c r="I87" s="365"/>
+      <c r="J87" s="283"/>
+      <c r="K87" s="262" t="s">
         <v>260</v>
       </c>
-      <c r="L87" s="272"/>
-      <c r="M87" s="273"/>
+      <c r="L87" s="263"/>
+      <c r="M87" s="264"/>
       <c r="N87" s="42"/>
       <c r="O87" s="42"/>
     </row>
-    <row r="88" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C88" s="28"/>
-      <c r="D88" s="221"/>
-[...6 lines deleted...]
-      <c r="K88" s="271" t="s">
+      <c r="D88" s="282"/>
+      <c r="E88" s="283"/>
+      <c r="F88" s="284"/>
+      <c r="G88" s="358"/>
+      <c r="H88" s="358"/>
+      <c r="I88" s="358"/>
+      <c r="J88" s="285"/>
+      <c r="K88" s="262" t="s">
         <v>261</v>
       </c>
-      <c r="L88" s="272"/>
-      <c r="M88" s="273"/>
+      <c r="L88" s="263"/>
+      <c r="M88" s="264"/>
       <c r="N88" s="42"/>
       <c r="O88" s="42"/>
     </row>
-    <row r="89" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C89" s="5"/>
-      <c r="D89" s="218"/>
-[...1 lines deleted...]
-      <c r="F89" s="271" t="s">
+      <c r="D89" s="284"/>
+      <c r="E89" s="285"/>
+      <c r="F89" s="262" t="s">
         <v>162</v>
       </c>
-      <c r="G89" s="272"/>
-[...3 lines deleted...]
-      <c r="K89" s="271" t="s">
+      <c r="G89" s="263"/>
+      <c r="H89" s="263"/>
+      <c r="I89" s="263"/>
+      <c r="J89" s="264"/>
+      <c r="K89" s="262" t="s">
         <v>163</v>
       </c>
-      <c r="L89" s="272"/>
-      <c r="M89" s="273"/>
+      <c r="L89" s="263"/>
+      <c r="M89" s="264"/>
       <c r="N89" s="42"/>
       <c r="O89" s="42"/>
     </row>
-    <row r="90" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="5"/>
       <c r="D90" s="41"/>
       <c r="E90" s="41"/>
       <c r="F90" s="41"/>
       <c r="G90" s="41"/>
       <c r="H90" s="41"/>
       <c r="I90" s="41"/>
       <c r="J90" s="41"/>
       <c r="K90" s="41"/>
       <c r="L90" s="41"/>
       <c r="M90" s="41"/>
       <c r="N90" s="42"/>
       <c r="O90" s="42"/>
     </row>
-    <row r="91" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C91" s="5"/>
-      <c r="D91" s="215" t="s">
+      <c r="D91" s="280" t="s">
         <v>164</v>
       </c>
-      <c r="E91" s="217"/>
-      <c r="F91" s="215" t="s">
+      <c r="E91" s="281"/>
+      <c r="F91" s="280" t="s">
         <v>165</v>
       </c>
-      <c r="G91" s="216"/>
-[...3 lines deleted...]
-      <c r="K91" s="271" t="s">
+      <c r="G91" s="357"/>
+      <c r="H91" s="357"/>
+      <c r="I91" s="357"/>
+      <c r="J91" s="281"/>
+      <c r="K91" s="262" t="s">
         <v>352</v>
       </c>
-      <c r="L91" s="272"/>
-      <c r="M91" s="273"/>
+      <c r="L91" s="263"/>
+      <c r="M91" s="264"/>
       <c r="N91" s="42"/>
       <c r="O91" s="42"/>
     </row>
-    <row r="92" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C92" s="5"/>
-      <c r="D92" s="221"/>
-[...6 lines deleted...]
-      <c r="K92" s="271" t="s">
+      <c r="D92" s="282"/>
+      <c r="E92" s="283"/>
+      <c r="F92" s="284"/>
+      <c r="G92" s="358"/>
+      <c r="H92" s="358"/>
+      <c r="I92" s="358"/>
+      <c r="J92" s="285"/>
+      <c r="K92" s="262" t="s">
         <v>167</v>
       </c>
-      <c r="L92" s="272"/>
-      <c r="M92" s="273"/>
+      <c r="L92" s="263"/>
+      <c r="M92" s="264"/>
       <c r="N92" s="42"/>
       <c r="O92" s="42"/>
     </row>
-    <row r="93" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C93" s="26"/>
-      <c r="D93" s="221"/>
-[...1 lines deleted...]
-      <c r="F93" s="215" t="s">
+      <c r="D93" s="282"/>
+      <c r="E93" s="283"/>
+      <c r="F93" s="280" t="s">
         <v>109</v>
       </c>
-      <c r="G93" s="216"/>
-[...3 lines deleted...]
-      <c r="K93" s="271" t="s">
+      <c r="G93" s="357"/>
+      <c r="H93" s="357"/>
+      <c r="I93" s="357"/>
+      <c r="J93" s="281"/>
+      <c r="K93" s="262" t="s">
         <v>262</v>
       </c>
-      <c r="L93" s="272"/>
-      <c r="M93" s="273"/>
+      <c r="L93" s="263"/>
+      <c r="M93" s="264"/>
       <c r="N93" s="42"/>
       <c r="O93" s="42"/>
     </row>
-    <row r="94" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C94" s="5"/>
-      <c r="D94" s="221"/>
-[...6 lines deleted...]
-      <c r="K94" s="271" t="s">
+      <c r="D94" s="282"/>
+      <c r="E94" s="283"/>
+      <c r="F94" s="282"/>
+      <c r="G94" s="365"/>
+      <c r="H94" s="365"/>
+      <c r="I94" s="365"/>
+      <c r="J94" s="283"/>
+      <c r="K94" s="262" t="s">
         <v>263</v>
       </c>
-      <c r="L94" s="272"/>
-      <c r="M94" s="273"/>
+      <c r="L94" s="263"/>
+      <c r="M94" s="264"/>
       <c r="N94" s="42"/>
       <c r="O94" s="42"/>
     </row>
-    <row r="95" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C95" s="5"/>
-      <c r="D95" s="218"/>
-[...6 lines deleted...]
-      <c r="K95" s="271" t="s">
+      <c r="D95" s="284"/>
+      <c r="E95" s="285"/>
+      <c r="F95" s="284"/>
+      <c r="G95" s="358"/>
+      <c r="H95" s="358"/>
+      <c r="I95" s="358"/>
+      <c r="J95" s="285"/>
+      <c r="K95" s="262" t="s">
         <v>168</v>
       </c>
-      <c r="L95" s="272"/>
-      <c r="M95" s="273"/>
+      <c r="L95" s="263"/>
+      <c r="M95" s="264"/>
       <c r="N95" s="42"/>
       <c r="O95" s="42"/>
     </row>
-    <row r="96" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C96" s="5"/>
       <c r="D96" s="41"/>
       <c r="E96" s="41"/>
       <c r="F96" s="41"/>
       <c r="G96" s="41"/>
       <c r="H96" s="41"/>
       <c r="I96" s="41"/>
       <c r="J96" s="41"/>
       <c r="K96" s="41"/>
       <c r="L96" s="41"/>
       <c r="M96" s="41"/>
       <c r="N96" s="42"/>
       <c r="O96" s="42"/>
     </row>
-    <row r="97" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C97" s="26"/>
-      <c r="D97" s="388" t="s">
+      <c r="D97" s="235" t="s">
         <v>169</v>
       </c>
-      <c r="E97" s="388"/>
-      <c r="F97" s="388" t="s">
+      <c r="E97" s="235"/>
+      <c r="F97" s="235" t="s">
         <v>170</v>
       </c>
-      <c r="G97" s="388"/>
-[...3 lines deleted...]
-      <c r="K97" s="419" t="s">
+      <c r="G97" s="235"/>
+      <c r="H97" s="235"/>
+      <c r="I97" s="235"/>
+      <c r="J97" s="235"/>
+      <c r="K97" s="466" t="s">
         <v>171</v>
       </c>
-      <c r="L97" s="419"/>
-      <c r="M97" s="419"/>
+      <c r="L97" s="466"/>
+      <c r="M97" s="466"/>
       <c r="N97" s="42"/>
       <c r="O97" s="42"/>
     </row>
-    <row r="98" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C98" s="5"/>
-      <c r="D98" s="388"/>
-[...6 lines deleted...]
-      <c r="K98" s="419" t="s">
+      <c r="D98" s="235"/>
+      <c r="E98" s="235"/>
+      <c r="F98" s="235"/>
+      <c r="G98" s="235"/>
+      <c r="H98" s="235"/>
+      <c r="I98" s="235"/>
+      <c r="J98" s="235"/>
+      <c r="K98" s="466" t="s">
         <v>172</v>
       </c>
-      <c r="L98" s="419"/>
-      <c r="M98" s="419"/>
+      <c r="L98" s="466"/>
+      <c r="M98" s="466"/>
       <c r="N98" s="42"/>
       <c r="O98" s="42"/>
     </row>
-    <row r="99" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C99" s="5"/>
       <c r="D99" s="41"/>
       <c r="E99" s="41"/>
       <c r="F99" s="41"/>
       <c r="G99" s="41"/>
       <c r="H99" s="41"/>
       <c r="I99" s="41"/>
       <c r="J99" s="41"/>
       <c r="K99" s="41"/>
       <c r="L99" s="41"/>
       <c r="M99" s="41"/>
       <c r="N99" s="42"/>
       <c r="O99" s="42"/>
     </row>
-    <row r="100" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C100" s="26"/>
-      <c r="D100" s="388" t="s">
+      <c r="D100" s="235" t="s">
         <v>173</v>
       </c>
-      <c r="E100" s="388"/>
-      <c r="F100" s="215" t="s">
+      <c r="E100" s="235"/>
+      <c r="F100" s="280" t="s">
         <v>174</v>
       </c>
-      <c r="G100" s="216"/>
-[...3 lines deleted...]
-      <c r="K100" s="352" t="s">
+      <c r="G100" s="357"/>
+      <c r="H100" s="357"/>
+      <c r="I100" s="357"/>
+      <c r="J100" s="281"/>
+      <c r="K100" s="359" t="s">
         <v>264</v>
       </c>
-      <c r="L100" s="353"/>
-      <c r="M100" s="354"/>
+      <c r="L100" s="360"/>
+      <c r="M100" s="361"/>
       <c r="N100" s="42"/>
       <c r="O100" s="42"/>
     </row>
-    <row r="101" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C101" s="5"/>
-      <c r="D101" s="388"/>
-[...8 lines deleted...]
-      <c r="M101" s="357"/>
+      <c r="D101" s="235"/>
+      <c r="E101" s="235"/>
+      <c r="F101" s="284"/>
+      <c r="G101" s="358"/>
+      <c r="H101" s="358"/>
+      <c r="I101" s="358"/>
+      <c r="J101" s="285"/>
+      <c r="K101" s="362"/>
+      <c r="L101" s="363"/>
+      <c r="M101" s="364"/>
       <c r="N101" s="42"/>
       <c r="O101" s="42"/>
     </row>
-    <row r="102" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C102" s="5"/>
       <c r="D102" s="41"/>
       <c r="E102" s="41"/>
       <c r="F102" s="41"/>
       <c r="G102" s="41"/>
       <c r="H102" s="41"/>
       <c r="I102" s="41"/>
       <c r="J102" s="41"/>
       <c r="K102" s="41"/>
       <c r="L102" s="41"/>
       <c r="M102" s="41"/>
       <c r="N102" s="42"/>
       <c r="O102" s="42"/>
     </row>
-    <row r="103" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C103" s="5"/>
-      <c r="D103" s="215" t="s">
+      <c r="D103" s="280" t="s">
         <v>445</v>
       </c>
-      <c r="E103" s="217"/>
-      <c r="F103" s="215" t="s">
+      <c r="E103" s="281"/>
+      <c r="F103" s="280" t="s">
         <v>151</v>
       </c>
-      <c r="G103" s="216"/>
-[...3 lines deleted...]
-      <c r="K103" s="271" t="s">
+      <c r="G103" s="357"/>
+      <c r="H103" s="357"/>
+      <c r="I103" s="357"/>
+      <c r="J103" s="281"/>
+      <c r="K103" s="262" t="s">
         <v>177</v>
       </c>
-      <c r="L103" s="272"/>
-      <c r="M103" s="273"/>
+      <c r="L103" s="263"/>
+      <c r="M103" s="264"/>
       <c r="N103" s="42"/>
       <c r="O103" s="42"/>
     </row>
-    <row r="104" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="5"/>
-      <c r="D104" s="221"/>
-[...6 lines deleted...]
-      <c r="K104" s="271" t="s">
+      <c r="D104" s="282"/>
+      <c r="E104" s="283"/>
+      <c r="F104" s="282"/>
+      <c r="G104" s="365"/>
+      <c r="H104" s="365"/>
+      <c r="I104" s="365"/>
+      <c r="J104" s="283"/>
+      <c r="K104" s="262" t="s">
         <v>178</v>
       </c>
-      <c r="L104" s="272"/>
-      <c r="M104" s="273"/>
+      <c r="L104" s="263"/>
+      <c r="M104" s="264"/>
       <c r="N104" s="42"/>
       <c r="O104" s="42"/>
     </row>
-    <row r="105" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="26"/>
-      <c r="D105" s="221"/>
-[...6 lines deleted...]
-      <c r="K105" s="271" t="s">
+      <c r="D105" s="282"/>
+      <c r="E105" s="283"/>
+      <c r="F105" s="282"/>
+      <c r="G105" s="365"/>
+      <c r="H105" s="365"/>
+      <c r="I105" s="365"/>
+      <c r="J105" s="283"/>
+      <c r="K105" s="262" t="s">
         <v>179</v>
       </c>
-      <c r="L105" s="272"/>
-      <c r="M105" s="273"/>
+      <c r="L105" s="263"/>
+      <c r="M105" s="264"/>
       <c r="N105" s="42"/>
       <c r="O105" s="42"/>
     </row>
-    <row r="106" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="5"/>
-      <c r="D106" s="221"/>
-[...6 lines deleted...]
-      <c r="K106" s="271" t="s">
+      <c r="D106" s="282"/>
+      <c r="E106" s="283"/>
+      <c r="F106" s="282"/>
+      <c r="G106" s="365"/>
+      <c r="H106" s="365"/>
+      <c r="I106" s="365"/>
+      <c r="J106" s="283"/>
+      <c r="K106" s="262" t="s">
         <v>180</v>
       </c>
-      <c r="L106" s="272"/>
-[...2 lines deleted...]
-    <row r="107" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L106" s="263"/>
+      <c r="M106" s="264"/>
+    </row>
+    <row r="107" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="5"/>
-      <c r="D107" s="218"/>
-[...6 lines deleted...]
-      <c r="K107" s="358" t="s">
+      <c r="D107" s="284"/>
+      <c r="E107" s="285"/>
+      <c r="F107" s="284"/>
+      <c r="G107" s="358"/>
+      <c r="H107" s="358"/>
+      <c r="I107" s="358"/>
+      <c r="J107" s="285"/>
+      <c r="K107" s="366" t="s">
         <v>441</v>
       </c>
-      <c r="L107" s="359"/>
-[...2 lines deleted...]
-    <row r="108" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L107" s="367"/>
+      <c r="M107" s="368"/>
+    </row>
+    <row r="108" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C108" s="5"/>
       <c r="D108" s="42"/>
       <c r="E108" s="42"/>
       <c r="F108" s="42"/>
       <c r="G108" s="42"/>
       <c r="H108" s="42"/>
       <c r="I108" s="42"/>
       <c r="J108" s="42"/>
       <c r="K108" s="42"/>
       <c r="L108" s="42"/>
       <c r="M108" s="42"/>
     </row>
-    <row r="109" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="5"/>
-      <c r="D109" s="238" t="s">
+      <c r="D109" s="354" t="s">
         <v>405</v>
       </c>
-      <c r="E109" s="239"/>
-[...9 lines deleted...]
-    <row r="110" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E109" s="355"/>
+      <c r="F109" s="355"/>
+      <c r="G109" s="355"/>
+      <c r="H109" s="355"/>
+      <c r="I109" s="355"/>
+      <c r="J109" s="355"/>
+      <c r="K109" s="355"/>
+      <c r="L109" s="355"/>
+      <c r="M109" s="356"/>
+    </row>
+    <row r="110" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C110" s="5"/>
       <c r="D110" s="32"/>
       <c r="E110" s="33"/>
       <c r="F110" s="33"/>
       <c r="G110" s="33"/>
       <c r="H110" s="33"/>
       <c r="I110" s="34"/>
       <c r="J110" s="32"/>
       <c r="K110" s="35"/>
       <c r="L110" s="35"/>
       <c r="M110" s="35"/>
     </row>
-    <row r="111" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C111" s="28"/>
       <c r="D111" s="31"/>
     </row>
-    <row r="112" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:15" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C112" s="26"/>
-      <c r="D112" s="388" t="s">
+      <c r="D112" s="235" t="s">
         <v>270</v>
       </c>
-      <c r="E112" s="388"/>
-      <c r="F112" s="215" t="s">
+      <c r="E112" s="235"/>
+      <c r="F112" s="280" t="s">
         <v>269</v>
       </c>
-      <c r="G112" s="216"/>
-[...3 lines deleted...]
-      <c r="K112" s="271" t="s">
+      <c r="G112" s="357"/>
+      <c r="H112" s="357"/>
+      <c r="I112" s="357"/>
+      <c r="J112" s="281"/>
+      <c r="K112" s="262" t="s">
         <v>267</v>
       </c>
-      <c r="L112" s="272"/>
-[...2 lines deleted...]
-    <row r="113" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L112" s="263"/>
+      <c r="M112" s="264"/>
+    </row>
+    <row r="113" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C113" s="5"/>
-      <c r="D113" s="388"/>
-[...6 lines deleted...]
-      <c r="K113" s="271" t="s">
+      <c r="D113" s="235"/>
+      <c r="E113" s="235"/>
+      <c r="F113" s="284"/>
+      <c r="G113" s="358"/>
+      <c r="H113" s="358"/>
+      <c r="I113" s="358"/>
+      <c r="J113" s="285"/>
+      <c r="K113" s="262" t="s">
         <v>353</v>
       </c>
-      <c r="L113" s="272"/>
-[...2 lines deleted...]
-    <row r="114" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L113" s="263"/>
+      <c r="M113" s="264"/>
+    </row>
+    <row r="114" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C114" s="5"/>
       <c r="E114" s="41"/>
       <c r="F114" s="41"/>
       <c r="G114" s="41"/>
       <c r="H114" s="41"/>
       <c r="I114" s="54"/>
       <c r="J114" s="54"/>
       <c r="K114" s="50"/>
     </row>
-    <row r="115" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="5"/>
-      <c r="D115" s="215" t="s">
+      <c r="D115" s="280" t="s">
         <v>403</v>
       </c>
-      <c r="E115" s="217"/>
-      <c r="F115" s="223" t="s">
+      <c r="E115" s="281"/>
+      <c r="F115" s="419" t="s">
         <v>402</v>
       </c>
-      <c r="G115" s="224"/>
-[...3 lines deleted...]
-      <c r="K115" s="271" t="s">
+      <c r="G115" s="420"/>
+      <c r="H115" s="420"/>
+      <c r="I115" s="420"/>
+      <c r="J115" s="421"/>
+      <c r="K115" s="262" t="s">
         <v>188</v>
       </c>
-      <c r="L115" s="272"/>
-[...2 lines deleted...]
-    <row r="116" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L115" s="263"/>
+      <c r="M115" s="264"/>
+    </row>
+    <row r="116" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C116" s="26"/>
-      <c r="D116" s="221"/>
-[...1 lines deleted...]
-      <c r="F116" s="223" t="s">
+      <c r="D116" s="282"/>
+      <c r="E116" s="283"/>
+      <c r="F116" s="419" t="s">
         <v>43</v>
       </c>
-      <c r="G116" s="224"/>
-[...3 lines deleted...]
-      <c r="K116" s="271" t="s">
+      <c r="G116" s="420"/>
+      <c r="H116" s="420"/>
+      <c r="I116" s="420"/>
+      <c r="J116" s="421"/>
+      <c r="K116" s="262" t="s">
         <v>192</v>
       </c>
-      <c r="L116" s="272"/>
-[...2 lines deleted...]
-    <row r="117" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L116" s="263"/>
+      <c r="M116" s="264"/>
+    </row>
+    <row r="117" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="28"/>
-      <c r="D117" s="221"/>
-[...1 lines deleted...]
-      <c r="F117" s="226" t="s">
+      <c r="D117" s="282"/>
+      <c r="E117" s="283"/>
+      <c r="F117" s="348" t="s">
         <v>404</v>
       </c>
-      <c r="G117" s="227"/>
-[...3 lines deleted...]
-      <c r="K117" s="271" t="s">
+      <c r="G117" s="349"/>
+      <c r="H117" s="349"/>
+      <c r="I117" s="349"/>
+      <c r="J117" s="350"/>
+      <c r="K117" s="262" t="s">
         <v>354</v>
       </c>
-      <c r="L117" s="272"/>
-[...2 lines deleted...]
-    <row r="118" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L117" s="263"/>
+      <c r="M117" s="264"/>
+    </row>
+    <row r="118" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="5"/>
-      <c r="D118" s="218"/>
-[...6 lines deleted...]
-      <c r="K118" s="271" t="s">
+      <c r="D118" s="284"/>
+      <c r="E118" s="285"/>
+      <c r="F118" s="351"/>
+      <c r="G118" s="352"/>
+      <c r="H118" s="352"/>
+      <c r="I118" s="352"/>
+      <c r="J118" s="353"/>
+      <c r="K118" s="262" t="s">
         <v>193</v>
       </c>
-      <c r="L118" s="272"/>
-[...2 lines deleted...]
-    <row r="119" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L118" s="263"/>
+      <c r="M118" s="264"/>
+    </row>
+    <row r="119" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="5"/>
       <c r="E119" s="41"/>
       <c r="F119" s="41"/>
       <c r="G119" s="41"/>
       <c r="H119" s="41"/>
       <c r="I119" s="54"/>
       <c r="J119" s="54"/>
       <c r="K119" s="50"/>
     </row>
-    <row r="120" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C120" s="38"/>
-      <c r="D120" s="215" t="s">
+      <c r="D120" s="280" t="s">
         <v>220</v>
       </c>
-      <c r="E120" s="217"/>
-      <c r="F120" s="215" t="s">
+      <c r="E120" s="281"/>
+      <c r="F120" s="280" t="s">
         <v>221</v>
       </c>
-      <c r="G120" s="216"/>
-[...3 lines deleted...]
-      <c r="K120" s="271" t="s">
+      <c r="G120" s="357"/>
+      <c r="H120" s="357"/>
+      <c r="I120" s="357"/>
+      <c r="J120" s="281"/>
+      <c r="K120" s="262" t="s">
         <v>194</v>
       </c>
-      <c r="L120" s="272"/>
-[...2 lines deleted...]
-    <row r="121" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L120" s="263"/>
+      <c r="M120" s="264"/>
+    </row>
+    <row r="121" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="5"/>
-      <c r="D121" s="218"/>
-[...6 lines deleted...]
-      <c r="K121" s="271" t="s">
+      <c r="D121" s="284"/>
+      <c r="E121" s="285"/>
+      <c r="F121" s="284"/>
+      <c r="G121" s="358"/>
+      <c r="H121" s="358"/>
+      <c r="I121" s="358"/>
+      <c r="J121" s="285"/>
+      <c r="K121" s="262" t="s">
         <v>195</v>
       </c>
-      <c r="L121" s="272"/>
-[...2 lines deleted...]
-    <row r="122" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L121" s="263"/>
+      <c r="M121" s="264"/>
+    </row>
+    <row r="122" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C122" s="5"/>
       <c r="E122" s="41"/>
       <c r="F122" s="41"/>
       <c r="G122" s="41"/>
       <c r="H122" s="41"/>
       <c r="I122" s="54"/>
       <c r="J122" s="54"/>
       <c r="K122" s="50"/>
     </row>
-    <row r="123" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C123" s="38"/>
-      <c r="D123" s="215" t="s">
+      <c r="D123" s="280" t="s">
         <v>196</v>
       </c>
-      <c r="E123" s="217"/>
-      <c r="F123" s="416" t="s">
+      <c r="E123" s="281"/>
+      <c r="F123" s="431" t="s">
         <v>197</v>
       </c>
-      <c r="G123" s="417"/>
-[...3 lines deleted...]
-      <c r="K123" s="271" t="s">
+      <c r="G123" s="432"/>
+      <c r="H123" s="432"/>
+      <c r="I123" s="432"/>
+      <c r="J123" s="433"/>
+      <c r="K123" s="262" t="s">
         <v>272</v>
       </c>
-      <c r="L123" s="272"/>
-[...2 lines deleted...]
-    <row r="124" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L123" s="263"/>
+      <c r="M123" s="264"/>
+    </row>
+    <row r="124" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="5"/>
-      <c r="D124" s="218"/>
-[...1 lines deleted...]
-      <c r="F124" s="416" t="s">
+      <c r="D124" s="284"/>
+      <c r="E124" s="285"/>
+      <c r="F124" s="431" t="s">
         <v>198</v>
       </c>
-      <c r="G124" s="417"/>
-[...3 lines deleted...]
-      <c r="K124" s="271" t="s">
+      <c r="G124" s="432"/>
+      <c r="H124" s="432"/>
+      <c r="I124" s="432"/>
+      <c r="J124" s="433"/>
+      <c r="K124" s="262" t="s">
         <v>385</v>
       </c>
-      <c r="L124" s="272"/>
-[...2 lines deleted...]
-    <row r="125" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L124" s="263"/>
+      <c r="M124" s="264"/>
+    </row>
+    <row r="125" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C125" s="5"/>
       <c r="E125" s="41"/>
       <c r="F125" s="41"/>
       <c r="G125" s="41"/>
       <c r="H125" s="41"/>
       <c r="I125" s="54"/>
       <c r="J125" s="54"/>
       <c r="K125" s="50"/>
     </row>
-    <row r="126" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C126" s="5"/>
-      <c r="D126" s="215" t="s">
+      <c r="D126" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E126" s="217"/>
-      <c r="F126" s="256" t="s">
+      <c r="E126" s="281"/>
+      <c r="F126" s="302" t="s">
         <v>151</v>
       </c>
-      <c r="G126" s="257"/>
-[...3 lines deleted...]
-      <c r="K126" s="271" t="s">
+      <c r="G126" s="303"/>
+      <c r="H126" s="303"/>
+      <c r="I126" s="303"/>
+      <c r="J126" s="304"/>
+      <c r="K126" s="262" t="s">
         <v>200</v>
       </c>
-      <c r="L126" s="272"/>
-[...2 lines deleted...]
-    <row r="127" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L126" s="263"/>
+      <c r="M126" s="264"/>
+    </row>
+    <row r="127" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C127" s="38"/>
-      <c r="D127" s="221"/>
-[...6 lines deleted...]
-      <c r="K127" s="271" t="s">
+      <c r="D127" s="282"/>
+      <c r="E127" s="283"/>
+      <c r="F127" s="372"/>
+      <c r="G127" s="373"/>
+      <c r="H127" s="373"/>
+      <c r="I127" s="373"/>
+      <c r="J127" s="374"/>
+      <c r="K127" s="262" t="s">
         <v>273</v>
       </c>
-      <c r="L127" s="272"/>
-[...2 lines deleted...]
-    <row r="128" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L127" s="263"/>
+      <c r="M127" s="264"/>
+    </row>
+    <row r="128" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="5"/>
-      <c r="D128" s="221"/>
-[...6 lines deleted...]
-      <c r="K128" s="271" t="s">
+      <c r="D128" s="282"/>
+      <c r="E128" s="283"/>
+      <c r="F128" s="372"/>
+      <c r="G128" s="373"/>
+      <c r="H128" s="373"/>
+      <c r="I128" s="373"/>
+      <c r="J128" s="374"/>
+      <c r="K128" s="262" t="s">
         <v>201</v>
       </c>
-      <c r="L128" s="272"/>
-[...2 lines deleted...]
-    <row r="129" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L128" s="263"/>
+      <c r="M128" s="264"/>
+    </row>
+    <row r="129" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C129" s="5"/>
-      <c r="D129" s="218"/>
-[...6 lines deleted...]
-      <c r="K129" s="271" t="s">
+      <c r="D129" s="284"/>
+      <c r="E129" s="285"/>
+      <c r="F129" s="305"/>
+      <c r="G129" s="306"/>
+      <c r="H129" s="306"/>
+      <c r="I129" s="306"/>
+      <c r="J129" s="307"/>
+      <c r="K129" s="262" t="s">
         <v>202</v>
       </c>
-      <c r="L129" s="272"/>
-[...2 lines deleted...]
-    <row r="130" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L129" s="263"/>
+      <c r="M129" s="264"/>
+    </row>
+    <row r="130" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="5"/>
     </row>
-    <row r="131" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C131" s="5"/>
-      <c r="D131" s="238" t="s">
+      <c r="D131" s="354" t="s">
         <v>431</v>
       </c>
-      <c r="E131" s="239"/>
-[...9 lines deleted...]
-    <row r="132" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E131" s="355"/>
+      <c r="F131" s="355"/>
+      <c r="G131" s="355"/>
+      <c r="H131" s="355"/>
+      <c r="I131" s="355"/>
+      <c r="J131" s="355"/>
+      <c r="K131" s="355"/>
+      <c r="L131" s="355"/>
+      <c r="M131" s="356"/>
+    </row>
+    <row r="132" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C132" s="5"/>
       <c r="D132" s="32"/>
       <c r="E132" s="33"/>
       <c r="F132" s="33"/>
       <c r="G132" s="33"/>
       <c r="H132" s="33"/>
       <c r="I132" s="34"/>
       <c r="J132" s="32"/>
       <c r="K132" s="35"/>
       <c r="L132" s="35"/>
       <c r="M132" s="35"/>
     </row>
-    <row r="133" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C133" s="28"/>
       <c r="D133" s="31"/>
     </row>
-    <row r="134" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C134" s="26"/>
-      <c r="D134" s="215" t="s">
+      <c r="D134" s="280" t="s">
         <v>181</v>
       </c>
-      <c r="E134" s="217"/>
-      <c r="F134" s="416" t="s">
+      <c r="E134" s="281"/>
+      <c r="F134" s="431" t="s">
         <v>43</v>
       </c>
-      <c r="G134" s="417"/>
-[...3 lines deleted...]
-      <c r="K134" s="271" t="s">
+      <c r="G134" s="432"/>
+      <c r="H134" s="432"/>
+      <c r="I134" s="432"/>
+      <c r="J134" s="433"/>
+      <c r="K134" s="262" t="s">
         <v>204</v>
       </c>
-      <c r="L134" s="272"/>
-[...2 lines deleted...]
-    <row r="135" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L134" s="263"/>
+      <c r="M134" s="264"/>
+    </row>
+    <row r="135" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C135" s="5"/>
-      <c r="D135" s="218"/>
-[...1 lines deleted...]
-      <c r="F135" s="416" t="s">
+      <c r="D135" s="284"/>
+      <c r="E135" s="285"/>
+      <c r="F135" s="431" t="s">
         <v>205</v>
       </c>
-      <c r="G135" s="417"/>
-[...3 lines deleted...]
-      <c r="K135" s="271" t="s">
+      <c r="G135" s="432"/>
+      <c r="H135" s="432"/>
+      <c r="I135" s="432"/>
+      <c r="J135" s="433"/>
+      <c r="K135" s="262" t="s">
         <v>206</v>
       </c>
-      <c r="L135" s="272"/>
-[...2 lines deleted...]
-    <row r="136" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L135" s="263"/>
+      <c r="M135" s="264"/>
+    </row>
+    <row r="136" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C136" s="5"/>
       <c r="E136" s="41"/>
       <c r="F136" s="41"/>
       <c r="G136" s="41"/>
       <c r="H136" s="41"/>
       <c r="I136" s="54"/>
       <c r="J136" s="54"/>
       <c r="K136" s="50"/>
     </row>
-    <row r="137" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="38"/>
-      <c r="D137" s="215" t="s">
+      <c r="D137" s="280" t="s">
         <v>427</v>
       </c>
-      <c r="E137" s="217"/>
-      <c r="F137" s="226" t="s">
+      <c r="E137" s="281"/>
+      <c r="F137" s="348" t="s">
         <v>426</v>
       </c>
-      <c r="G137" s="227"/>
-[...7 lines deleted...]
-    <row r="138" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G137" s="349"/>
+      <c r="H137" s="349"/>
+      <c r="I137" s="349"/>
+      <c r="J137" s="350"/>
+      <c r="K137" s="262"/>
+      <c r="L137" s="263"/>
+      <c r="M137" s="264"/>
+    </row>
+    <row r="138" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="5"/>
-      <c r="D138" s="218"/>
-[...6 lines deleted...]
-      <c r="K138" s="271" t="s">
+      <c r="D138" s="284"/>
+      <c r="E138" s="285"/>
+      <c r="F138" s="351"/>
+      <c r="G138" s="352"/>
+      <c r="H138" s="352"/>
+      <c r="I138" s="352"/>
+      <c r="J138" s="353"/>
+      <c r="K138" s="262" t="s">
         <v>210</v>
       </c>
-      <c r="L138" s="272"/>
-[...2 lines deleted...]
-    <row r="139" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L138" s="263"/>
+      <c r="M138" s="264"/>
+    </row>
+    <row r="139" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C139" s="5"/>
     </row>
-    <row r="140" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="5"/>
-      <c r="D140" s="215" t="s">
+      <c r="D140" s="280" t="s">
         <v>430</v>
       </c>
-      <c r="E140" s="217"/>
-      <c r="F140" s="346" t="s">
+      <c r="E140" s="281"/>
+      <c r="F140" s="321" t="s">
         <v>428</v>
       </c>
-      <c r="G140" s="347"/>
-[...7 lines deleted...]
-    <row r="141" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G140" s="322"/>
+      <c r="H140" s="322"/>
+      <c r="I140" s="322"/>
+      <c r="J140" s="323"/>
+      <c r="K140" s="262"/>
+      <c r="L140" s="263"/>
+      <c r="M140" s="264"/>
+    </row>
+    <row r="141" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="38"/>
-      <c r="D141" s="221"/>
-[...1 lines deleted...]
-      <c r="F141" s="226" t="s">
+      <c r="D141" s="282"/>
+      <c r="E141" s="283"/>
+      <c r="F141" s="348" t="s">
         <v>429</v>
       </c>
-      <c r="G141" s="227"/>
-[...3 lines deleted...]
-      <c r="K141" s="271" t="s">
+      <c r="G141" s="349"/>
+      <c r="H141" s="349"/>
+      <c r="I141" s="349"/>
+      <c r="J141" s="350"/>
+      <c r="K141" s="262" t="s">
         <v>215</v>
       </c>
-      <c r="L141" s="272"/>
-[...2 lines deleted...]
-    <row r="142" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L141" s="263"/>
+      <c r="M141" s="264"/>
+    </row>
+    <row r="142" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="5"/>
-      <c r="D142" s="221"/>
-[...6 lines deleted...]
-      <c r="K142" s="271" t="s">
+      <c r="D142" s="282"/>
+      <c r="E142" s="283"/>
+      <c r="F142" s="369"/>
+      <c r="G142" s="370"/>
+      <c r="H142" s="370"/>
+      <c r="I142" s="370"/>
+      <c r="J142" s="371"/>
+      <c r="K142" s="262" t="s">
         <v>217</v>
       </c>
-      <c r="L142" s="272"/>
-[...2 lines deleted...]
-    <row r="143" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L142" s="263"/>
+      <c r="M142" s="264"/>
+    </row>
+    <row r="143" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C143" s="5"/>
-      <c r="D143" s="218"/>
-[...6 lines deleted...]
-      <c r="K143" s="271" t="s">
+      <c r="D143" s="284"/>
+      <c r="E143" s="285"/>
+      <c r="F143" s="351"/>
+      <c r="G143" s="352"/>
+      <c r="H143" s="352"/>
+      <c r="I143" s="352"/>
+      <c r="J143" s="353"/>
+      <c r="K143" s="262" t="s">
         <v>355</v>
       </c>
-      <c r="L143" s="272"/>
-[...2 lines deleted...]
-    <row r="144" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L143" s="263"/>
+      <c r="M143" s="264"/>
+    </row>
+    <row r="144" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C144" s="5"/>
       <c r="E144" s="41"/>
       <c r="F144" s="41"/>
       <c r="G144" s="41"/>
       <c r="H144" s="41"/>
       <c r="I144" s="54"/>
       <c r="J144" s="54"/>
       <c r="K144" s="50"/>
     </row>
-    <row r="145" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C145" s="38"/>
-      <c r="D145" s="226" t="s">
+      <c r="D145" s="348" t="s">
         <v>220</v>
       </c>
-      <c r="E145" s="228"/>
-      <c r="F145" s="226" t="s">
+      <c r="E145" s="350"/>
+      <c r="F145" s="348" t="s">
         <v>221</v>
       </c>
-      <c r="G145" s="227"/>
-[...3 lines deleted...]
-      <c r="K145" s="271" t="s">
+      <c r="G145" s="349"/>
+      <c r="H145" s="349"/>
+      <c r="I145" s="349"/>
+      <c r="J145" s="350"/>
+      <c r="K145" s="262" t="s">
         <v>222</v>
       </c>
-      <c r="L145" s="272"/>
-[...2 lines deleted...]
-    <row r="146" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L145" s="263"/>
+      <c r="M145" s="264"/>
+    </row>
+    <row r="146" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C146" s="5"/>
-      <c r="D146" s="229"/>
-[...6 lines deleted...]
-      <c r="K146" s="271" t="s">
+      <c r="D146" s="351"/>
+      <c r="E146" s="353"/>
+      <c r="F146" s="351"/>
+      <c r="G146" s="352"/>
+      <c r="H146" s="352"/>
+      <c r="I146" s="352"/>
+      <c r="J146" s="353"/>
+      <c r="K146" s="262" t="s">
         <v>214</v>
       </c>
-      <c r="L146" s="272"/>
-[...2 lines deleted...]
-    <row r="147" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L146" s="263"/>
+      <c r="M146" s="264"/>
+    </row>
+    <row r="147" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C147" s="5"/>
       <c r="E147" s="41"/>
       <c r="F147" s="41"/>
       <c r="G147" s="41"/>
       <c r="H147" s="41"/>
       <c r="I147" s="54"/>
       <c r="J147" s="54"/>
       <c r="K147" s="50"/>
     </row>
-    <row r="148" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C148" s="5"/>
-      <c r="D148" s="215" t="s">
+      <c r="D148" s="280" t="s">
         <v>90</v>
       </c>
-      <c r="E148" s="217"/>
-      <c r="F148" s="226" t="s">
+      <c r="E148" s="281"/>
+      <c r="F148" s="348" t="s">
         <v>151</v>
       </c>
-      <c r="G148" s="227"/>
-[...3 lines deleted...]
-      <c r="K148" s="271" t="s">
+      <c r="G148" s="349"/>
+      <c r="H148" s="349"/>
+      <c r="I148" s="349"/>
+      <c r="J148" s="350"/>
+      <c r="K148" s="262" t="s">
         <v>225</v>
       </c>
-      <c r="L148" s="272"/>
-[...2 lines deleted...]
-    <row r="149" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L148" s="263"/>
+      <c r="M148" s="264"/>
+    </row>
+    <row r="149" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C149" s="38"/>
-      <c r="D149" s="221"/>
-[...6 lines deleted...]
-      <c r="K149" s="271" t="s">
+      <c r="D149" s="282"/>
+      <c r="E149" s="283"/>
+      <c r="F149" s="369"/>
+      <c r="G149" s="370"/>
+      <c r="H149" s="370"/>
+      <c r="I149" s="370"/>
+      <c r="J149" s="371"/>
+      <c r="K149" s="262" t="s">
         <v>226</v>
       </c>
-      <c r="L149" s="272"/>
-[...2 lines deleted...]
-    <row r="150" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L149" s="263"/>
+      <c r="M149" s="264"/>
+    </row>
+    <row r="150" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C150" s="5"/>
-      <c r="D150" s="221"/>
-[...6 lines deleted...]
-      <c r="K150" s="271" t="s">
+      <c r="D150" s="282"/>
+      <c r="E150" s="283"/>
+      <c r="F150" s="369"/>
+      <c r="G150" s="370"/>
+      <c r="H150" s="370"/>
+      <c r="I150" s="370"/>
+      <c r="J150" s="371"/>
+      <c r="K150" s="262" t="s">
         <v>285</v>
       </c>
-      <c r="L150" s="272"/>
-[...2 lines deleted...]
-    <row r="151" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L150" s="263"/>
+      <c r="M150" s="264"/>
+    </row>
+    <row r="151" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C151" s="5"/>
-      <c r="D151" s="218"/>
-[...6 lines deleted...]
-      <c r="K151" s="271" t="s">
+      <c r="D151" s="284"/>
+      <c r="E151" s="285"/>
+      <c r="F151" s="351"/>
+      <c r="G151" s="352"/>
+      <c r="H151" s="352"/>
+      <c r="I151" s="352"/>
+      <c r="J151" s="353"/>
+      <c r="K151" s="262" t="s">
         <v>227</v>
       </c>
-      <c r="L151" s="272"/>
-[...2 lines deleted...]
-    <row r="152" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L151" s="263"/>
+      <c r="M151" s="264"/>
+    </row>
+    <row r="152" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C152" s="5"/>
     </row>
-    <row r="153" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C153" s="5"/>
-      <c r="D153" s="238" t="s">
+      <c r="D153" s="354" t="s">
         <v>390</v>
       </c>
-      <c r="E153" s="239"/>
-[...9 lines deleted...]
-    <row r="154" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E153" s="355"/>
+      <c r="F153" s="355"/>
+      <c r="G153" s="355"/>
+      <c r="H153" s="355"/>
+      <c r="I153" s="355"/>
+      <c r="J153" s="355"/>
+      <c r="K153" s="355"/>
+      <c r="L153" s="355"/>
+      <c r="M153" s="356"/>
+    </row>
+    <row r="154" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C154" s="26"/>
       <c r="D154" s="32"/>
       <c r="E154" s="33"/>
       <c r="F154" s="33"/>
       <c r="G154" s="33"/>
       <c r="H154" s="33"/>
       <c r="I154" s="34"/>
       <c r="J154" s="32"/>
       <c r="K154" s="35"/>
       <c r="L154" s="35"/>
       <c r="M154" s="35"/>
     </row>
-    <row r="155" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C155" s="5"/>
       <c r="D155" s="31"/>
     </row>
-    <row r="156" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C156" s="38"/>
-      <c r="D156" s="256" t="s">
+      <c r="D156" s="302" t="s">
         <v>392</v>
       </c>
-      <c r="E156" s="258"/>
-      <c r="F156" s="256" t="s">
+      <c r="E156" s="304"/>
+      <c r="F156" s="302" t="s">
         <v>393</v>
       </c>
-      <c r="G156" s="257"/>
-[...3 lines deleted...]
-      <c r="K156" s="256" t="s">
+      <c r="G156" s="303"/>
+      <c r="H156" s="303"/>
+      <c r="I156" s="303"/>
+      <c r="J156" s="304"/>
+      <c r="K156" s="302" t="s">
         <v>391</v>
       </c>
-      <c r="L156" s="257"/>
-[...2 lines deleted...]
-    <row r="157" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L156" s="303"/>
+      <c r="M156" s="304"/>
+    </row>
+    <row r="157" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C157" s="5"/>
-      <c r="D157" s="259"/>
-[...10 lines deleted...]
-    <row r="158" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D157" s="305"/>
+      <c r="E157" s="307"/>
+      <c r="F157" s="305"/>
+      <c r="G157" s="306"/>
+      <c r="H157" s="306"/>
+      <c r="I157" s="306"/>
+      <c r="J157" s="307"/>
+      <c r="K157" s="305"/>
+      <c r="L157" s="306"/>
+      <c r="M157" s="307"/>
+    </row>
+    <row r="158" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C158" s="5"/>
     </row>
-    <row r="159" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C159" s="5"/>
-      <c r="D159" s="238" t="s">
+      <c r="D159" s="354" t="s">
         <v>228</v>
       </c>
-      <c r="E159" s="239"/>
-[...9 lines deleted...]
-    <row r="160" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E159" s="355"/>
+      <c r="F159" s="355"/>
+      <c r="G159" s="355"/>
+      <c r="H159" s="355"/>
+      <c r="I159" s="355"/>
+      <c r="J159" s="355"/>
+      <c r="K159" s="355"/>
+      <c r="L159" s="355"/>
+      <c r="M159" s="356"/>
+    </row>
+    <row r="160" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C160" s="26"/>
       <c r="D160" s="32"/>
       <c r="E160" s="33"/>
       <c r="F160" s="33"/>
       <c r="G160" s="33"/>
       <c r="H160" s="33"/>
       <c r="I160" s="34"/>
       <c r="J160" s="32"/>
       <c r="K160" s="35"/>
       <c r="L160" s="35"/>
       <c r="M160" s="35"/>
     </row>
-    <row r="161" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C161" s="5"/>
       <c r="D161" s="31"/>
     </row>
-    <row r="162" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C162" s="38"/>
-      <c r="D162" s="256" t="s">
+      <c r="D162" s="302" t="s">
         <v>361</v>
       </c>
-      <c r="E162" s="258"/>
-      <c r="F162" s="346" t="s">
+      <c r="E162" s="304"/>
+      <c r="F162" s="321" t="s">
         <v>394</v>
       </c>
-      <c r="G162" s="347"/>
-[...3 lines deleted...]
-      <c r="K162" s="271" t="s">
+      <c r="G162" s="322"/>
+      <c r="H162" s="322"/>
+      <c r="I162" s="322"/>
+      <c r="J162" s="323"/>
+      <c r="K162" s="262" t="s">
         <v>290</v>
       </c>
-      <c r="L162" s="272"/>
-[...5 lines deleted...]
-      <c r="F163" s="334" t="s">
+      <c r="L162" s="263"/>
+      <c r="M162" s="264"/>
+    </row>
+    <row r="163" spans="3:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D163" s="305"/>
+      <c r="E163" s="307"/>
+      <c r="F163" s="381" t="s">
         <v>360</v>
       </c>
-      <c r="G163" s="335"/>
-[...3 lines deleted...]
-      <c r="K163" s="271" t="s">
+      <c r="G163" s="382"/>
+      <c r="H163" s="382"/>
+      <c r="I163" s="382"/>
+      <c r="J163" s="383"/>
+      <c r="K163" s="262" t="s">
         <v>359</v>
       </c>
-      <c r="L163" s="272"/>
-[...2 lines deleted...]
-    <row r="187" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L163" s="263"/>
+      <c r="M163" s="264"/>
+    </row>
+    <row r="187" spans="4:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D187" s="66"/>
       <c r="E187" s="66"/>
       <c r="F187" s="67"/>
       <c r="G187" s="67"/>
       <c r="H187" s="67"/>
       <c r="I187" s="67"/>
       <c r="J187" s="67"/>
       <c r="K187" s="67"/>
       <c r="L187" s="67"/>
       <c r="M187" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="242">
-    <mergeCell ref="D153:M153"/>
-[...169 lines deleted...]
-    <mergeCell ref="AQ39:AS39"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AF5:AQ6"/>
+    <mergeCell ref="AF13:AQ15"/>
+    <mergeCell ref="AF20:AG21"/>
+    <mergeCell ref="AH20:AM21"/>
+    <mergeCell ref="AN20:AQ21"/>
+    <mergeCell ref="AW30:BF30"/>
+    <mergeCell ref="BJ30:BS30"/>
+    <mergeCell ref="D32:M32"/>
+    <mergeCell ref="S32:AB32"/>
+    <mergeCell ref="AJ32:AS32"/>
+    <mergeCell ref="AW32:BF32"/>
+    <mergeCell ref="BJ32:BS32"/>
+    <mergeCell ref="K25:L26"/>
+    <mergeCell ref="M25:Q26"/>
+    <mergeCell ref="R25:T26"/>
+    <mergeCell ref="AW25:AX26"/>
+    <mergeCell ref="AY25:BC26"/>
+    <mergeCell ref="BD25:BF26"/>
+    <mergeCell ref="D35:E38"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="S35:T38"/>
+    <mergeCell ref="U35:Y35"/>
+    <mergeCell ref="Z35:AB35"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="S30:AB30"/>
+    <mergeCell ref="AJ30:AS30"/>
+    <mergeCell ref="BJ35:BK35"/>
+    <mergeCell ref="BL35:BP35"/>
+    <mergeCell ref="BQ35:BS35"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="U36:Y36"/>
+    <mergeCell ref="Z36:AB36"/>
+    <mergeCell ref="AL36:AP37"/>
+    <mergeCell ref="AQ36:AS36"/>
+    <mergeCell ref="AY36:BC36"/>
+    <mergeCell ref="AJ35:AK37"/>
+    <mergeCell ref="AL35:AP35"/>
+    <mergeCell ref="AQ35:AS35"/>
+    <mergeCell ref="AW35:AX37"/>
+    <mergeCell ref="AY35:BC35"/>
+    <mergeCell ref="BD35:BF35"/>
+    <mergeCell ref="BD36:BF36"/>
     <mergeCell ref="D40:E44"/>
     <mergeCell ref="F40:J42"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="S40:T41"/>
     <mergeCell ref="U40:Y40"/>
     <mergeCell ref="Z40:AB40"/>
     <mergeCell ref="AL40:AP40"/>
     <mergeCell ref="BL37:BP38"/>
     <mergeCell ref="BQ37:BS37"/>
     <mergeCell ref="F38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="U38:Y38"/>
     <mergeCell ref="Z38:AB38"/>
     <mergeCell ref="BQ38:BS38"/>
     <mergeCell ref="BJ36:BK38"/>
     <mergeCell ref="BL36:BP36"/>
     <mergeCell ref="BQ36:BS36"/>
     <mergeCell ref="F37:J37"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="U37:Y37"/>
     <mergeCell ref="Z37:AB37"/>
     <mergeCell ref="AQ37:AS37"/>
     <mergeCell ref="AY37:BC37"/>
     <mergeCell ref="BD37:BF37"/>
-    <mergeCell ref="BJ35:BK35"/>
-[...45 lines deleted...]
-    <mergeCell ref="AW30:BF30"/>
+    <mergeCell ref="AL43:AP43"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="Z44:AB44"/>
+    <mergeCell ref="AL44:AP44"/>
+    <mergeCell ref="AQ40:AS40"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="Z41:AB41"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="AJ42:AK44"/>
+    <mergeCell ref="AL42:AP42"/>
+    <mergeCell ref="AQ42:AS42"/>
+    <mergeCell ref="AQ43:AS43"/>
+    <mergeCell ref="AQ44:AS44"/>
+    <mergeCell ref="AJ39:AK40"/>
+    <mergeCell ref="AL39:AP39"/>
+    <mergeCell ref="AQ39:AS39"/>
+    <mergeCell ref="S46:T48"/>
+    <mergeCell ref="U46:Y48"/>
+    <mergeCell ref="Z46:AB46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="Z47:AB47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="Z48:AB48"/>
+    <mergeCell ref="F43:J44"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="S43:T44"/>
+    <mergeCell ref="U43:Y43"/>
+    <mergeCell ref="Z43:AB43"/>
+    <mergeCell ref="D55:E58"/>
+    <mergeCell ref="F55:J58"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="F50:J53"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="D46:E53"/>
+    <mergeCell ref="F46:J49"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="D67:E69"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="F68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="F69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="D60:E65"/>
+    <mergeCell ref="F60:J60"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="F61:J65"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="D80:M80"/>
+    <mergeCell ref="D83:E84"/>
+    <mergeCell ref="F83:J84"/>
+    <mergeCell ref="K83:M84"/>
+    <mergeCell ref="D71:E72"/>
+    <mergeCell ref="F71:J72"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="D74:E78"/>
+    <mergeCell ref="F74:J76"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="F77:J78"/>
+    <mergeCell ref="D91:E95"/>
+    <mergeCell ref="F91:J92"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="F93:J95"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="D86:E89"/>
+    <mergeCell ref="F86:J88"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="F89:J89"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="D103:E107"/>
+    <mergeCell ref="F103:J107"/>
+    <mergeCell ref="K103:M103"/>
+    <mergeCell ref="K104:M104"/>
+    <mergeCell ref="K105:M105"/>
+    <mergeCell ref="K106:M106"/>
+    <mergeCell ref="K107:M107"/>
+    <mergeCell ref="D97:E98"/>
+    <mergeCell ref="F97:J98"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="D100:E101"/>
+    <mergeCell ref="F100:J101"/>
+    <mergeCell ref="K100:M101"/>
+    <mergeCell ref="F117:J118"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="K118:M118"/>
+    <mergeCell ref="D120:E121"/>
+    <mergeCell ref="F120:J121"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="D109:M109"/>
+    <mergeCell ref="D112:E113"/>
+    <mergeCell ref="F112:J113"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="D115:E118"/>
+    <mergeCell ref="F115:J115"/>
+    <mergeCell ref="K115:M115"/>
+    <mergeCell ref="F116:J116"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="D131:M131"/>
+    <mergeCell ref="D134:E135"/>
+    <mergeCell ref="F134:J134"/>
+    <mergeCell ref="K134:M134"/>
+    <mergeCell ref="F135:J135"/>
+    <mergeCell ref="K135:M135"/>
+    <mergeCell ref="D123:E124"/>
+    <mergeCell ref="F123:J123"/>
+    <mergeCell ref="K123:M123"/>
+    <mergeCell ref="F124:J124"/>
+    <mergeCell ref="K124:M124"/>
+    <mergeCell ref="D126:E129"/>
+    <mergeCell ref="F126:J129"/>
+    <mergeCell ref="K126:M126"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="D137:E138"/>
+    <mergeCell ref="F137:J138"/>
+    <mergeCell ref="K137:M137"/>
+    <mergeCell ref="K138:M138"/>
+    <mergeCell ref="D140:E143"/>
+    <mergeCell ref="F140:J140"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="F141:J143"/>
+    <mergeCell ref="K141:M141"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="D148:E151"/>
+    <mergeCell ref="F148:J151"/>
+    <mergeCell ref="K148:M148"/>
+    <mergeCell ref="K149:M149"/>
+    <mergeCell ref="K150:M150"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="K143:M143"/>
+    <mergeCell ref="D145:E146"/>
+    <mergeCell ref="F145:J146"/>
+    <mergeCell ref="K145:M145"/>
+    <mergeCell ref="K146:M146"/>
+    <mergeCell ref="D153:M153"/>
+    <mergeCell ref="D156:E157"/>
+    <mergeCell ref="F156:J157"/>
+    <mergeCell ref="K156:M157"/>
+    <mergeCell ref="D159:M159"/>
+    <mergeCell ref="D162:E163"/>
+    <mergeCell ref="F162:J162"/>
+    <mergeCell ref="K162:M162"/>
+    <mergeCell ref="F163:J163"/>
+    <mergeCell ref="K163:M163"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09A3A510-B255-4D21-92F7-C012FDE3A27A}">
   <dimension ref="C3:BI179"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="AF35" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="AG51" sqref="AG51:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="8.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="113"/>
-[...19 lines deleted...]
-    <col min="34" max="34" width="1.7109375" style="113" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="113"/>
+    <col min="2" max="3" width="2.7265625" style="113" customWidth="1"/>
+    <col min="4" max="4" width="5.7265625" style="113"/>
+    <col min="5" max="5" width="7.453125" style="113" customWidth="1"/>
+    <col min="6" max="9" width="5.7265625" style="113"/>
+    <col min="10" max="10" width="9.7265625" style="113" customWidth="1"/>
+    <col min="11" max="13" width="5.7265625" style="113"/>
+    <col min="14" max="14" width="11.7265625" style="113" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="5.7265625" style="113"/>
+    <col min="17" max="17" width="4.7265625" style="113" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" style="113" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" style="113" customWidth="1"/>
+    <col min="20" max="20" width="5.7265625" style="113"/>
+    <col min="21" max="21" width="12.26953125" style="113" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" style="113" customWidth="1"/>
+    <col min="23" max="28" width="5.7265625" style="113"/>
+    <col min="29" max="29" width="5.26953125" style="113" customWidth="1"/>
+    <col min="30" max="30" width="1.7265625" style="113" customWidth="1"/>
+    <col min="31" max="31" width="8.26953125" style="113" customWidth="1"/>
+    <col min="32" max="33" width="10.7265625" style="113" customWidth="1"/>
+    <col min="34" max="34" width="1.7265625" style="113" customWidth="1"/>
     <col min="35" max="35" width="12" style="113" customWidth="1"/>
-    <col min="36" max="36" width="1.7109375" style="113" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="59" max="16384" width="5.7109375" style="113"/>
+    <col min="36" max="36" width="1.7265625" style="113" customWidth="1"/>
+    <col min="37" max="46" width="5.7265625" style="113"/>
+    <col min="47" max="47" width="5.26953125" style="113" customWidth="1"/>
+    <col min="48" max="48" width="7.453125" style="113" customWidth="1"/>
+    <col min="49" max="49" width="4.7265625" style="113" customWidth="1"/>
+    <col min="50" max="50" width="5.7265625" style="113"/>
+    <col min="51" max="51" width="11.54296875" style="113" customWidth="1"/>
+    <col min="52" max="57" width="5.7265625" style="113"/>
+    <col min="58" max="58" width="3.26953125" style="113" customWidth="1"/>
+    <col min="59" max="16384" width="5.7265625" style="113"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N3" s="540"/>
+      <c r="O3" s="540"/>
+      <c r="P3" s="540"/>
+      <c r="Q3" s="540"/>
+      <c r="R3" s="540"/>
+      <c r="S3" s="540"/>
+      <c r="T3" s="540"/>
+      <c r="U3" s="540"/>
+      <c r="V3" s="540"/>
+      <c r="W3" s="540"/>
+      <c r="X3" s="540"/>
+      <c r="Y3" s="540"/>
+    </row>
+    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
-      <c r="H4" s="537" t="s">
+      <c r="H4" s="541" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="537"/>
-[...7 lines deleted...]
-      <c r="E5" s="538" t="s">
+      <c r="I4" s="541"/>
+      <c r="J4" s="541"/>
+      <c r="K4" s="541"/>
+      <c r="L4" s="541"/>
+      <c r="M4" s="541"/>
+      <c r="N4" s="541"/>
+    </row>
+    <row r="5" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E5" s="542" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="538"/>
-      <c r="G5" s="538"/>
+      <c r="F5" s="542"/>
+      <c r="G5" s="542"/>
       <c r="H5" s="106" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="106" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="35"/>
       <c r="M5" s="107"/>
       <c r="N5" s="41"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
-      <c r="AF5" s="539" t="s">
+      <c r="AF5" s="530" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="539"/>
-[...12 lines deleted...]
-    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG5" s="530"/>
+      <c r="AH5" s="530"/>
+      <c r="AI5" s="530"/>
+      <c r="AJ5" s="530"/>
+      <c r="AK5" s="530"/>
+      <c r="AL5" s="530"/>
+      <c r="AM5" s="530"/>
+      <c r="AN5" s="530"/>
+      <c r="AO5" s="530"/>
+      <c r="AP5" s="530"/>
+      <c r="AQ5" s="530"/>
+      <c r="AR5" s="530"/>
+    </row>
+    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41" t="s">
         <v>381</v>
       </c>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
-      <c r="AF6" s="539"/>
-[...13 lines deleted...]
-    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF6" s="530"/>
+      <c r="AG6" s="530"/>
+      <c r="AH6" s="530"/>
+      <c r="AI6" s="530"/>
+      <c r="AJ6" s="530"/>
+      <c r="AK6" s="530"/>
+      <c r="AL6" s="530"/>
+      <c r="AM6" s="530"/>
+      <c r="AN6" s="530"/>
+      <c r="AO6" s="530"/>
+      <c r="AP6" s="530"/>
+      <c r="AQ6" s="530"/>
+      <c r="AR6" s="530"/>
+    </row>
+    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E7" s="41"/>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="AK7" s="118"/>
     </row>
-    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
       <c r="M8" s="41"/>
       <c r="N8" s="41"/>
       <c r="O8" s="41"/>
       <c r="P8" s="41"/>
       <c r="AK8" s="118"/>
     </row>
-    <row r="9" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E9" s="18"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="107"/>
       <c r="N9" s="41"/>
       <c r="O9" s="41"/>
       <c r="P9" s="41"/>
       <c r="AK9" s="118"/>
     </row>
-    <row r="10" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E10" s="104"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41" t="s">
         <v>6</v>
       </c>
       <c r="L10" s="41"/>
       <c r="M10" s="107"/>
       <c r="N10" s="41"/>
       <c r="O10" s="108">
         <v>93</v>
       </c>
       <c r="P10" s="41"/>
       <c r="AK10" s="118"/>
     </row>
-    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E11" s="18"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="107"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="AK11" s="118"/>
       <c r="AN11" s="121"/>
     </row>
-    <row r="12" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="18"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="109" t="s">
         <v>545</v>
       </c>
       <c r="L12" s="41"/>
       <c r="M12" s="107"/>
       <c r="N12" s="41"/>
       <c r="O12" s="109">
         <v>3</v>
       </c>
       <c r="P12" s="41"/>
       <c r="AK12" s="118"/>
       <c r="AN12" s="121"/>
     </row>
-    <row r="13" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="18"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
       <c r="M13" s="107"/>
       <c r="N13" s="41"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
       <c r="AK13" s="118"/>
       <c r="AN13" s="121"/>
     </row>
-    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E14" s="105"/>
       <c r="F14" s="41" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41">
         <f>O20</f>
         <v>96</v>
       </c>
       <c r="J14" s="41"/>
       <c r="K14" s="110" t="s">
         <v>8</v>
       </c>
       <c r="L14" s="41"/>
       <c r="M14" s="107"/>
       <c r="N14" s="41"/>
       <c r="O14" s="41">
         <v>0</v>
       </c>
       <c r="P14" s="41"/>
       <c r="AK14" s="118"/>
       <c r="AN14" s="121"/>
     </row>
-    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E15" s="18"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
       <c r="M15" s="41"/>
       <c r="N15" s="41"/>
       <c r="O15" s="41"/>
       <c r="P15" s="41"/>
-      <c r="AF15" s="540" t="s">
+      <c r="AF15" s="531" t="s">
         <v>464</v>
       </c>
-      <c r="AG15" s="540"/>
-[...12 lines deleted...]
-    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG15" s="531"/>
+      <c r="AH15" s="531"/>
+      <c r="AI15" s="531"/>
+      <c r="AJ15" s="531"/>
+      <c r="AK15" s="531"/>
+      <c r="AL15" s="531"/>
+      <c r="AM15" s="531"/>
+      <c r="AN15" s="531"/>
+      <c r="AO15" s="531"/>
+      <c r="AP15" s="531"/>
+      <c r="AQ15" s="531"/>
+      <c r="AR15" s="531"/>
+    </row>
+    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E16" s="18"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="111" t="s">
         <v>10</v>
       </c>
       <c r="L16" s="41"/>
       <c r="M16" s="107"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41">
         <v>0</v>
       </c>
       <c r="P16" s="41"/>
-      <c r="AF16" s="540"/>
-[...13 lines deleted...]
-    <row r="17" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF16" s="531"/>
+      <c r="AG16" s="531"/>
+      <c r="AH16" s="531"/>
+      <c r="AI16" s="531"/>
+      <c r="AJ16" s="531"/>
+      <c r="AK16" s="531"/>
+      <c r="AL16" s="531"/>
+      <c r="AM16" s="531"/>
+      <c r="AN16" s="531"/>
+      <c r="AO16" s="531"/>
+      <c r="AP16" s="531"/>
+      <c r="AQ16" s="531"/>
+      <c r="AR16" s="531"/>
+    </row>
+    <row r="17" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="107"/>
       <c r="N17" s="41"/>
       <c r="O17" s="41">
         <v>0</v>
       </c>
       <c r="P17" s="41"/>
-      <c r="AF17" s="540"/>
-[...13 lines deleted...]
-    <row r="18" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF17" s="531"/>
+      <c r="AG17" s="531"/>
+      <c r="AH17" s="531"/>
+      <c r="AI17" s="531"/>
+      <c r="AJ17" s="531"/>
+      <c r="AK17" s="531"/>
+      <c r="AL17" s="531"/>
+      <c r="AM17" s="531"/>
+      <c r="AN17" s="531"/>
+      <c r="AO17" s="531"/>
+      <c r="AP17" s="531"/>
+      <c r="AQ17" s="531"/>
+      <c r="AR17" s="531"/>
+    </row>
+    <row r="18" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="112" t="s">
         <v>407</v>
       </c>
       <c r="L18" s="112"/>
       <c r="M18" s="112"/>
       <c r="N18" s="41"/>
       <c r="O18" s="41">
         <v>0</v>
       </c>
       <c r="P18" s="41"/>
       <c r="AK18" s="118"/>
     </row>
-    <row r="19" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="41"/>
       <c r="N19" s="41"/>
       <c r="O19" s="41"/>
       <c r="P19" s="41"/>
       <c r="AK19" s="118"/>
     </row>
-    <row r="20" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E20" s="106" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="106"/>
       <c r="G20" s="106"/>
       <c r="H20" s="41"/>
       <c r="I20" s="106">
         <f>+SUM(I9:I18)</f>
         <v>96</v>
       </c>
       <c r="J20" s="41"/>
       <c r="K20" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="41"/>
       <c r="O20" s="106">
         <f>+SUM(O9:O18)</f>
         <v>96</v>
       </c>
       <c r="P20" s="41"/>
       <c r="AK20" s="118"/>
     </row>
-    <row r="21" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="5:58" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M21" s="117"/>
       <c r="AK21" s="118"/>
     </row>
-    <row r="22" spans="5:58" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="5:58" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M22" s="117"/>
-      <c r="AF22" s="528" t="s">
+      <c r="AF22" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="AG22" s="492"/>
-[...1 lines deleted...]
-      <c r="AI22" s="468" t="s">
+      <c r="AG22" s="529"/>
+      <c r="AH22" s="484"/>
+      <c r="AI22" s="493" t="s">
         <v>15</v>
       </c>
-      <c r="AJ22" s="468"/>
-[...4 lines deleted...]
-      <c r="AO22" s="528" t="s">
+      <c r="AJ22" s="493"/>
+      <c r="AK22" s="493"/>
+      <c r="AL22" s="493"/>
+      <c r="AM22" s="493"/>
+      <c r="AN22" s="493"/>
+      <c r="AO22" s="483" t="s">
         <v>16</v>
       </c>
-      <c r="AP22" s="492"/>
-[...3 lines deleted...]
-    <row r="23" spans="5:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP22" s="529"/>
+      <c r="AQ22" s="529"/>
+      <c r="AR22" s="484"/>
+    </row>
+    <row r="23" spans="5:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E23" s="114"/>
       <c r="I23" s="114"/>
       <c r="M23" s="117"/>
-      <c r="AF23" s="529"/>
-[...11 lines deleted...]
-      <c r="AR23" s="495"/>
+      <c r="AF23" s="485"/>
+      <c r="AG23" s="525"/>
+      <c r="AH23" s="486"/>
+      <c r="AI23" s="493"/>
+      <c r="AJ23" s="493"/>
+      <c r="AK23" s="493"/>
+      <c r="AL23" s="493"/>
+      <c r="AM23" s="493"/>
+      <c r="AN23" s="493"/>
+      <c r="AO23" s="485"/>
+      <c r="AP23" s="525"/>
+      <c r="AQ23" s="525"/>
+      <c r="AR23" s="486"/>
       <c r="AS23" s="129">
         <v>1</v>
       </c>
-      <c r="AW23" s="468" t="s">
+      <c r="AW23" s="493" t="s">
         <v>525</v>
       </c>
-      <c r="AX23" s="468"/>
-      <c r="AY23" s="489" t="s">
+      <c r="AX23" s="493"/>
+      <c r="AY23" s="500" t="s">
         <v>310</v>
       </c>
-      <c r="AZ23" s="489"/>
-[...3 lines deleted...]
-      <c r="BD23" s="489" t="s">
+      <c r="AZ23" s="500"/>
+      <c r="BA23" s="500"/>
+      <c r="BB23" s="500"/>
+      <c r="BC23" s="500"/>
+      <c r="BD23" s="500" t="s">
         <v>311</v>
       </c>
-      <c r="BE23" s="489"/>
-[...2 lines deleted...]
-    <row r="24" spans="5:58" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BE23" s="500"/>
+      <c r="BF23" s="500"/>
+    </row>
+    <row r="24" spans="5:58" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E24" s="114"/>
       <c r="I24" s="114"/>
       <c r="AK24" s="118"/>
       <c r="AL24" s="131"/>
       <c r="AM24" s="132"/>
       <c r="AN24" s="132"/>
       <c r="AO24" s="132"/>
       <c r="AP24" s="132"/>
       <c r="AQ24" s="132"/>
       <c r="AR24" s="132"/>
       <c r="AS24" s="132"/>
       <c r="AT24" s="132"/>
       <c r="AU24" s="132"/>
       <c r="AV24" s="132"/>
-      <c r="AW24" s="468"/>
-[...10 lines deleted...]
-    <row r="25" spans="5:58" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW24" s="493"/>
+      <c r="AX24" s="493"/>
+      <c r="AY24" s="500"/>
+      <c r="AZ24" s="500"/>
+      <c r="BA24" s="500"/>
+      <c r="BB24" s="500"/>
+      <c r="BC24" s="500"/>
+      <c r="BD24" s="500"/>
+      <c r="BE24" s="500"/>
+      <c r="BF24" s="500"/>
+    </row>
+    <row r="25" spans="5:58" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E25" s="114"/>
       <c r="I25" s="114"/>
       <c r="AK25" s="118"/>
-      <c r="AW25" s="468"/>
-[...10 lines deleted...]
-    <row r="26" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW25" s="493"/>
+      <c r="AX25" s="493"/>
+      <c r="AY25" s="500"/>
+      <c r="AZ25" s="500"/>
+      <c r="BA25" s="500"/>
+      <c r="BB25" s="500"/>
+      <c r="BC25" s="500"/>
+      <c r="BD25" s="500"/>
+      <c r="BE25" s="500"/>
+      <c r="BF25" s="500"/>
+    </row>
+    <row r="26" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E26" s="114"/>
       <c r="I26" s="114"/>
       <c r="O26" s="133"/>
       <c r="P26" s="133"/>
       <c r="Q26" s="134"/>
       <c r="R26" s="134"/>
       <c r="S26" s="134"/>
       <c r="T26" s="134"/>
       <c r="U26" s="134"/>
       <c r="V26" s="134"/>
       <c r="W26" s="134"/>
       <c r="X26" s="134"/>
       <c r="Y26" s="134"/>
       <c r="AA26" s="132"/>
       <c r="AH26" s="132"/>
       <c r="AJ26" s="132"/>
       <c r="AK26" s="135"/>
       <c r="AM26" s="132"/>
       <c r="AN26" s="132"/>
       <c r="AO26" s="132"/>
       <c r="AP26" s="132"/>
       <c r="AQ26" s="132"/>
       <c r="AX26" s="119"/>
       <c r="AY26" s="119"/>
       <c r="AZ26" s="119"/>
       <c r="BA26" s="119"/>
       <c r="BB26" s="119"/>
       <c r="BC26" s="119"/>
       <c r="BD26" s="119"/>
       <c r="BE26" s="119"/>
     </row>
-    <row r="27" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E27" s="114"/>
       <c r="I27" s="114"/>
       <c r="K27" s="119"/>
       <c r="L27" s="119"/>
       <c r="M27" s="119"/>
       <c r="N27" s="136"/>
       <c r="O27" s="137"/>
       <c r="P27" s="137"/>
       <c r="Q27" s="133"/>
       <c r="R27" s="133"/>
       <c r="S27" s="133"/>
       <c r="W27" s="138"/>
       <c r="Y27" s="133"/>
       <c r="Z27" s="139"/>
       <c r="AB27" s="139"/>
       <c r="AC27" s="139"/>
       <c r="AD27" s="139"/>
       <c r="AE27" s="139"/>
       <c r="AF27" s="139"/>
       <c r="AG27" s="140"/>
       <c r="AI27" s="139"/>
       <c r="AL27" s="140"/>
       <c r="AR27" s="140"/>
       <c r="AS27" s="141"/>
       <c r="AX27" s="119"/>
       <c r="AY27" s="119"/>
       <c r="AZ27" s="119"/>
       <c r="BA27" s="119"/>
       <c r="BB27" s="119"/>
       <c r="BC27" s="119"/>
       <c r="BD27" s="119"/>
       <c r="BE27" s="119"/>
     </row>
-    <row r="28" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="G28" s="489" t="s">
+    <row r="28" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="489"/>
-      <c r="I28" s="489" t="s">
+      <c r="H28" s="500"/>
+      <c r="I28" s="500" t="s">
         <v>472</v>
       </c>
-      <c r="J28" s="489"/>
-[...3 lines deleted...]
-      <c r="N28" s="489" t="s">
+      <c r="J28" s="500"/>
+      <c r="K28" s="500"/>
+      <c r="L28" s="500"/>
+      <c r="M28" s="500"/>
+      <c r="N28" s="500" t="s">
         <v>471</v>
       </c>
-      <c r="O28" s="489"/>
-[...1 lines deleted...]
-      <c r="T28" s="489" t="s">
+      <c r="O28" s="500"/>
+      <c r="P28" s="500"/>
+      <c r="T28" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="U28" s="489"/>
-      <c r="V28" s="489" t="s">
+      <c r="U28" s="500"/>
+      <c r="V28" s="500" t="s">
         <v>473</v>
       </c>
-      <c r="W28" s="489"/>
-[...3 lines deleted...]
-      <c r="AA28" s="489" t="s">
+      <c r="W28" s="500"/>
+      <c r="X28" s="500"/>
+      <c r="Y28" s="500"/>
+      <c r="Z28" s="500"/>
+      <c r="AA28" s="500" t="s">
         <v>474</v>
       </c>
-      <c r="AB28" s="489"/>
-[...1 lines deleted...]
-      <c r="AO28" s="489" t="s">
+      <c r="AB28" s="500"/>
+      <c r="AC28" s="500"/>
+      <c r="AO28" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="AP28" s="489"/>
-      <c r="AQ28" s="489" t="s">
+      <c r="AP28" s="500"/>
+      <c r="AQ28" s="500" t="s">
         <v>18</v>
       </c>
-      <c r="AR28" s="489"/>
-[...3 lines deleted...]
-      <c r="AV28" s="489" t="s">
+      <c r="AR28" s="500"/>
+      <c r="AS28" s="500"/>
+      <c r="AT28" s="500"/>
+      <c r="AU28" s="500"/>
+      <c r="AV28" s="500" t="s">
         <v>19</v>
       </c>
-      <c r="AW28" s="489"/>
-[...34 lines deleted...]
-    <row r="30" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW28" s="500"/>
+      <c r="AX28" s="500"/>
+    </row>
+    <row r="29" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="500"/>
+      <c r="H29" s="500"/>
+      <c r="I29" s="500"/>
+      <c r="J29" s="500"/>
+      <c r="K29" s="500"/>
+      <c r="L29" s="500"/>
+      <c r="M29" s="500"/>
+      <c r="N29" s="500"/>
+      <c r="O29" s="500"/>
+      <c r="P29" s="500"/>
+      <c r="T29" s="500"/>
+      <c r="U29" s="500"/>
+      <c r="V29" s="500"/>
+      <c r="W29" s="500"/>
+      <c r="X29" s="500"/>
+      <c r="Y29" s="500"/>
+      <c r="Z29" s="500"/>
+      <c r="AA29" s="500"/>
+      <c r="AB29" s="500"/>
+      <c r="AC29" s="500"/>
+      <c r="AO29" s="500"/>
+      <c r="AP29" s="500"/>
+      <c r="AQ29" s="500"/>
+      <c r="AR29" s="500"/>
+      <c r="AS29" s="500"/>
+      <c r="AT29" s="500"/>
+      <c r="AU29" s="500"/>
+      <c r="AV29" s="500"/>
+      <c r="AW29" s="500"/>
+      <c r="AX29" s="500"/>
+    </row>
+    <row r="30" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I30" s="132"/>
       <c r="J30" s="132"/>
       <c r="K30" s="138"/>
       <c r="L30" s="142"/>
       <c r="M30" s="143"/>
       <c r="N30" s="144"/>
       <c r="O30" s="144"/>
       <c r="P30" s="144"/>
       <c r="Q30" s="144"/>
       <c r="R30" s="144"/>
       <c r="S30" s="144"/>
       <c r="T30" s="144"/>
       <c r="U30" s="145"/>
       <c r="V30" s="145"/>
       <c r="W30" s="146"/>
       <c r="X30" s="146"/>
       <c r="Y30" s="146"/>
       <c r="AL30" s="132"/>
       <c r="AM30" s="132"/>
       <c r="AN30" s="132"/>
       <c r="AO30" s="132"/>
       <c r="AP30" s="132"/>
       <c r="AQ30" s="132"/>
       <c r="AR30" s="132"/>
       <c r="AS30" s="138"/>
       <c r="AT30" s="132"/>
       <c r="AU30" s="132"/>
     </row>
-    <row r="31" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I31" s="136"/>
       <c r="N31" s="146"/>
       <c r="O31" s="146"/>
       <c r="P31" s="146"/>
       <c r="Q31" s="146"/>
       <c r="R31" s="146"/>
       <c r="S31" s="146"/>
       <c r="T31" s="146"/>
       <c r="U31" s="147"/>
       <c r="V31" s="147"/>
       <c r="W31" s="148"/>
       <c r="X31" s="146"/>
       <c r="Y31" s="146"/>
       <c r="Z31" s="146"/>
       <c r="AK31" s="118"/>
       <c r="AV31" s="140"/>
       <c r="AW31" s="140"/>
       <c r="AX31" s="140"/>
       <c r="AY31" s="141"/>
     </row>
-    <row r="32" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="5:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I32" s="149"/>
       <c r="M32" s="117"/>
       <c r="N32" s="129"/>
       <c r="T32" s="133"/>
       <c r="W32" s="118"/>
       <c r="AG32" s="115"/>
       <c r="AK32" s="135"/>
       <c r="AY32" s="135"/>
     </row>
-    <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D33" s="541" t="s">
+    <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="533" t="s">
         <v>515</v>
       </c>
-      <c r="E33" s="541"/>
-[...7 lines deleted...]
-      <c r="M33" s="541"/>
+      <c r="E33" s="533"/>
+      <c r="F33" s="533"/>
+      <c r="G33" s="533"/>
+      <c r="H33" s="533"/>
+      <c r="I33" s="533"/>
+      <c r="J33" s="533"/>
+      <c r="K33" s="533"/>
+      <c r="L33" s="533"/>
+      <c r="M33" s="533"/>
       <c r="N33" s="150">
         <f>SUM(N34:N150)</f>
         <v>69</v>
       </c>
       <c r="O33" s="114"/>
-      <c r="U33" s="490" t="s">
+      <c r="U33" s="532" t="s">
         <v>542</v>
       </c>
-      <c r="V33" s="490"/>
-[...8 lines deleted...]
-      <c r="AH33" s="490" t="s">
+      <c r="V33" s="532"/>
+      <c r="W33" s="532"/>
+      <c r="X33" s="532"/>
+      <c r="Y33" s="532"/>
+      <c r="Z33" s="532"/>
+      <c r="AA33" s="532"/>
+      <c r="AB33" s="532"/>
+      <c r="AC33" s="532"/>
+      <c r="AD33" s="532"/>
+      <c r="AH33" s="532" t="s">
         <v>334</v>
       </c>
-      <c r="AI33" s="490"/>
-[...8 lines deleted...]
-      <c r="AU33" s="490" t="s">
+      <c r="AI33" s="532"/>
+      <c r="AJ33" s="532"/>
+      <c r="AK33" s="532"/>
+      <c r="AL33" s="532"/>
+      <c r="AM33" s="532"/>
+      <c r="AN33" s="532"/>
+      <c r="AO33" s="532"/>
+      <c r="AP33" s="532"/>
+      <c r="AQ33" s="532"/>
+      <c r="AU33" s="532" t="s">
         <v>452</v>
       </c>
-      <c r="AV33" s="490"/>
-[...7 lines deleted...]
-      <c r="BD33" s="490"/>
+      <c r="AV33" s="532"/>
+      <c r="AW33" s="532"/>
+      <c r="AX33" s="532"/>
+      <c r="AY33" s="532"/>
+      <c r="AZ33" s="532"/>
+      <c r="BA33" s="532"/>
+      <c r="BB33" s="532"/>
+      <c r="BC33" s="532"/>
+      <c r="BD33" s="532"/>
       <c r="BI33" s="129">
         <v>3</v>
       </c>
     </row>
-    <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I34" s="131"/>
       <c r="N34" s="129"/>
       <c r="W34" s="138"/>
       <c r="AM34" s="142"/>
       <c r="AZ34" s="142"/>
     </row>
-    <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D35" s="490" t="s">
+    <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="532" t="s">
         <v>492</v>
       </c>
-      <c r="E35" s="490"/>
-[...7 lines deleted...]
-      <c r="M35" s="490"/>
+      <c r="E35" s="532"/>
+      <c r="F35" s="532"/>
+      <c r="G35" s="532"/>
+      <c r="H35" s="532"/>
+      <c r="I35" s="532"/>
+      <c r="J35" s="532"/>
+      <c r="K35" s="532"/>
+      <c r="L35" s="532"/>
+      <c r="M35" s="532"/>
       <c r="N35" s="129">
         <f>COUNTA(K38:M74)</f>
         <v>30</v>
       </c>
-      <c r="U35" s="490" t="s">
+      <c r="U35" s="532" t="s">
         <v>541</v>
       </c>
-      <c r="V35" s="490"/>
-[...8 lines deleted...]
-      <c r="AH35" s="490" t="s">
+      <c r="V35" s="532"/>
+      <c r="W35" s="532"/>
+      <c r="X35" s="532"/>
+      <c r="Y35" s="532"/>
+      <c r="Z35" s="532"/>
+      <c r="AA35" s="532"/>
+      <c r="AB35" s="532"/>
+      <c r="AC35" s="532"/>
+      <c r="AD35" s="532"/>
+      <c r="AH35" s="532" t="s">
         <v>544</v>
       </c>
-      <c r="AI35" s="490"/>
-[...8 lines deleted...]
-      <c r="AU35" s="490" t="s">
+      <c r="AI35" s="532"/>
+      <c r="AJ35" s="532"/>
+      <c r="AK35" s="532"/>
+      <c r="AL35" s="532"/>
+      <c r="AM35" s="532"/>
+      <c r="AN35" s="532"/>
+      <c r="AO35" s="532"/>
+      <c r="AP35" s="532"/>
+      <c r="AQ35" s="532"/>
+      <c r="AU35" s="532" t="s">
         <v>535</v>
       </c>
-      <c r="AV35" s="490"/>
-[...9 lines deleted...]
-    <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AV35" s="532"/>
+      <c r="AW35" s="532"/>
+      <c r="AX35" s="532"/>
+      <c r="AY35" s="532"/>
+      <c r="AZ35" s="532"/>
+      <c r="BA35" s="532"/>
+      <c r="BB35" s="532"/>
+      <c r="BC35" s="532"/>
+      <c r="BD35" s="532"/>
+    </row>
+    <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D36" s="115"/>
       <c r="E36" s="152"/>
       <c r="F36" s="152"/>
       <c r="G36" s="152"/>
       <c r="H36" s="152"/>
       <c r="I36" s="153"/>
       <c r="J36" s="115"/>
       <c r="K36" s="116"/>
       <c r="L36" s="116"/>
       <c r="M36" s="116"/>
       <c r="N36" s="129"/>
       <c r="T36" s="132"/>
       <c r="U36" s="132"/>
       <c r="V36" s="132"/>
       <c r="W36" s="132"/>
       <c r="X36" s="149"/>
       <c r="AG36" s="132"/>
       <c r="AH36" s="143"/>
       <c r="AI36" s="132"/>
       <c r="AJ36" s="132"/>
       <c r="AK36" s="132"/>
       <c r="AL36" s="135"/>
       <c r="AU36" s="140"/>
       <c r="AY36" s="141"/>
     </row>
-    <row r="37" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="136"/>
       <c r="D37" s="140"/>
       <c r="N37" s="129"/>
       <c r="T37" s="136"/>
       <c r="AG37" s="136"/>
       <c r="AY37" s="135"/>
     </row>
-    <row r="38" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="149"/>
-      <c r="D38" s="468" t="s">
+      <c r="D38" s="493" t="s">
         <v>275</v>
       </c>
-      <c r="E38" s="468"/>
-      <c r="F38" s="476" t="s">
+      <c r="E38" s="493"/>
+      <c r="F38" s="524" t="s">
         <v>476</v>
       </c>
-      <c r="G38" s="476"/>
-[...3 lines deleted...]
-      <c r="K38" s="475" t="s">
+      <c r="G38" s="524"/>
+      <c r="H38" s="524"/>
+      <c r="I38" s="524"/>
+      <c r="J38" s="524"/>
+      <c r="K38" s="517" t="s">
         <v>28</v>
       </c>
-      <c r="L38" s="475"/>
-      <c r="M38" s="475"/>
+      <c r="L38" s="517"/>
+      <c r="M38" s="517"/>
       <c r="N38" s="129"/>
       <c r="T38" s="149"/>
-      <c r="U38" s="468" t="s">
+      <c r="U38" s="493" t="s">
         <v>382</v>
       </c>
-      <c r="V38" s="468"/>
-      <c r="W38" s="477" t="s">
+      <c r="V38" s="493"/>
+      <c r="W38" s="510" t="s">
         <v>32</v>
       </c>
-      <c r="X38" s="478"/>
-[...3 lines deleted...]
-      <c r="AB38" s="483" t="s">
+      <c r="X38" s="514"/>
+      <c r="Y38" s="514"/>
+      <c r="Z38" s="514"/>
+      <c r="AA38" s="511"/>
+      <c r="AB38" s="549" t="s">
         <v>518</v>
       </c>
-      <c r="AC38" s="484"/>
-      <c r="AD38" s="485"/>
+      <c r="AC38" s="550"/>
+      <c r="AD38" s="551"/>
       <c r="AG38" s="149"/>
-      <c r="AH38" s="474" t="s">
+      <c r="AH38" s="576" t="s">
         <v>454</v>
       </c>
-      <c r="AI38" s="474"/>
-      <c r="AJ38" s="473" t="s">
+      <c r="AI38" s="576"/>
+      <c r="AJ38" s="516" t="s">
         <v>380</v>
       </c>
-      <c r="AK38" s="473"/>
-[...3 lines deleted...]
-      <c r="AO38" s="473" t="s">
+      <c r="AK38" s="516"/>
+      <c r="AL38" s="516"/>
+      <c r="AM38" s="516"/>
+      <c r="AN38" s="516"/>
+      <c r="AO38" s="516" t="s">
         <v>37</v>
       </c>
-      <c r="AP38" s="473"/>
-[...1 lines deleted...]
-      <c r="AU38" s="468" t="s">
+      <c r="AP38" s="516"/>
+      <c r="AQ38" s="516"/>
+      <c r="AU38" s="493" t="s">
         <v>450</v>
       </c>
-      <c r="AV38" s="468"/>
-      <c r="AW38" s="491" t="s">
+      <c r="AV38" s="493"/>
+      <c r="AW38" s="563" t="s">
         <v>38</v>
       </c>
-      <c r="AX38" s="491"/>
-[...3 lines deleted...]
-      <c r="BB38" s="491" t="s">
+      <c r="AX38" s="563"/>
+      <c r="AY38" s="563"/>
+      <c r="AZ38" s="563"/>
+      <c r="BA38" s="563"/>
+      <c r="BB38" s="563" t="s">
         <v>39</v>
       </c>
-      <c r="BC38" s="491"/>
-      <c r="BD38" s="491"/>
+      <c r="BC38" s="563"/>
+      <c r="BD38" s="563"/>
       <c r="BI38" s="129">
         <v>3</v>
       </c>
     </row>
-    <row r="39" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="131"/>
-      <c r="D39" s="468"/>
-[...1 lines deleted...]
-      <c r="F39" s="508" t="s">
+      <c r="D39" s="493"/>
+      <c r="E39" s="493"/>
+      <c r="F39" s="543" t="s">
         <v>198</v>
       </c>
-      <c r="G39" s="509"/>
-[...3 lines deleted...]
-      <c r="K39" s="470" t="s">
+      <c r="G39" s="544"/>
+      <c r="H39" s="544"/>
+      <c r="I39" s="544"/>
+      <c r="J39" s="545"/>
+      <c r="K39" s="558" t="s">
         <v>64</v>
       </c>
-      <c r="L39" s="471"/>
-      <c r="M39" s="472"/>
+      <c r="L39" s="559"/>
+      <c r="M39" s="560"/>
       <c r="N39" s="129"/>
       <c r="T39" s="155"/>
-      <c r="U39" s="468"/>
-[...8 lines deleted...]
-      <c r="AD39" s="488"/>
+      <c r="U39" s="493"/>
+      <c r="V39" s="493"/>
+      <c r="W39" s="512"/>
+      <c r="X39" s="515"/>
+      <c r="Y39" s="515"/>
+      <c r="Z39" s="515"/>
+      <c r="AA39" s="513"/>
+      <c r="AB39" s="552"/>
+      <c r="AC39" s="553"/>
+      <c r="AD39" s="554"/>
       <c r="AG39" s="156"/>
-      <c r="AH39" s="474"/>
-[...1 lines deleted...]
-      <c r="AJ39" s="473" t="s">
+      <c r="AH39" s="576"/>
+      <c r="AI39" s="576"/>
+      <c r="AJ39" s="516" t="s">
         <v>529</v>
       </c>
-      <c r="AK39" s="473"/>
-[...3 lines deleted...]
-      <c r="AO39" s="473" t="s">
+      <c r="AK39" s="516"/>
+      <c r="AL39" s="516"/>
+      <c r="AM39" s="516"/>
+      <c r="AN39" s="516"/>
+      <c r="AO39" s="516" t="s">
         <v>555</v>
       </c>
-      <c r="AP39" s="473"/>
-[...3 lines deleted...]
-      <c r="AW39" s="489" t="s">
+      <c r="AP39" s="516"/>
+      <c r="AQ39" s="516"/>
+      <c r="AU39" s="493"/>
+      <c r="AV39" s="493"/>
+      <c r="AW39" s="500" t="s">
         <v>50</v>
       </c>
-      <c r="AX39" s="489"/>
-[...3 lines deleted...]
-      <c r="BB39" s="489" t="s">
+      <c r="AX39" s="500"/>
+      <c r="AY39" s="500"/>
+      <c r="AZ39" s="500"/>
+      <c r="BA39" s="500"/>
+      <c r="BB39" s="500" t="s">
         <v>59</v>
       </c>
-      <c r="BC39" s="489"/>
-[...2 lines deleted...]
-    <row r="40" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BC39" s="500"/>
+      <c r="BD39" s="500"/>
+    </row>
+    <row r="40" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="149"/>
-      <c r="D40" s="468"/>
-[...1 lines deleted...]
-      <c r="F40" s="476" t="s">
+      <c r="D40" s="493"/>
+      <c r="E40" s="493"/>
+      <c r="F40" s="524" t="s">
         <v>75</v>
       </c>
-      <c r="G40" s="476"/>
-[...3 lines deleted...]
-      <c r="K40" s="475" t="s">
+      <c r="G40" s="524"/>
+      <c r="H40" s="524"/>
+      <c r="I40" s="524"/>
+      <c r="J40" s="524"/>
+      <c r="K40" s="517" t="s">
         <v>76</v>
       </c>
-      <c r="L40" s="475"/>
-      <c r="M40" s="475"/>
+      <c r="L40" s="517"/>
+      <c r="M40" s="517"/>
       <c r="N40" s="129"/>
       <c r="T40" s="156"/>
-      <c r="U40" s="468"/>
-[...1 lines deleted...]
-      <c r="W40" s="476" t="s">
+      <c r="U40" s="493"/>
+      <c r="V40" s="493"/>
+      <c r="W40" s="524" t="s">
         <v>519</v>
       </c>
-      <c r="X40" s="476"/>
-[...3 lines deleted...]
-      <c r="AB40" s="475" t="s">
+      <c r="X40" s="524"/>
+      <c r="Y40" s="524"/>
+      <c r="Z40" s="524"/>
+      <c r="AA40" s="524"/>
+      <c r="AB40" s="517" t="s">
         <v>278</v>
       </c>
-      <c r="AC40" s="475"/>
-      <c r="AD40" s="475"/>
+      <c r="AC40" s="517"/>
+      <c r="AD40" s="517"/>
       <c r="AG40" s="149"/>
-      <c r="AH40" s="474"/>
-[...20 lines deleted...]
-    <row r="41" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH40" s="576"/>
+      <c r="AI40" s="576"/>
+      <c r="AJ40" s="516"/>
+      <c r="AK40" s="516"/>
+      <c r="AL40" s="516"/>
+      <c r="AM40" s="516"/>
+      <c r="AN40" s="516"/>
+      <c r="AO40" s="516"/>
+      <c r="AP40" s="516"/>
+      <c r="AQ40" s="516"/>
+      <c r="AU40" s="493"/>
+      <c r="AV40" s="493"/>
+      <c r="AW40" s="500"/>
+      <c r="AX40" s="500"/>
+      <c r="AY40" s="500"/>
+      <c r="AZ40" s="500"/>
+      <c r="BA40" s="500"/>
+      <c r="BB40" s="500"/>
+      <c r="BC40" s="500"/>
+      <c r="BD40" s="500"/>
+    </row>
+    <row r="41" spans="3:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="149"/>
       <c r="D41" s="133"/>
       <c r="E41" s="133"/>
       <c r="F41" s="157"/>
       <c r="G41" s="157"/>
       <c r="H41" s="157"/>
       <c r="I41" s="157"/>
       <c r="J41" s="157"/>
       <c r="K41" s="120"/>
       <c r="L41" s="120"/>
       <c r="M41" s="120"/>
       <c r="N41" s="129"/>
       <c r="T41" s="158"/>
-      <c r="U41" s="468"/>
-[...1 lines deleted...]
-      <c r="W41" s="476" t="s">
+      <c r="U41" s="493"/>
+      <c r="V41" s="493"/>
+      <c r="W41" s="524" t="s">
         <v>546</v>
       </c>
-      <c r="X41" s="476"/>
-[...3 lines deleted...]
-      <c r="AB41" s="475" t="s">
+      <c r="X41" s="524"/>
+      <c r="Y41" s="524"/>
+      <c r="Z41" s="524"/>
+      <c r="AA41" s="524"/>
+      <c r="AB41" s="517" t="s">
         <v>56</v>
       </c>
-      <c r="AC41" s="475"/>
-      <c r="AD41" s="475"/>
+      <c r="AC41" s="517"/>
+      <c r="AD41" s="517"/>
       <c r="AG41" s="149"/>
       <c r="AH41" s="133"/>
       <c r="AI41" s="133"/>
       <c r="AJ41" s="119"/>
       <c r="AK41" s="119"/>
       <c r="AL41" s="119"/>
       <c r="AM41" s="119"/>
       <c r="AN41" s="119"/>
       <c r="AO41" s="119"/>
       <c r="AP41" s="119"/>
       <c r="AQ41" s="119"/>
       <c r="AU41" s="133"/>
       <c r="AV41" s="133"/>
       <c r="AW41" s="119"/>
       <c r="AX41" s="119"/>
       <c r="AY41" s="119"/>
       <c r="AZ41" s="119"/>
       <c r="BA41" s="119"/>
       <c r="BB41" s="119"/>
       <c r="BC41" s="119"/>
       <c r="BD41" s="119"/>
     </row>
-    <row r="42" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="149"/>
-      <c r="D42" s="468" t="s">
+      <c r="D42" s="493" t="s">
         <v>337</v>
       </c>
-      <c r="E42" s="468"/>
-      <c r="F42" s="477" t="s">
+      <c r="E42" s="493"/>
+      <c r="F42" s="510" t="s">
         <v>477</v>
       </c>
-      <c r="G42" s="478"/>
-[...3 lines deleted...]
-      <c r="K42" s="475" t="s">
+      <c r="G42" s="514"/>
+      <c r="H42" s="514"/>
+      <c r="I42" s="514"/>
+      <c r="J42" s="511"/>
+      <c r="K42" s="517" t="s">
         <v>87</v>
       </c>
-      <c r="L42" s="475"/>
-      <c r="M42" s="475"/>
+      <c r="L42" s="517"/>
+      <c r="M42" s="517"/>
       <c r="N42" s="129"/>
       <c r="T42" s="158"/>
-      <c r="U42" s="468"/>
-[...1 lines deleted...]
-      <c r="W42" s="508" t="s">
+      <c r="U42" s="493"/>
+      <c r="V42" s="493"/>
+      <c r="W42" s="543" t="s">
         <v>520</v>
       </c>
-      <c r="X42" s="509"/>
-[...3 lines deleted...]
-      <c r="AB42" s="470" t="s">
+      <c r="X42" s="544"/>
+      <c r="Y42" s="544"/>
+      <c r="Z42" s="544"/>
+      <c r="AA42" s="545"/>
+      <c r="AB42" s="558" t="s">
         <v>545</v>
       </c>
-      <c r="AC42" s="471"/>
-      <c r="AD42" s="472"/>
+      <c r="AC42" s="559"/>
+      <c r="AD42" s="560"/>
       <c r="AG42" s="156"/>
-      <c r="AH42" s="468" t="s">
+      <c r="AH42" s="493" t="s">
         <v>447</v>
       </c>
-      <c r="AI42" s="468"/>
-      <c r="AJ42" s="468" t="s">
+      <c r="AI42" s="493"/>
+      <c r="AJ42" s="493" t="s">
         <v>82</v>
       </c>
-      <c r="AK42" s="468"/>
-[...3 lines deleted...]
-      <c r="AO42" s="473" t="s">
+      <c r="AK42" s="493"/>
+      <c r="AL42" s="493"/>
+      <c r="AM42" s="493"/>
+      <c r="AN42" s="493"/>
+      <c r="AO42" s="516" t="s">
         <v>556</v>
       </c>
-      <c r="AP42" s="473"/>
-[...2 lines deleted...]
-    <row r="43" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP42" s="516"/>
+      <c r="AQ42" s="516"/>
+    </row>
+    <row r="43" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="149"/>
-      <c r="D43" s="468"/>
-[...6 lines deleted...]
-      <c r="K43" s="475" t="s">
+      <c r="D43" s="493"/>
+      <c r="E43" s="493"/>
+      <c r="F43" s="526"/>
+      <c r="G43" s="527"/>
+      <c r="H43" s="527"/>
+      <c r="I43" s="527"/>
+      <c r="J43" s="528"/>
+      <c r="K43" s="517" t="s">
         <v>97</v>
       </c>
-      <c r="L43" s="475"/>
-      <c r="M43" s="475"/>
+      <c r="L43" s="517"/>
+      <c r="M43" s="517"/>
       <c r="N43" s="129"/>
       <c r="T43" s="158"/>
       <c r="AG43" s="149"/>
-      <c r="AH43" s="468"/>
-[...10 lines deleted...]
-    <row r="44" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH43" s="493"/>
+      <c r="AI43" s="493"/>
+      <c r="AJ43" s="493"/>
+      <c r="AK43" s="493"/>
+      <c r="AL43" s="493"/>
+      <c r="AM43" s="493"/>
+      <c r="AN43" s="493"/>
+      <c r="AO43" s="516"/>
+      <c r="AP43" s="516"/>
+      <c r="AQ43" s="516"/>
+    </row>
+    <row r="44" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="131"/>
-      <c r="D44" s="468"/>
-[...6 lines deleted...]
-      <c r="K44" s="475" t="s">
+      <c r="D44" s="493"/>
+      <c r="E44" s="493"/>
+      <c r="F44" s="526"/>
+      <c r="G44" s="527"/>
+      <c r="H44" s="527"/>
+      <c r="I44" s="527"/>
+      <c r="J44" s="528"/>
+      <c r="K44" s="517" t="s">
         <v>478</v>
       </c>
-      <c r="L44" s="475"/>
-      <c r="M44" s="475"/>
+      <c r="L44" s="517"/>
+      <c r="M44" s="517"/>
       <c r="N44" s="129"/>
       <c r="T44" s="149"/>
-      <c r="U44" s="468" t="s">
+      <c r="U44" s="493" t="s">
         <v>524</v>
       </c>
-      <c r="V44" s="468"/>
-      <c r="W44" s="477" t="s">
+      <c r="V44" s="493"/>
+      <c r="W44" s="510" t="s">
         <v>98</v>
       </c>
-      <c r="X44" s="478"/>
-[...3 lines deleted...]
-      <c r="AB44" s="483" t="s">
+      <c r="X44" s="514"/>
+      <c r="Y44" s="514"/>
+      <c r="Z44" s="514"/>
+      <c r="AA44" s="511"/>
+      <c r="AB44" s="549" t="s">
         <v>521</v>
       </c>
-      <c r="AC44" s="484"/>
-      <c r="AD44" s="485"/>
+      <c r="AC44" s="550"/>
+      <c r="AD44" s="551"/>
       <c r="AG44" s="149"/>
       <c r="AH44" s="159"/>
       <c r="AI44" s="159"/>
       <c r="AJ44" s="119"/>
       <c r="AK44" s="119"/>
       <c r="AL44" s="119"/>
       <c r="AM44" s="119"/>
       <c r="AN44" s="119"/>
       <c r="AO44" s="115"/>
       <c r="AP44" s="115"/>
       <c r="AQ44" s="115"/>
     </row>
-    <row r="45" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="149"/>
-      <c r="D45" s="468"/>
-[...6 lines deleted...]
-      <c r="K45" s="475" t="s">
+      <c r="D45" s="493"/>
+      <c r="E45" s="493"/>
+      <c r="F45" s="526"/>
+      <c r="G45" s="527"/>
+      <c r="H45" s="527"/>
+      <c r="I45" s="527"/>
+      <c r="J45" s="528"/>
+      <c r="K45" s="517" t="s">
         <v>102</v>
       </c>
-      <c r="L45" s="475"/>
-      <c r="M45" s="475"/>
+      <c r="L45" s="517"/>
+      <c r="M45" s="517"/>
       <c r="N45" s="129"/>
       <c r="T45" s="136"/>
-      <c r="U45" s="468"/>
-[...8 lines deleted...]
-      <c r="AD45" s="488"/>
+      <c r="U45" s="493"/>
+      <c r="V45" s="493"/>
+      <c r="W45" s="512"/>
+      <c r="X45" s="515"/>
+      <c r="Y45" s="515"/>
+      <c r="Z45" s="515"/>
+      <c r="AA45" s="513"/>
+      <c r="AB45" s="552"/>
+      <c r="AC45" s="553"/>
+      <c r="AD45" s="554"/>
       <c r="AG45" s="149"/>
-      <c r="AH45" s="468" t="s">
+      <c r="AH45" s="493" t="s">
         <v>558</v>
       </c>
-      <c r="AI45" s="468"/>
-      <c r="AJ45" s="492" t="s">
+      <c r="AI45" s="493"/>
+      <c r="AJ45" s="529" t="s">
         <v>557</v>
       </c>
-      <c r="AK45" s="492"/>
-[...3 lines deleted...]
-      <c r="AO45" s="496" t="s">
+      <c r="AK45" s="529"/>
+      <c r="AL45" s="529"/>
+      <c r="AM45" s="529"/>
+      <c r="AN45" s="484"/>
+      <c r="AO45" s="564" t="s">
         <v>96</v>
       </c>
-      <c r="AP45" s="497"/>
-[...2 lines deleted...]
-    <row r="46" spans="3:61" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP45" s="565"/>
+      <c r="AQ45" s="566"/>
+    </row>
+    <row r="46" spans="3:61" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="149"/>
-      <c r="D46" s="468"/>
-[...1 lines deleted...]
-      <c r="F46" s="516" t="s">
+      <c r="D46" s="493"/>
+      <c r="E46" s="493"/>
+      <c r="F46" s="546" t="s">
         <v>479</v>
       </c>
-      <c r="G46" s="517"/>
-[...3 lines deleted...]
-      <c r="K46" s="475" t="s">
+      <c r="G46" s="547"/>
+      <c r="H46" s="547"/>
+      <c r="I46" s="547"/>
+      <c r="J46" s="548"/>
+      <c r="K46" s="517" t="s">
         <v>105</v>
       </c>
-      <c r="L46" s="475"/>
-      <c r="M46" s="475"/>
+      <c r="L46" s="517"/>
+      <c r="M46" s="517"/>
       <c r="N46" s="129"/>
       <c r="T46" s="149"/>
-      <c r="U46" s="468"/>
-[...1 lines deleted...]
-      <c r="W46" s="508" t="s">
+      <c r="U46" s="493"/>
+      <c r="V46" s="493"/>
+      <c r="W46" s="543" t="s">
         <v>523</v>
       </c>
-      <c r="X46" s="509"/>
-[...3 lines deleted...]
-      <c r="AB46" s="475" t="s">
+      <c r="X46" s="544"/>
+      <c r="Y46" s="544"/>
+      <c r="Z46" s="544"/>
+      <c r="AA46" s="545"/>
+      <c r="AB46" s="517" t="s">
         <v>522</v>
       </c>
-      <c r="AC46" s="475"/>
-      <c r="AD46" s="475"/>
+      <c r="AC46" s="517"/>
+      <c r="AD46" s="517"/>
       <c r="AG46" s="156"/>
-      <c r="AH46" s="468"/>
-[...10 lines deleted...]
-    <row r="47" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH46" s="493"/>
+      <c r="AI46" s="493"/>
+      <c r="AJ46" s="525"/>
+      <c r="AK46" s="525"/>
+      <c r="AL46" s="525"/>
+      <c r="AM46" s="525"/>
+      <c r="AN46" s="486"/>
+      <c r="AO46" s="567"/>
+      <c r="AP46" s="568"/>
+      <c r="AQ46" s="569"/>
+    </row>
+    <row r="47" spans="3:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="149"/>
       <c r="N47" s="129"/>
       <c r="T47" s="149"/>
-      <c r="U47" s="468"/>
-[...1 lines deleted...]
-      <c r="W47" s="508" t="s">
+      <c r="U47" s="493"/>
+      <c r="V47" s="493"/>
+      <c r="W47" s="543" t="s">
         <v>103</v>
       </c>
-      <c r="X47" s="509"/>
-[...3 lines deleted...]
-      <c r="AB47" s="470" t="s">
+      <c r="X47" s="544"/>
+      <c r="Y47" s="544"/>
+      <c r="Z47" s="544"/>
+      <c r="AA47" s="545"/>
+      <c r="AB47" s="558" t="s">
         <v>545</v>
       </c>
-      <c r="AC47" s="471"/>
-      <c r="AD47" s="472"/>
+      <c r="AC47" s="559"/>
+      <c r="AD47" s="560"/>
       <c r="AG47" s="160"/>
-      <c r="AH47" s="468"/>
-[...1 lines deleted...]
-      <c r="AJ47" s="502" t="s">
+      <c r="AH47" s="493"/>
+      <c r="AI47" s="493"/>
+      <c r="AJ47" s="570" t="s">
         <v>526</v>
       </c>
-      <c r="AK47" s="503"/>
-[...3 lines deleted...]
-      <c r="AO47" s="496" t="s">
+      <c r="AK47" s="571"/>
+      <c r="AL47" s="571"/>
+      <c r="AM47" s="571"/>
+      <c r="AN47" s="572"/>
+      <c r="AO47" s="564" t="s">
         <v>555</v>
       </c>
-      <c r="AP47" s="497"/>
-[...2 lines deleted...]
-    <row r="48" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP47" s="565"/>
+      <c r="AQ47" s="566"/>
+    </row>
+    <row r="48" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="149"/>
-      <c r="D48" s="468" t="s">
+      <c r="D48" s="493" t="s">
         <v>356</v>
       </c>
-      <c r="E48" s="468"/>
-      <c r="F48" s="473" t="s">
+      <c r="E48" s="493"/>
+      <c r="F48" s="516" t="s">
         <v>186</v>
       </c>
-      <c r="G48" s="473"/>
-[...3 lines deleted...]
-      <c r="K48" s="475" t="s">
+      <c r="G48" s="516"/>
+      <c r="H48" s="516"/>
+      <c r="I48" s="516"/>
+      <c r="J48" s="516"/>
+      <c r="K48" s="517" t="s">
         <v>232</v>
       </c>
-      <c r="L48" s="475"/>
-      <c r="M48" s="475"/>
+      <c r="L48" s="517"/>
+      <c r="M48" s="517"/>
       <c r="N48" s="129"/>
       <c r="T48" s="149"/>
       <c r="AG48" s="160"/>
-      <c r="AH48" s="468"/>
-[...10 lines deleted...]
-    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH48" s="493"/>
+      <c r="AI48" s="493"/>
+      <c r="AJ48" s="573"/>
+      <c r="AK48" s="574"/>
+      <c r="AL48" s="574"/>
+      <c r="AM48" s="574"/>
+      <c r="AN48" s="575"/>
+      <c r="AO48" s="567"/>
+      <c r="AP48" s="568"/>
+      <c r="AQ48" s="569"/>
+    </row>
+    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="156"/>
-      <c r="D49" s="468"/>
-[...6 lines deleted...]
-      <c r="K49" s="475" t="s">
+      <c r="D49" s="493"/>
+      <c r="E49" s="493"/>
+      <c r="F49" s="516"/>
+      <c r="G49" s="516"/>
+      <c r="H49" s="516"/>
+      <c r="I49" s="516"/>
+      <c r="J49" s="516"/>
+      <c r="K49" s="517" t="s">
         <v>113</v>
       </c>
-      <c r="L49" s="475"/>
-      <c r="M49" s="475"/>
+      <c r="L49" s="517"/>
+      <c r="M49" s="517"/>
       <c r="N49" s="129"/>
       <c r="T49" s="149"/>
-      <c r="U49" s="468" t="s">
+      <c r="U49" s="493" t="s">
         <v>548</v>
       </c>
-      <c r="V49" s="468"/>
-      <c r="W49" s="476" t="s">
+      <c r="V49" s="493"/>
+      <c r="W49" s="524" t="s">
         <v>549</v>
       </c>
-      <c r="X49" s="476"/>
-[...3 lines deleted...]
-      <c r="AB49" s="475" t="s">
+      <c r="X49" s="524"/>
+      <c r="Y49" s="524"/>
+      <c r="Z49" s="524"/>
+      <c r="AA49" s="524"/>
+      <c r="AB49" s="517" t="s">
         <v>193</v>
       </c>
-      <c r="AC49" s="475"/>
-      <c r="AD49" s="475"/>
+      <c r="AC49" s="517"/>
+      <c r="AD49" s="517"/>
       <c r="AG49" s="149"/>
       <c r="AH49" s="133"/>
       <c r="AI49" s="133"/>
       <c r="AJ49" s="119"/>
       <c r="AK49" s="119"/>
       <c r="AL49" s="119"/>
       <c r="AM49" s="119"/>
       <c r="AN49" s="119"/>
       <c r="AO49" s="119"/>
       <c r="AP49" s="119"/>
       <c r="AQ49" s="119"/>
     </row>
-    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="149"/>
-      <c r="D50" s="468"/>
-[...1 lines deleted...]
-      <c r="F50" s="473" t="s">
+      <c r="D50" s="493"/>
+      <c r="E50" s="493"/>
+      <c r="F50" s="516" t="s">
         <v>429</v>
       </c>
-      <c r="G50" s="473"/>
-[...3 lines deleted...]
-      <c r="K50" s="475" t="s">
+      <c r="G50" s="516"/>
+      <c r="H50" s="516"/>
+      <c r="I50" s="516"/>
+      <c r="J50" s="516"/>
+      <c r="K50" s="517" t="s">
         <v>115</v>
       </c>
-      <c r="L50" s="475"/>
-      <c r="M50" s="475"/>
+      <c r="L50" s="517"/>
+      <c r="M50" s="517"/>
       <c r="N50" s="129"/>
       <c r="T50" s="140"/>
-      <c r="U50" s="468"/>
-[...6 lines deleted...]
-      <c r="AB50" s="475" t="s">
+      <c r="U50" s="493"/>
+      <c r="V50" s="493"/>
+      <c r="W50" s="524"/>
+      <c r="X50" s="524"/>
+      <c r="Y50" s="524"/>
+      <c r="Z50" s="524"/>
+      <c r="AA50" s="524"/>
+      <c r="AB50" s="517" t="s">
         <v>384</v>
       </c>
-      <c r="AC50" s="475"/>
-      <c r="AD50" s="475"/>
+      <c r="AC50" s="517"/>
+      <c r="AD50" s="517"/>
       <c r="AG50" s="156"/>
-      <c r="AH50" s="468" t="s">
+      <c r="AH50" s="493" t="s">
         <v>293</v>
       </c>
-      <c r="AI50" s="468"/>
-      <c r="AJ50" s="468" t="s">
+      <c r="AI50" s="493"/>
+      <c r="AJ50" s="493" t="s">
         <v>559</v>
       </c>
-      <c r="AK50" s="468"/>
-[...3 lines deleted...]
-      <c r="AO50" s="473" t="s">
+      <c r="AK50" s="493"/>
+      <c r="AL50" s="493"/>
+      <c r="AM50" s="493"/>
+      <c r="AN50" s="493"/>
+      <c r="AO50" s="516" t="s">
         <v>560</v>
       </c>
-      <c r="AP50" s="473"/>
-[...2 lines deleted...]
-    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP50" s="516"/>
+      <c r="AQ50" s="516"/>
+    </row>
+    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="149"/>
-      <c r="D51" s="468"/>
-[...6 lines deleted...]
-      <c r="K51" s="475" t="s">
+      <c r="D51" s="493"/>
+      <c r="E51" s="493"/>
+      <c r="F51" s="516"/>
+      <c r="G51" s="516"/>
+      <c r="H51" s="516"/>
+      <c r="I51" s="516"/>
+      <c r="J51" s="516"/>
+      <c r="K51" s="517" t="s">
         <v>119</v>
       </c>
-      <c r="L51" s="475"/>
-      <c r="M51" s="475"/>
+      <c r="L51" s="517"/>
+      <c r="M51" s="517"/>
       <c r="N51" s="129"/>
-      <c r="U51" s="468"/>
-[...6 lines deleted...]
-      <c r="AB51" s="475" t="s">
+      <c r="U51" s="493"/>
+      <c r="V51" s="493"/>
+      <c r="W51" s="524"/>
+      <c r="X51" s="524"/>
+      <c r="Y51" s="524"/>
+      <c r="Z51" s="524"/>
+      <c r="AA51" s="524"/>
+      <c r="AB51" s="517" t="s">
         <v>538</v>
       </c>
-      <c r="AC51" s="475"/>
-      <c r="AD51" s="475"/>
+      <c r="AC51" s="517"/>
+      <c r="AD51" s="517"/>
       <c r="AG51" s="149"/>
-      <c r="AH51" s="468"/>
-[...8 lines deleted...]
-      <c r="AQ51" s="473"/>
+      <c r="AH51" s="493"/>
+      <c r="AI51" s="493"/>
+      <c r="AJ51" s="493"/>
+      <c r="AK51" s="493"/>
+      <c r="AL51" s="493"/>
+      <c r="AM51" s="493"/>
+      <c r="AN51" s="493"/>
+      <c r="AO51" s="516"/>
+      <c r="AP51" s="516"/>
+      <c r="AQ51" s="516"/>
       <c r="AZ51" s="162"/>
       <c r="BD51" s="163"/>
     </row>
-    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="149"/>
-      <c r="D52" s="468"/>
-[...6 lines deleted...]
-      <c r="K52" s="475" t="s">
+      <c r="D52" s="493"/>
+      <c r="E52" s="493"/>
+      <c r="F52" s="516"/>
+      <c r="G52" s="516"/>
+      <c r="H52" s="516"/>
+      <c r="I52" s="516"/>
+      <c r="J52" s="516"/>
+      <c r="K52" s="517" t="s">
         <v>121</v>
       </c>
-      <c r="L52" s="475"/>
-      <c r="M52" s="475"/>
+      <c r="L52" s="517"/>
+      <c r="M52" s="517"/>
       <c r="N52" s="129"/>
-      <c r="U52" s="468"/>
-[...6 lines deleted...]
-      <c r="AB52" s="475" t="s">
+      <c r="U52" s="493"/>
+      <c r="V52" s="493"/>
+      <c r="W52" s="524"/>
+      <c r="X52" s="524"/>
+      <c r="Y52" s="524"/>
+      <c r="Z52" s="524"/>
+      <c r="AA52" s="524"/>
+      <c r="AB52" s="517" t="s">
         <v>547</v>
       </c>
-      <c r="AC52" s="475"/>
-      <c r="AD52" s="475"/>
+      <c r="AC52" s="517"/>
+      <c r="AD52" s="517"/>
       <c r="AE52" s="164"/>
       <c r="AF52" s="164"/>
       <c r="AZ52" s="162"/>
       <c r="BD52" s="163"/>
     </row>
-    <row r="53" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="149"/>
       <c r="N53" s="129"/>
-      <c r="U53" s="468"/>
-[...6 lines deleted...]
-      <c r="AB53" s="469" t="s">
+      <c r="U53" s="493"/>
+      <c r="V53" s="493"/>
+      <c r="W53" s="524"/>
+      <c r="X53" s="524"/>
+      <c r="Y53" s="524"/>
+      <c r="Z53" s="524"/>
+      <c r="AA53" s="524"/>
+      <c r="AB53" s="501" t="s">
         <v>112</v>
       </c>
-      <c r="AC53" s="469"/>
-      <c r="AD53" s="469"/>
+      <c r="AC53" s="501"/>
+      <c r="AD53" s="501"/>
       <c r="AG53" s="149"/>
       <c r="AH53" s="125" t="s">
         <v>51</v>
       </c>
       <c r="AI53" s="125"/>
       <c r="AJ53" s="130" t="s">
         <v>51</v>
       </c>
       <c r="AK53" s="130"/>
       <c r="AL53" s="130"/>
       <c r="AM53" s="130"/>
       <c r="AN53" s="130"/>
       <c r="AO53" s="130" t="s">
         <v>530</v>
       </c>
       <c r="AP53" s="130"/>
       <c r="AQ53" s="130"/>
     </row>
-    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="156"/>
-      <c r="D54" s="468" t="s">
+      <c r="D54" s="493" t="s">
         <v>220</v>
       </c>
-      <c r="E54" s="468"/>
-      <c r="F54" s="473" t="s">
+      <c r="E54" s="493"/>
+      <c r="F54" s="516" t="s">
         <v>480</v>
       </c>
-      <c r="G54" s="473"/>
-[...3 lines deleted...]
-      <c r="K54" s="475" t="s">
+      <c r="G54" s="516"/>
+      <c r="H54" s="516"/>
+      <c r="I54" s="516"/>
+      <c r="J54" s="516"/>
+      <c r="K54" s="517" t="s">
         <v>127</v>
       </c>
-      <c r="L54" s="475"/>
-      <c r="M54" s="475"/>
+      <c r="L54" s="517"/>
+      <c r="M54" s="517"/>
       <c r="N54" s="129"/>
-      <c r="U54" s="468"/>
-[...6 lines deleted...]
-      <c r="AB54" s="469" t="s">
+      <c r="U54" s="493"/>
+      <c r="V54" s="493"/>
+      <c r="W54" s="524"/>
+      <c r="X54" s="524"/>
+      <c r="Y54" s="524"/>
+      <c r="Z54" s="524"/>
+      <c r="AA54" s="524"/>
+      <c r="AB54" s="501" t="s">
         <v>545</v>
       </c>
-      <c r="AC54" s="469"/>
-      <c r="AD54" s="469"/>
+      <c r="AC54" s="501"/>
+      <c r="AD54" s="501"/>
       <c r="AG54" s="161"/>
       <c r="AH54" s="125"/>
       <c r="AI54" s="125"/>
       <c r="AJ54" s="130"/>
       <c r="AK54" s="130"/>
       <c r="AL54" s="130"/>
       <c r="AM54" s="130"/>
       <c r="AN54" s="130"/>
       <c r="AO54" s="130"/>
       <c r="AP54" s="130"/>
       <c r="AQ54" s="130"/>
     </row>
-    <row r="55" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="149"/>
-      <c r="D55" s="468"/>
-[...6 lines deleted...]
-      <c r="K55" s="475" t="s">
+      <c r="D55" s="493"/>
+      <c r="E55" s="493"/>
+      <c r="F55" s="516"/>
+      <c r="G55" s="516"/>
+      <c r="H55" s="516"/>
+      <c r="I55" s="516"/>
+      <c r="J55" s="516"/>
+      <c r="K55" s="517" t="s">
         <v>133</v>
       </c>
-      <c r="L55" s="475"/>
-      <c r="M55" s="475"/>
+      <c r="L55" s="517"/>
+      <c r="M55" s="517"/>
       <c r="N55" s="129"/>
       <c r="AG55" s="149"/>
       <c r="AI55" s="163"/>
     </row>
-    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="149"/>
       <c r="N56" s="165"/>
       <c r="O56" s="166"/>
       <c r="P56" s="166"/>
       <c r="W56" s="159"/>
       <c r="X56" s="159"/>
       <c r="Y56" s="167"/>
       <c r="Z56" s="167"/>
       <c r="AA56" s="167"/>
       <c r="AB56" s="167"/>
       <c r="AC56" s="167"/>
-      <c r="AD56" s="511"/>
-[...1 lines deleted...]
-      <c r="AF56" s="512"/>
+      <c r="AD56" s="561"/>
+      <c r="AE56" s="561"/>
+      <c r="AF56" s="562"/>
       <c r="AG56" s="156"/>
       <c r="AH56" s="125" t="s">
         <v>531</v>
       </c>
       <c r="AI56" s="125"/>
       <c r="AJ56" s="122" t="s">
         <v>532</v>
       </c>
       <c r="AK56" s="123"/>
       <c r="AL56" s="123"/>
       <c r="AM56" s="123"/>
       <c r="AN56" s="124"/>
       <c r="AO56" s="154" t="s">
         <v>533</v>
       </c>
       <c r="AP56" s="154"/>
       <c r="AQ56" s="154"/>
     </row>
-    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="149"/>
-      <c r="D57" s="468" t="s">
+      <c r="D57" s="493" t="s">
         <v>484</v>
       </c>
-      <c r="E57" s="468"/>
-      <c r="F57" s="475" t="s">
+      <c r="E57" s="493"/>
+      <c r="F57" s="517" t="s">
         <v>130</v>
       </c>
-      <c r="G57" s="475"/>
-[...3 lines deleted...]
-      <c r="K57" s="475" t="s">
+      <c r="G57" s="517"/>
+      <c r="H57" s="517"/>
+      <c r="I57" s="517"/>
+      <c r="J57" s="517"/>
+      <c r="K57" s="517" t="s">
         <v>131</v>
       </c>
-      <c r="L57" s="475"/>
-      <c r="M57" s="475"/>
+      <c r="L57" s="517"/>
+      <c r="M57" s="517"/>
       <c r="N57" s="129"/>
       <c r="AC57" s="129"/>
       <c r="AD57" s="129"/>
       <c r="AE57" s="129"/>
       <c r="AG57" s="136"/>
       <c r="AH57" s="125"/>
       <c r="AI57" s="125"/>
       <c r="AJ57" s="126"/>
       <c r="AK57" s="127"/>
       <c r="AL57" s="127"/>
       <c r="AM57" s="127"/>
       <c r="AN57" s="128"/>
       <c r="AO57" s="154" t="s">
         <v>534</v>
       </c>
       <c r="AP57" s="154"/>
       <c r="AQ57" s="154"/>
     </row>
-    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="149"/>
-      <c r="D58" s="468"/>
-[...1 lines deleted...]
-      <c r="F58" s="473" t="s">
+      <c r="D58" s="493"/>
+      <c r="E58" s="493"/>
+      <c r="F58" s="516" t="s">
         <v>483</v>
       </c>
-      <c r="G58" s="473"/>
-[...3 lines deleted...]
-      <c r="K58" s="475" t="s">
+      <c r="G58" s="516"/>
+      <c r="H58" s="516"/>
+      <c r="I58" s="516"/>
+      <c r="J58" s="516"/>
+      <c r="K58" s="517" t="s">
         <v>132</v>
       </c>
-      <c r="L58" s="475"/>
-      <c r="M58" s="475"/>
+      <c r="L58" s="517"/>
+      <c r="M58" s="517"/>
       <c r="N58" s="129"/>
       <c r="AC58" s="129"/>
       <c r="AD58" s="129"/>
       <c r="AE58" s="129"/>
       <c r="AG58" s="149"/>
       <c r="AZ58" s="162"/>
       <c r="BA58" s="163"/>
     </row>
-    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="156"/>
-      <c r="D59" s="468"/>
-[...6 lines deleted...]
-      <c r="K59" s="475" t="s">
+      <c r="D59" s="493"/>
+      <c r="E59" s="493"/>
+      <c r="F59" s="516"/>
+      <c r="G59" s="516"/>
+      <c r="H59" s="516"/>
+      <c r="I59" s="516"/>
+      <c r="J59" s="516"/>
+      <c r="K59" s="517" t="s">
         <v>139</v>
       </c>
-      <c r="L59" s="475"/>
-      <c r="M59" s="475"/>
+      <c r="L59" s="517"/>
+      <c r="M59" s="517"/>
       <c r="N59" s="129"/>
       <c r="AC59" s="129"/>
       <c r="AD59" s="129"/>
       <c r="AE59" s="129"/>
       <c r="AG59" s="149"/>
       <c r="AH59" s="151" t="s">
         <v>412</v>
       </c>
       <c r="AI59" s="151"/>
       <c r="AJ59" s="151"/>
       <c r="AK59" s="151"/>
       <c r="AL59" s="151"/>
       <c r="AM59" s="151"/>
       <c r="AN59" s="151"/>
       <c r="AO59" s="151"/>
       <c r="AP59" s="151"/>
       <c r="AQ59" s="151"/>
       <c r="AZ59" s="168"/>
       <c r="BA59" s="163"/>
     </row>
-    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="149"/>
-      <c r="D60" s="468"/>
-[...6 lines deleted...]
-      <c r="K60" s="475" t="s">
+      <c r="D60" s="493"/>
+      <c r="E60" s="493"/>
+      <c r="F60" s="516"/>
+      <c r="G60" s="516"/>
+      <c r="H60" s="516"/>
+      <c r="I60" s="516"/>
+      <c r="J60" s="516"/>
+      <c r="K60" s="517" t="s">
         <v>465</v>
       </c>
-      <c r="L60" s="475"/>
-      <c r="M60" s="475"/>
+      <c r="L60" s="517"/>
+      <c r="M60" s="517"/>
       <c r="N60" s="129"/>
       <c r="AC60" s="129"/>
       <c r="AD60" s="129"/>
       <c r="AE60" s="129"/>
       <c r="AG60" s="149"/>
       <c r="AL60" s="141"/>
     </row>
-    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="149"/>
-      <c r="D61" s="468"/>
-[...6 lines deleted...]
-      <c r="K61" s="475" t="s">
+      <c r="D61" s="493"/>
+      <c r="E61" s="493"/>
+      <c r="F61" s="516"/>
+      <c r="G61" s="516"/>
+      <c r="H61" s="516"/>
+      <c r="I61" s="516"/>
+      <c r="J61" s="516"/>
+      <c r="K61" s="517" t="s">
         <v>481</v>
       </c>
-      <c r="L61" s="475"/>
-      <c r="M61" s="475"/>
+      <c r="L61" s="517"/>
+      <c r="M61" s="517"/>
       <c r="N61" s="129"/>
       <c r="AC61" s="129"/>
       <c r="AD61" s="129"/>
       <c r="AE61" s="129"/>
       <c r="AG61" s="149"/>
       <c r="AL61" s="135"/>
     </row>
-    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="149"/>
-      <c r="D62" s="468"/>
-[...6 lines deleted...]
-      <c r="K62" s="475" t="s">
+      <c r="D62" s="493"/>
+      <c r="E62" s="493"/>
+      <c r="F62" s="516"/>
+      <c r="G62" s="516"/>
+      <c r="H62" s="516"/>
+      <c r="I62" s="516"/>
+      <c r="J62" s="516"/>
+      <c r="K62" s="517" t="s">
         <v>482</v>
       </c>
-      <c r="L62" s="475"/>
-      <c r="M62" s="475"/>
+      <c r="L62" s="517"/>
+      <c r="M62" s="517"/>
       <c r="N62" s="129"/>
       <c r="AC62" s="129"/>
       <c r="AD62" s="129"/>
       <c r="AE62" s="129"/>
       <c r="AG62" s="156"/>
       <c r="AH62" s="125" t="s">
         <v>60</v>
       </c>
       <c r="AI62" s="125"/>
       <c r="AJ62" s="130" t="s">
         <v>61</v>
       </c>
       <c r="AK62" s="130"/>
       <c r="AL62" s="130"/>
       <c r="AM62" s="130"/>
       <c r="AN62" s="130"/>
       <c r="AO62" s="130" t="s">
         <v>536</v>
       </c>
       <c r="AP62" s="130"/>
       <c r="AQ62" s="130"/>
     </row>
-    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="149"/>
-      <c r="D63" s="468"/>
-[...6 lines deleted...]
-      <c r="K63" s="475" t="s">
+      <c r="D63" s="493"/>
+      <c r="E63" s="493"/>
+      <c r="F63" s="516"/>
+      <c r="G63" s="516"/>
+      <c r="H63" s="516"/>
+      <c r="I63" s="516"/>
+      <c r="J63" s="516"/>
+      <c r="K63" s="517" t="s">
         <v>141</v>
       </c>
-      <c r="L63" s="475"/>
-      <c r="M63" s="475"/>
+      <c r="L63" s="517"/>
+      <c r="M63" s="517"/>
       <c r="N63" s="129"/>
       <c r="AC63" s="129"/>
       <c r="AD63" s="129"/>
       <c r="AE63" s="129"/>
       <c r="AH63" s="125"/>
       <c r="AI63" s="125"/>
       <c r="AJ63" s="130"/>
       <c r="AK63" s="130"/>
       <c r="AL63" s="130"/>
       <c r="AM63" s="130"/>
       <c r="AN63" s="130"/>
       <c r="AO63" s="130"/>
       <c r="AP63" s="130"/>
       <c r="AQ63" s="130"/>
     </row>
-    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="149"/>
       <c r="N64" s="129"/>
       <c r="AC64" s="129"/>
       <c r="AD64" s="129"/>
       <c r="AE64" s="129"/>
       <c r="AY64" s="169"/>
       <c r="BD64" s="163"/>
     </row>
-    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="161"/>
-      <c r="D65" s="468" t="s">
+      <c r="D65" s="493" t="s">
         <v>455</v>
       </c>
-      <c r="E65" s="468"/>
-      <c r="F65" s="473" t="s">
+      <c r="E65" s="493"/>
+      <c r="F65" s="516" t="s">
         <v>456</v>
       </c>
-      <c r="G65" s="473"/>
-[...3 lines deleted...]
-      <c r="K65" s="475" t="s">
+      <c r="G65" s="516"/>
+      <c r="H65" s="516"/>
+      <c r="I65" s="516"/>
+      <c r="J65" s="516"/>
+      <c r="K65" s="517" t="s">
         <v>485</v>
       </c>
-      <c r="L65" s="475"/>
-      <c r="M65" s="475"/>
+      <c r="L65" s="517"/>
+      <c r="M65" s="517"/>
       <c r="N65" s="129"/>
       <c r="AC65" s="129"/>
       <c r="AD65" s="129"/>
       <c r="AE65" s="129"/>
     </row>
-    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="149"/>
       <c r="D66" s="133"/>
       <c r="E66" s="133"/>
       <c r="F66" s="119"/>
       <c r="G66" s="119"/>
       <c r="H66" s="119"/>
       <c r="I66" s="119"/>
       <c r="J66" s="119"/>
       <c r="K66" s="120"/>
       <c r="L66" s="120"/>
       <c r="M66" s="120"/>
       <c r="N66" s="129"/>
       <c r="AC66" s="129"/>
       <c r="AD66" s="129"/>
       <c r="AE66" s="129"/>
     </row>
-    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="161"/>
-      <c r="D67" s="468" t="s">
+      <c r="D67" s="493" t="s">
         <v>489</v>
       </c>
-      <c r="E67" s="468"/>
-      <c r="F67" s="473" t="s">
+      <c r="E67" s="493"/>
+      <c r="F67" s="516" t="s">
         <v>490</v>
       </c>
-      <c r="G67" s="473"/>
-[...3 lines deleted...]
-      <c r="K67" s="475" t="s">
+      <c r="G67" s="516"/>
+      <c r="H67" s="516"/>
+      <c r="I67" s="516"/>
+      <c r="J67" s="516"/>
+      <c r="K67" s="517" t="s">
         <v>491</v>
       </c>
-      <c r="L67" s="475"/>
-      <c r="M67" s="475"/>
+      <c r="L67" s="517"/>
+      <c r="M67" s="517"/>
       <c r="N67" s="129"/>
       <c r="AC67" s="129"/>
       <c r="AD67" s="129"/>
       <c r="AE67" s="129"/>
     </row>
-    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="149"/>
       <c r="D68" s="133"/>
       <c r="E68" s="133"/>
       <c r="F68" s="119"/>
       <c r="G68" s="119"/>
       <c r="H68" s="119"/>
       <c r="I68" s="119"/>
       <c r="J68" s="119"/>
       <c r="K68" s="120"/>
       <c r="L68" s="120"/>
       <c r="M68" s="120"/>
       <c r="N68" s="129"/>
       <c r="AC68" s="129"/>
       <c r="AD68" s="129"/>
       <c r="AE68" s="129"/>
     </row>
-    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="149"/>
-      <c r="D69" s="468" t="s">
+      <c r="D69" s="493" t="s">
         <v>553</v>
       </c>
-      <c r="E69" s="468"/>
-      <c r="F69" s="476" t="s">
+      <c r="E69" s="493"/>
+      <c r="F69" s="524" t="s">
         <v>554</v>
       </c>
-      <c r="G69" s="476"/>
-[...3 lines deleted...]
-      <c r="K69" s="475" t="s">
+      <c r="G69" s="524"/>
+      <c r="H69" s="524"/>
+      <c r="I69" s="524"/>
+      <c r="J69" s="524"/>
+      <c r="K69" s="517" t="s">
         <v>486</v>
       </c>
-      <c r="L69" s="475"/>
-      <c r="M69" s="475"/>
+      <c r="L69" s="517"/>
+      <c r="M69" s="517"/>
       <c r="N69" s="129"/>
       <c r="AC69" s="129"/>
       <c r="AD69" s="129"/>
       <c r="AE69" s="129"/>
     </row>
-    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="149"/>
-      <c r="D70" s="468"/>
-[...6 lines deleted...]
-      <c r="K70" s="475" t="s">
+      <c r="D70" s="493"/>
+      <c r="E70" s="493"/>
+      <c r="F70" s="524"/>
+      <c r="G70" s="524"/>
+      <c r="H70" s="524"/>
+      <c r="I70" s="524"/>
+      <c r="J70" s="524"/>
+      <c r="K70" s="517" t="s">
         <v>152</v>
       </c>
-      <c r="L70" s="475"/>
-      <c r="M70" s="475"/>
+      <c r="L70" s="517"/>
+      <c r="M70" s="517"/>
       <c r="N70" s="129"/>
       <c r="AC70" s="129"/>
       <c r="AD70" s="129"/>
       <c r="AE70" s="129"/>
     </row>
-    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="149"/>
-      <c r="D71" s="468"/>
-[...6 lines deleted...]
-      <c r="K71" s="470" t="s">
+      <c r="D71" s="493"/>
+      <c r="E71" s="493"/>
+      <c r="F71" s="524"/>
+      <c r="G71" s="524"/>
+      <c r="H71" s="524"/>
+      <c r="I71" s="524"/>
+      <c r="J71" s="524"/>
+      <c r="K71" s="558" t="s">
         <v>552</v>
       </c>
-      <c r="L71" s="471"/>
-      <c r="M71" s="472"/>
+      <c r="L71" s="559"/>
+      <c r="M71" s="560"/>
       <c r="N71" s="129"/>
       <c r="AC71" s="129"/>
       <c r="AD71" s="129"/>
       <c r="AE71" s="129"/>
     </row>
-    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="161"/>
-      <c r="D72" s="468"/>
-[...6 lines deleted...]
-      <c r="K72" s="475" t="s">
+      <c r="D72" s="493"/>
+      <c r="E72" s="493"/>
+      <c r="F72" s="524"/>
+      <c r="G72" s="524"/>
+      <c r="H72" s="524"/>
+      <c r="I72" s="524"/>
+      <c r="J72" s="524"/>
+      <c r="K72" s="517" t="s">
         <v>487</v>
       </c>
-      <c r="L72" s="475"/>
-      <c r="M72" s="475"/>
+      <c r="L72" s="517"/>
+      <c r="M72" s="517"/>
       <c r="N72" s="129"/>
       <c r="AC72" s="129"/>
       <c r="AD72" s="129"/>
       <c r="AE72" s="129"/>
     </row>
-    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="149"/>
-      <c r="D73" s="468"/>
-[...6 lines deleted...]
-      <c r="K73" s="475" t="s">
+      <c r="D73" s="493"/>
+      <c r="E73" s="493"/>
+      <c r="F73" s="524"/>
+      <c r="G73" s="524"/>
+      <c r="H73" s="524"/>
+      <c r="I73" s="524"/>
+      <c r="J73" s="524"/>
+      <c r="K73" s="517" t="s">
         <v>475</v>
       </c>
-      <c r="L73" s="475"/>
-      <c r="M73" s="475"/>
+      <c r="L73" s="517"/>
+      <c r="M73" s="517"/>
       <c r="N73" s="129"/>
       <c r="AC73" s="129"/>
       <c r="AD73" s="129"/>
       <c r="AE73" s="129"/>
     </row>
-    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="149"/>
-      <c r="D74" s="468"/>
-[...6 lines deleted...]
-      <c r="K74" s="475" t="s">
+      <c r="D74" s="493"/>
+      <c r="E74" s="493"/>
+      <c r="F74" s="524"/>
+      <c r="G74" s="524"/>
+      <c r="H74" s="524"/>
+      <c r="I74" s="524"/>
+      <c r="J74" s="524"/>
+      <c r="K74" s="517" t="s">
         <v>488</v>
       </c>
-      <c r="L74" s="475"/>
-      <c r="M74" s="475"/>
+      <c r="L74" s="517"/>
+      <c r="M74" s="517"/>
       <c r="N74" s="129"/>
       <c r="AC74" s="129"/>
       <c r="AD74" s="129"/>
       <c r="AE74" s="129"/>
     </row>
-    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="149"/>
       <c r="N75" s="129"/>
       <c r="AC75" s="129"/>
       <c r="AD75" s="129"/>
       <c r="AE75" s="129"/>
     </row>
-    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="149"/>
-      <c r="D76" s="519" t="s">
+      <c r="D76" s="497" t="s">
         <v>517</v>
       </c>
-      <c r="E76" s="520"/>
-[...7 lines deleted...]
-      <c r="M76" s="521"/>
+      <c r="E76" s="498"/>
+      <c r="F76" s="498"/>
+      <c r="G76" s="498"/>
+      <c r="H76" s="498"/>
+      <c r="I76" s="498"/>
+      <c r="J76" s="498"/>
+      <c r="K76" s="498"/>
+      <c r="L76" s="498"/>
+      <c r="M76" s="499"/>
       <c r="N76" s="129">
         <f>COUNTA(K79:M101)</f>
         <v>17</v>
       </c>
       <c r="AC76" s="129"/>
       <c r="AD76" s="129"/>
       <c r="AE76" s="129"/>
     </row>
-    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="131"/>
       <c r="D77" s="152"/>
       <c r="E77" s="152"/>
       <c r="F77" s="152"/>
       <c r="G77" s="152"/>
       <c r="H77" s="170"/>
       <c r="I77" s="171"/>
       <c r="J77" s="115"/>
       <c r="K77" s="116"/>
       <c r="L77" s="116"/>
       <c r="M77" s="116"/>
       <c r="N77" s="129"/>
       <c r="AC77" s="129"/>
       <c r="AD77" s="129"/>
       <c r="AE77" s="129"/>
     </row>
-    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="149"/>
       <c r="N78" s="172"/>
       <c r="O78" s="159"/>
       <c r="AC78" s="129"/>
       <c r="AD78" s="129"/>
       <c r="AE78" s="129"/>
     </row>
-    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="149"/>
-      <c r="D79" s="542" t="s">
+      <c r="D79" s="518" t="s">
         <v>457</v>
       </c>
-      <c r="E79" s="543"/>
-      <c r="F79" s="483" t="s">
+      <c r="E79" s="519"/>
+      <c r="F79" s="549" t="s">
         <v>269</v>
       </c>
-      <c r="G79" s="484"/>
-[...3 lines deleted...]
-      <c r="K79" s="525" t="s">
+      <c r="G79" s="550"/>
+      <c r="H79" s="550"/>
+      <c r="I79" s="550"/>
+      <c r="J79" s="551"/>
+      <c r="K79" s="494" t="s">
         <v>178</v>
       </c>
-      <c r="L79" s="526"/>
-      <c r="M79" s="527"/>
+      <c r="L79" s="495"/>
+      <c r="M79" s="496"/>
       <c r="N79" s="172"/>
       <c r="O79" s="159"/>
       <c r="AC79" s="129"/>
       <c r="AD79" s="129"/>
       <c r="AE79" s="129"/>
     </row>
-    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="149"/>
-      <c r="D80" s="544"/>
-[...6 lines deleted...]
-      <c r="K80" s="525" t="s">
+      <c r="D80" s="520"/>
+      <c r="E80" s="521"/>
+      <c r="F80" s="555"/>
+      <c r="G80" s="556"/>
+      <c r="H80" s="556"/>
+      <c r="I80" s="556"/>
+      <c r="J80" s="557"/>
+      <c r="K80" s="494" t="s">
         <v>261</v>
       </c>
-      <c r="L80" s="526"/>
-      <c r="M80" s="527"/>
+      <c r="L80" s="495"/>
+      <c r="M80" s="496"/>
       <c r="N80" s="172"/>
       <c r="O80" s="159"/>
       <c r="AC80" s="129"/>
       <c r="AD80" s="129"/>
       <c r="AE80" s="129"/>
     </row>
-    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="136"/>
-      <c r="D81" s="546"/>
-[...1 lines deleted...]
-      <c r="F81" s="529" t="s">
+      <c r="D81" s="522"/>
+      <c r="E81" s="523"/>
+      <c r="F81" s="485" t="s">
         <v>162</v>
       </c>
-      <c r="G81" s="494"/>
-[...3 lines deleted...]
-      <c r="K81" s="525" t="s">
+      <c r="G81" s="525"/>
+      <c r="H81" s="525"/>
+      <c r="I81" s="525"/>
+      <c r="J81" s="486"/>
+      <c r="K81" s="494" t="s">
         <v>163</v>
       </c>
-      <c r="L81" s="526"/>
-      <c r="M81" s="527"/>
+      <c r="L81" s="495"/>
+      <c r="M81" s="496"/>
       <c r="N81" s="172"/>
       <c r="O81" s="159"/>
       <c r="AC81" s="129"/>
       <c r="AD81" s="129"/>
       <c r="AE81" s="129"/>
     </row>
-    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="149"/>
       <c r="N82" s="172"/>
       <c r="O82" s="159"/>
       <c r="AC82" s="129"/>
       <c r="AD82" s="129"/>
       <c r="AE82" s="129"/>
     </row>
-    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="149"/>
-      <c r="D83" s="468" t="s">
+      <c r="D83" s="493" t="s">
         <v>458</v>
       </c>
-      <c r="E83" s="468"/>
-      <c r="F83" s="468" t="s">
+      <c r="E83" s="493"/>
+      <c r="F83" s="493" t="s">
         <v>493</v>
       </c>
-      <c r="G83" s="468"/>
-[...3 lines deleted...]
-      <c r="K83" s="469" t="s">
+      <c r="G83" s="493"/>
+      <c r="H83" s="493"/>
+      <c r="I83" s="493"/>
+      <c r="J83" s="493"/>
+      <c r="K83" s="501" t="s">
         <v>352</v>
       </c>
-      <c r="L83" s="469"/>
-      <c r="M83" s="469"/>
+      <c r="L83" s="501"/>
+      <c r="M83" s="501"/>
       <c r="N83" s="172"/>
       <c r="O83" s="159"/>
       <c r="AC83" s="129"/>
       <c r="AD83" s="129"/>
       <c r="AE83" s="129"/>
     </row>
-    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="149"/>
-      <c r="D84" s="468"/>
-[...6 lines deleted...]
-      <c r="K84" s="469" t="s">
+      <c r="D84" s="493"/>
+      <c r="E84" s="493"/>
+      <c r="F84" s="493"/>
+      <c r="G84" s="493"/>
+      <c r="H84" s="493"/>
+      <c r="I84" s="493"/>
+      <c r="J84" s="493"/>
+      <c r="K84" s="501" t="s">
         <v>262</v>
       </c>
-      <c r="L84" s="469"/>
-      <c r="M84" s="469"/>
+      <c r="L84" s="501"/>
+      <c r="M84" s="501"/>
       <c r="N84" s="172"/>
       <c r="O84" s="159"/>
       <c r="AC84" s="129"/>
       <c r="AD84" s="129"/>
       <c r="AE84" s="129"/>
     </row>
-    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="131"/>
-      <c r="D85" s="468"/>
-[...6 lines deleted...]
-      <c r="K85" s="469" t="s">
+      <c r="D85" s="493"/>
+      <c r="E85" s="493"/>
+      <c r="F85" s="493"/>
+      <c r="G85" s="493"/>
+      <c r="H85" s="493"/>
+      <c r="I85" s="493"/>
+      <c r="J85" s="493"/>
+      <c r="K85" s="501" t="s">
         <v>167</v>
       </c>
-      <c r="L85" s="469"/>
-      <c r="M85" s="469"/>
+      <c r="L85" s="501"/>
+      <c r="M85" s="501"/>
       <c r="N85" s="172"/>
       <c r="O85" s="159"/>
       <c r="AC85" s="129"/>
       <c r="AD85" s="129"/>
       <c r="AE85" s="129"/>
     </row>
-    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="149"/>
-      <c r="D86" s="468"/>
-[...1 lines deleted...]
-      <c r="F86" s="468" t="s">
+      <c r="D86" s="493"/>
+      <c r="E86" s="493"/>
+      <c r="F86" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="G86" s="468"/>
-[...3 lines deleted...]
-      <c r="K86" s="469" t="s">
+      <c r="G86" s="493"/>
+      <c r="H86" s="493"/>
+      <c r="I86" s="493"/>
+      <c r="J86" s="493"/>
+      <c r="K86" s="501" t="s">
         <v>168</v>
       </c>
-      <c r="L86" s="469"/>
-      <c r="M86" s="469"/>
+      <c r="L86" s="501"/>
+      <c r="M86" s="501"/>
       <c r="N86" s="172"/>
       <c r="O86" s="159"/>
       <c r="AC86" s="129"/>
       <c r="AD86" s="129"/>
       <c r="AE86" s="129"/>
     </row>
-    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="149"/>
       <c r="N87" s="172"/>
       <c r="O87" s="159"/>
       <c r="AC87" s="129"/>
       <c r="AD87" s="129"/>
       <c r="AE87" s="129"/>
     </row>
-    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="131"/>
-      <c r="D88" s="468" t="s">
+      <c r="D88" s="493" t="s">
         <v>169</v>
       </c>
-      <c r="E88" s="468"/>
-      <c r="F88" s="468" t="s">
+      <c r="E88" s="493"/>
+      <c r="F88" s="493" t="s">
         <v>170</v>
       </c>
-      <c r="G88" s="468"/>
-[...3 lines deleted...]
-      <c r="K88" s="469" t="s">
+      <c r="G88" s="493"/>
+      <c r="H88" s="493"/>
+      <c r="I88" s="493"/>
+      <c r="J88" s="493"/>
+      <c r="K88" s="501" t="s">
         <v>172</v>
       </c>
-      <c r="L88" s="469"/>
-      <c r="M88" s="469"/>
+      <c r="L88" s="501"/>
+      <c r="M88" s="501"/>
       <c r="N88" s="172"/>
       <c r="O88" s="159"/>
       <c r="AC88" s="129"/>
       <c r="AD88" s="129"/>
       <c r="AE88" s="129"/>
     </row>
-    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="149"/>
-      <c r="D89" s="468"/>
-[...6 lines deleted...]
-      <c r="K89" s="469" t="s">
+      <c r="D89" s="493"/>
+      <c r="E89" s="493"/>
+      <c r="F89" s="493"/>
+      <c r="G89" s="493"/>
+      <c r="H89" s="493"/>
+      <c r="I89" s="493"/>
+      <c r="J89" s="493"/>
+      <c r="K89" s="501" t="s">
         <v>494</v>
       </c>
-      <c r="L89" s="469"/>
-      <c r="M89" s="469"/>
+      <c r="L89" s="501"/>
+      <c r="M89" s="501"/>
       <c r="N89" s="172"/>
       <c r="O89" s="159"/>
       <c r="AC89" s="129"/>
       <c r="AD89" s="129"/>
       <c r="AE89" s="129"/>
     </row>
-    <row r="90" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="149"/>
       <c r="N90" s="172"/>
       <c r="O90" s="159"/>
       <c r="AC90" s="129"/>
       <c r="AD90" s="129"/>
       <c r="AE90" s="129"/>
     </row>
-    <row r="91" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="131"/>
-      <c r="D91" s="468" t="s">
+      <c r="D91" s="493" t="s">
         <v>173</v>
       </c>
-      <c r="E91" s="468"/>
-      <c r="F91" s="528" t="s">
+      <c r="E91" s="493"/>
+      <c r="F91" s="483" t="s">
         <v>495</v>
       </c>
-      <c r="G91" s="492"/>
-[...3 lines deleted...]
-      <c r="K91" s="530" t="s">
+      <c r="G91" s="529"/>
+      <c r="H91" s="529"/>
+      <c r="I91" s="529"/>
+      <c r="J91" s="484"/>
+      <c r="K91" s="534" t="s">
         <v>496</v>
       </c>
-      <c r="L91" s="531"/>
-      <c r="M91" s="532"/>
+      <c r="L91" s="535"/>
+      <c r="M91" s="536"/>
       <c r="N91" s="172"/>
       <c r="O91" s="159"/>
       <c r="AC91" s="129"/>
       <c r="AD91" s="129"/>
       <c r="AE91" s="129"/>
     </row>
-    <row r="92" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="149"/>
-      <c r="D92" s="468"/>
-[...8 lines deleted...]
-      <c r="M92" s="535"/>
+      <c r="D92" s="493"/>
+      <c r="E92" s="493"/>
+      <c r="F92" s="485"/>
+      <c r="G92" s="525"/>
+      <c r="H92" s="525"/>
+      <c r="I92" s="525"/>
+      <c r="J92" s="486"/>
+      <c r="K92" s="537"/>
+      <c r="L92" s="538"/>
+      <c r="M92" s="539"/>
       <c r="N92" s="172"/>
       <c r="O92" s="159"/>
       <c r="AC92" s="129"/>
       <c r="AD92" s="129"/>
       <c r="AE92" s="129"/>
     </row>
-    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="149"/>
       <c r="N93" s="172"/>
       <c r="O93" s="159"/>
       <c r="AC93" s="129"/>
       <c r="AD93" s="129"/>
       <c r="AE93" s="129"/>
     </row>
-    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="149"/>
-      <c r="D94" s="468" t="s">
+      <c r="D94" s="493" t="s">
         <v>445</v>
       </c>
-      <c r="E94" s="468"/>
-      <c r="F94" s="468" t="s">
+      <c r="E94" s="493"/>
+      <c r="F94" s="493" t="s">
         <v>151</v>
       </c>
-      <c r="G94" s="468"/>
-[...3 lines deleted...]
-      <c r="K94" s="469" t="s">
+      <c r="G94" s="493"/>
+      <c r="H94" s="493"/>
+      <c r="I94" s="493"/>
+      <c r="J94" s="493"/>
+      <c r="K94" s="501" t="s">
         <v>177</v>
       </c>
-      <c r="L94" s="469"/>
-      <c r="M94" s="469"/>
+      <c r="L94" s="501"/>
+      <c r="M94" s="501"/>
       <c r="N94" s="172"/>
       <c r="O94" s="159"/>
       <c r="AC94" s="129"/>
       <c r="AD94" s="129"/>
       <c r="AE94" s="129"/>
     </row>
-    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="149"/>
-      <c r="D95" s="468"/>
-[...6 lines deleted...]
-      <c r="K95" s="469" t="s">
+      <c r="D95" s="493"/>
+      <c r="E95" s="493"/>
+      <c r="F95" s="493"/>
+      <c r="G95" s="493"/>
+      <c r="H95" s="493"/>
+      <c r="I95" s="493"/>
+      <c r="J95" s="493"/>
+      <c r="K95" s="501" t="s">
         <v>179</v>
       </c>
-      <c r="L95" s="469"/>
-      <c r="M95" s="469"/>
+      <c r="L95" s="501"/>
+      <c r="M95" s="501"/>
       <c r="N95" s="172"/>
       <c r="O95" s="159"/>
       <c r="AC95" s="129"/>
       <c r="AD95" s="129"/>
       <c r="AE95" s="129"/>
     </row>
-    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96" s="131"/>
-      <c r="D96" s="468"/>
-[...6 lines deleted...]
-      <c r="K96" s="469" t="s">
+      <c r="D96" s="493"/>
+      <c r="E96" s="493"/>
+      <c r="F96" s="493"/>
+      <c r="G96" s="493"/>
+      <c r="H96" s="493"/>
+      <c r="I96" s="493"/>
+      <c r="J96" s="493"/>
+      <c r="K96" s="501" t="s">
         <v>497</v>
       </c>
-      <c r="L96" s="469"/>
-      <c r="M96" s="469"/>
+      <c r="L96" s="501"/>
+      <c r="M96" s="501"/>
       <c r="N96" s="172"/>
       <c r="O96" s="159"/>
       <c r="AC96" s="129"/>
       <c r="AD96" s="129"/>
       <c r="AE96" s="129"/>
     </row>
-    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97" s="149"/>
-      <c r="D97" s="468"/>
-[...6 lines deleted...]
-      <c r="K97" s="469" t="s">
+      <c r="D97" s="493"/>
+      <c r="E97" s="493"/>
+      <c r="F97" s="493"/>
+      <c r="G97" s="493"/>
+      <c r="H97" s="493"/>
+      <c r="I97" s="493"/>
+      <c r="J97" s="493"/>
+      <c r="K97" s="501" t="s">
         <v>550</v>
       </c>
-      <c r="L97" s="469"/>
-      <c r="M97" s="469"/>
+      <c r="L97" s="501"/>
+      <c r="M97" s="501"/>
       <c r="N97" s="172"/>
       <c r="O97" s="159"/>
       <c r="AC97" s="129"/>
       <c r="AD97" s="129"/>
       <c r="AE97" s="129"/>
     </row>
-    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="149"/>
       <c r="N98" s="172"/>
       <c r="O98" s="159"/>
       <c r="AC98" s="129"/>
       <c r="AD98" s="129"/>
       <c r="AE98" s="129"/>
     </row>
-    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99" s="149"/>
-      <c r="D99" s="468" t="s">
+      <c r="D99" s="493" t="s">
         <v>467</v>
       </c>
-      <c r="E99" s="468"/>
-      <c r="F99" s="468" t="s">
+      <c r="E99" s="493"/>
+      <c r="F99" s="493" t="s">
         <v>468</v>
       </c>
-      <c r="G99" s="468"/>
-[...3 lines deleted...]
-      <c r="K99" s="469" t="s">
+      <c r="G99" s="493"/>
+      <c r="H99" s="493"/>
+      <c r="I99" s="493"/>
+      <c r="J99" s="493"/>
+      <c r="K99" s="501" t="s">
         <v>469</v>
       </c>
-      <c r="L99" s="469"/>
-      <c r="M99" s="469"/>
+      <c r="L99" s="501"/>
+      <c r="M99" s="501"/>
       <c r="N99" s="172"/>
       <c r="O99" s="159"/>
       <c r="AC99" s="129"/>
       <c r="AD99" s="129"/>
       <c r="AE99" s="129"/>
     </row>
-    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="149"/>
-      <c r="D100" s="468"/>
-[...6 lines deleted...]
-      <c r="K100" s="525" t="s">
+      <c r="D100" s="493"/>
+      <c r="E100" s="493"/>
+      <c r="F100" s="493"/>
+      <c r="G100" s="493"/>
+      <c r="H100" s="493"/>
+      <c r="I100" s="493"/>
+      <c r="J100" s="493"/>
+      <c r="K100" s="494" t="s">
         <v>516</v>
       </c>
-      <c r="L100" s="526"/>
-      <c r="M100" s="527"/>
+      <c r="L100" s="495"/>
+      <c r="M100" s="496"/>
       <c r="N100" s="172"/>
       <c r="O100" s="159"/>
       <c r="AC100" s="129"/>
       <c r="AD100" s="129"/>
       <c r="AE100" s="129"/>
     </row>
-    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C101" s="131"/>
-      <c r="D101" s="468"/>
-[...6 lines deleted...]
-      <c r="K101" s="469" t="s">
+      <c r="D101" s="493"/>
+      <c r="E101" s="493"/>
+      <c r="F101" s="493"/>
+      <c r="G101" s="493"/>
+      <c r="H101" s="493"/>
+      <c r="I101" s="493"/>
+      <c r="J101" s="493"/>
+      <c r="K101" s="501" t="s">
         <v>498</v>
       </c>
-      <c r="L101" s="469"/>
-      <c r="M101" s="469"/>
+      <c r="L101" s="501"/>
+      <c r="M101" s="501"/>
       <c r="N101" s="172"/>
       <c r="O101" s="159"/>
       <c r="AC101" s="129"/>
       <c r="AD101" s="129"/>
       <c r="AE101" s="129"/>
     </row>
-    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C102" s="149"/>
       <c r="D102" s="159"/>
       <c r="E102" s="159"/>
       <c r="F102" s="159"/>
       <c r="G102" s="159"/>
       <c r="H102" s="159"/>
       <c r="I102" s="159"/>
       <c r="J102" s="159"/>
       <c r="K102" s="159"/>
       <c r="L102" s="159"/>
       <c r="M102" s="159"/>
       <c r="N102" s="129"/>
       <c r="AC102" s="129"/>
       <c r="AD102" s="129"/>
       <c r="AE102" s="129"/>
     </row>
-    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C103" s="149"/>
-      <c r="D103" s="519" t="s">
+      <c r="D103" s="497" t="s">
         <v>537</v>
       </c>
-      <c r="E103" s="520"/>
-[...7 lines deleted...]
-      <c r="M103" s="521"/>
+      <c r="E103" s="498"/>
+      <c r="F103" s="498"/>
+      <c r="G103" s="498"/>
+      <c r="H103" s="498"/>
+      <c r="I103" s="498"/>
+      <c r="J103" s="498"/>
+      <c r="K103" s="498"/>
+      <c r="L103" s="498"/>
+      <c r="M103" s="499"/>
       <c r="N103" s="129">
         <f>COUNTA(K106:M124)</f>
         <v>12</v>
       </c>
       <c r="AC103" s="129"/>
       <c r="AD103" s="129"/>
       <c r="AE103" s="129"/>
     </row>
-    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="149"/>
       <c r="D104" s="115"/>
       <c r="E104" s="152"/>
       <c r="F104" s="152"/>
       <c r="G104" s="152"/>
       <c r="H104" s="152"/>
       <c r="I104" s="153"/>
       <c r="J104" s="115"/>
       <c r="K104" s="116"/>
       <c r="L104" s="116"/>
       <c r="M104" s="116"/>
       <c r="N104" s="129"/>
       <c r="AC104" s="129"/>
       <c r="AD104" s="129"/>
       <c r="AE104" s="129"/>
     </row>
-    <row r="105" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C105" s="136"/>
       <c r="D105" s="140"/>
       <c r="N105" s="129"/>
       <c r="AC105" s="129"/>
       <c r="AD105" s="129"/>
       <c r="AE105" s="129"/>
     </row>
-    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="131"/>
-      <c r="D106" s="468" t="s">
+      <c r="D106" s="493" t="s">
         <v>427</v>
       </c>
-      <c r="E106" s="468"/>
-      <c r="F106" s="528" t="s">
+      <c r="E106" s="493"/>
+      <c r="F106" s="483" t="s">
         <v>426</v>
       </c>
-      <c r="G106" s="492"/>
-[...3 lines deleted...]
-      <c r="K106" s="483" t="s">
+      <c r="G106" s="529"/>
+      <c r="H106" s="529"/>
+      <c r="I106" s="529"/>
+      <c r="J106" s="484"/>
+      <c r="K106" s="549" t="s">
         <v>267</v>
       </c>
-      <c r="L106" s="484"/>
-      <c r="M106" s="485"/>
+      <c r="L106" s="550"/>
+      <c r="M106" s="551"/>
       <c r="N106" s="129"/>
       <c r="AC106" s="129"/>
       <c r="AD106" s="129"/>
       <c r="AE106" s="129"/>
     </row>
-    <row r="107" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C107" s="149"/>
-      <c r="D107" s="468"/>
-[...8 lines deleted...]
-      <c r="M107" s="488"/>
+      <c r="D107" s="493"/>
+      <c r="E107" s="493"/>
+      <c r="F107" s="485"/>
+      <c r="G107" s="525"/>
+      <c r="H107" s="525"/>
+      <c r="I107" s="525"/>
+      <c r="J107" s="486"/>
+      <c r="K107" s="552"/>
+      <c r="L107" s="553"/>
+      <c r="M107" s="554"/>
       <c r="N107" s="129"/>
       <c r="AC107" s="129"/>
       <c r="AD107" s="129"/>
       <c r="AE107" s="129"/>
     </row>
-    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C108" s="149"/>
       <c r="I108" s="173"/>
       <c r="J108" s="173"/>
       <c r="K108" s="174"/>
       <c r="N108" s="129"/>
       <c r="AC108" s="129"/>
       <c r="AD108" s="129"/>
       <c r="AE108" s="129"/>
     </row>
-    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C109" s="149"/>
-      <c r="D109" s="468" t="s">
+      <c r="D109" s="493" t="s">
         <v>356</v>
       </c>
-      <c r="E109" s="468"/>
-      <c r="F109" s="489" t="s">
+      <c r="E109" s="493"/>
+      <c r="F109" s="500" t="s">
         <v>43</v>
       </c>
-      <c r="G109" s="489"/>
-[...3 lines deleted...]
-      <c r="K109" s="475" t="s">
+      <c r="G109" s="500"/>
+      <c r="H109" s="500"/>
+      <c r="I109" s="500"/>
+      <c r="J109" s="500"/>
+      <c r="K109" s="517" t="s">
         <v>460</v>
       </c>
-      <c r="L109" s="475"/>
-      <c r="M109" s="475"/>
+      <c r="L109" s="517"/>
+      <c r="M109" s="517"/>
       <c r="N109" s="129"/>
       <c r="AC109" s="129"/>
       <c r="AD109" s="129"/>
       <c r="AE109" s="129"/>
     </row>
-    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C110" s="131"/>
-      <c r="D110" s="468"/>
-[...8 lines deleted...]
-      <c r="M110" s="475"/>
+      <c r="D110" s="493"/>
+      <c r="E110" s="493"/>
+      <c r="F110" s="500"/>
+      <c r="G110" s="500"/>
+      <c r="H110" s="500"/>
+      <c r="I110" s="500"/>
+      <c r="J110" s="500"/>
+      <c r="K110" s="517"/>
+      <c r="L110" s="517"/>
+      <c r="M110" s="517"/>
       <c r="N110" s="129"/>
       <c r="AC110" s="129"/>
       <c r="AD110" s="129"/>
       <c r="AE110" s="129"/>
     </row>
-    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C111" s="149"/>
-      <c r="D111" s="468"/>
-[...1 lines deleted...]
-      <c r="F111" s="489" t="s">
+      <c r="D111" s="493"/>
+      <c r="E111" s="493"/>
+      <c r="F111" s="500" t="s">
         <v>499</v>
       </c>
-      <c r="G111" s="489"/>
-[...3 lines deleted...]
-      <c r="K111" s="475" t="s">
+      <c r="G111" s="500"/>
+      <c r="H111" s="500"/>
+      <c r="I111" s="500"/>
+      <c r="J111" s="500"/>
+      <c r="K111" s="517" t="s">
         <v>500</v>
       </c>
-      <c r="L111" s="475"/>
-      <c r="M111" s="475"/>
+      <c r="L111" s="517"/>
+      <c r="M111" s="517"/>
       <c r="N111" s="129"/>
       <c r="AC111" s="129"/>
       <c r="AD111" s="129"/>
       <c r="AE111" s="129"/>
     </row>
-    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="136"/>
-      <c r="D112" s="468"/>
-[...1 lines deleted...]
-      <c r="F112" s="489" t="s">
+      <c r="D112" s="493"/>
+      <c r="E112" s="493"/>
+      <c r="F112" s="500" t="s">
         <v>429</v>
       </c>
-      <c r="G112" s="489"/>
-[...3 lines deleted...]
-      <c r="K112" s="469" t="s">
+      <c r="G112" s="500"/>
+      <c r="H112" s="500"/>
+      <c r="I112" s="500"/>
+      <c r="J112" s="500"/>
+      <c r="K112" s="501" t="s">
         <v>501</v>
       </c>
-      <c r="L112" s="469"/>
-      <c r="M112" s="469"/>
+      <c r="L112" s="501"/>
+      <c r="M112" s="501"/>
       <c r="N112" s="129"/>
       <c r="AC112" s="129"/>
       <c r="AD112" s="129"/>
       <c r="AE112" s="129"/>
     </row>
-    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="149"/>
-      <c r="D113" s="468"/>
-[...6 lines deleted...]
-      <c r="K113" s="469" t="s">
+      <c r="D113" s="493"/>
+      <c r="E113" s="493"/>
+      <c r="F113" s="500"/>
+      <c r="G113" s="500"/>
+      <c r="H113" s="500"/>
+      <c r="I113" s="500"/>
+      <c r="J113" s="500"/>
+      <c r="K113" s="501" t="s">
         <v>502</v>
       </c>
-      <c r="L113" s="469"/>
-      <c r="M113" s="469"/>
+      <c r="L113" s="501"/>
+      <c r="M113" s="501"/>
       <c r="N113" s="129"/>
       <c r="AC113" s="129"/>
       <c r="AD113" s="129"/>
       <c r="AE113" s="129"/>
     </row>
-    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="149"/>
-      <c r="D114" s="468"/>
-[...6 lines deleted...]
-      <c r="K114" s="469" t="s">
+      <c r="D114" s="493"/>
+      <c r="E114" s="493"/>
+      <c r="F114" s="500"/>
+      <c r="G114" s="500"/>
+      <c r="H114" s="500"/>
+      <c r="I114" s="500"/>
+      <c r="J114" s="500"/>
+      <c r="K114" s="501" t="s">
         <v>466</v>
       </c>
-      <c r="L114" s="469"/>
-      <c r="M114" s="469"/>
+      <c r="L114" s="501"/>
+      <c r="M114" s="501"/>
       <c r="N114" s="129"/>
       <c r="AC114" s="129"/>
       <c r="AD114" s="129"/>
       <c r="AE114" s="129"/>
     </row>
-    <row r="115" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="149"/>
       <c r="I115" s="173"/>
       <c r="J115" s="173"/>
       <c r="K115" s="174"/>
       <c r="N115" s="129"/>
       <c r="AC115" s="129"/>
       <c r="AD115" s="129"/>
       <c r="AE115" s="129"/>
     </row>
-    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="149"/>
-      <c r="D116" s="468" t="s">
+      <c r="D116" s="493" t="s">
         <v>463</v>
       </c>
-      <c r="E116" s="468"/>
-      <c r="F116" s="468" t="s">
+      <c r="E116" s="493"/>
+      <c r="F116" s="493" t="s">
         <v>462</v>
       </c>
-      <c r="G116" s="468"/>
-[...3 lines deleted...]
-      <c r="K116" s="475" t="s">
+      <c r="G116" s="493"/>
+      <c r="H116" s="493"/>
+      <c r="I116" s="493"/>
+      <c r="J116" s="493"/>
+      <c r="K116" s="517" t="s">
         <v>195</v>
       </c>
-      <c r="L116" s="475"/>
-      <c r="M116" s="475"/>
+      <c r="L116" s="517"/>
+      <c r="M116" s="517"/>
       <c r="N116" s="129"/>
       <c r="AC116" s="129"/>
       <c r="AD116" s="129"/>
       <c r="AE116" s="129"/>
     </row>
-    <row r="117" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="117" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="136"/>
-      <c r="D117" s="557"/>
-[...8 lines deleted...]
-      <c r="M117" s="475"/>
+      <c r="D117" s="502"/>
+      <c r="E117" s="493"/>
+      <c r="F117" s="493"/>
+      <c r="G117" s="493"/>
+      <c r="H117" s="493"/>
+      <c r="I117" s="493"/>
+      <c r="J117" s="493"/>
+      <c r="K117" s="517"/>
+      <c r="L117" s="517"/>
+      <c r="M117" s="517"/>
       <c r="N117" s="129"/>
       <c r="AC117" s="129"/>
       <c r="AD117" s="129"/>
       <c r="AE117" s="129"/>
     </row>
-    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="149"/>
       <c r="I118" s="173"/>
       <c r="J118" s="173"/>
       <c r="K118" s="174"/>
       <c r="N118" s="129"/>
       <c r="AC118" s="129"/>
       <c r="AD118" s="129"/>
       <c r="AE118" s="129"/>
     </row>
-    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="156"/>
-      <c r="D119" s="468" t="s">
+      <c r="D119" s="493" t="s">
         <v>196</v>
       </c>
-      <c r="E119" s="468"/>
-      <c r="F119" s="468" t="s">
+      <c r="E119" s="493"/>
+      <c r="F119" s="493" t="s">
         <v>503</v>
       </c>
-      <c r="G119" s="468"/>
-[...3 lines deleted...]
-      <c r="K119" s="469" t="s">
+      <c r="G119" s="493"/>
+      <c r="H119" s="493"/>
+      <c r="I119" s="493"/>
+      <c r="J119" s="493"/>
+      <c r="K119" s="501" t="s">
         <v>272</v>
       </c>
-      <c r="L119" s="469"/>
-      <c r="M119" s="469"/>
+      <c r="L119" s="501"/>
+      <c r="M119" s="501"/>
       <c r="N119" s="129"/>
       <c r="AC119" s="129"/>
       <c r="AD119" s="129"/>
       <c r="AE119" s="129"/>
     </row>
-    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="149"/>
       <c r="I120" s="173"/>
       <c r="J120" s="173"/>
       <c r="K120" s="174"/>
       <c r="N120" s="129"/>
       <c r="AC120" s="129"/>
       <c r="AD120" s="129"/>
       <c r="AE120" s="129"/>
     </row>
-    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="149"/>
-      <c r="D121" s="528" t="s">
+      <c r="D121" s="483" t="s">
         <v>90</v>
       </c>
-      <c r="E121" s="493"/>
-      <c r="F121" s="477" t="s">
+      <c r="E121" s="484"/>
+      <c r="F121" s="510" t="s">
         <v>151</v>
       </c>
-      <c r="G121" s="478"/>
-[...3 lines deleted...]
-      <c r="K121" s="525" t="s">
+      <c r="G121" s="514"/>
+      <c r="H121" s="514"/>
+      <c r="I121" s="514"/>
+      <c r="J121" s="511"/>
+      <c r="K121" s="494" t="s">
         <v>504</v>
       </c>
-      <c r="L121" s="526"/>
-      <c r="M121" s="527"/>
+      <c r="L121" s="495"/>
+      <c r="M121" s="496"/>
       <c r="N121" s="129"/>
       <c r="AC121" s="129"/>
       <c r="AD121" s="129"/>
       <c r="AE121" s="129"/>
     </row>
-    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="156"/>
-      <c r="D122" s="560"/>
-[...6 lines deleted...]
-      <c r="K122" s="525" t="s">
+      <c r="D122" s="505"/>
+      <c r="E122" s="506"/>
+      <c r="F122" s="526"/>
+      <c r="G122" s="527"/>
+      <c r="H122" s="527"/>
+      <c r="I122" s="527"/>
+      <c r="J122" s="528"/>
+      <c r="K122" s="494" t="s">
         <v>505</v>
       </c>
-      <c r="L122" s="526"/>
-      <c r="M122" s="527"/>
+      <c r="L122" s="495"/>
+      <c r="M122" s="496"/>
       <c r="N122" s="129"/>
       <c r="AC122" s="129"/>
       <c r="AD122" s="129"/>
       <c r="AE122" s="129"/>
     </row>
-    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="149"/>
-      <c r="D123" s="560"/>
-[...6 lines deleted...]
-      <c r="K123" s="525" t="s">
+      <c r="D123" s="505"/>
+      <c r="E123" s="506"/>
+      <c r="F123" s="526"/>
+      <c r="G123" s="527"/>
+      <c r="H123" s="527"/>
+      <c r="I123" s="527"/>
+      <c r="J123" s="528"/>
+      <c r="K123" s="494" t="s">
         <v>506</v>
       </c>
-      <c r="L123" s="526"/>
-      <c r="M123" s="527"/>
+      <c r="L123" s="495"/>
+      <c r="M123" s="496"/>
       <c r="N123" s="129"/>
       <c r="AC123" s="129"/>
       <c r="AD123" s="129"/>
       <c r="AE123" s="129"/>
     </row>
-    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="149"/>
-      <c r="D124" s="529"/>
-[...6 lines deleted...]
-      <c r="K124" s="525" t="s">
+      <c r="D124" s="485"/>
+      <c r="E124" s="486"/>
+      <c r="F124" s="512"/>
+      <c r="G124" s="515"/>
+      <c r="H124" s="515"/>
+      <c r="I124" s="515"/>
+      <c r="J124" s="513"/>
+      <c r="K124" s="494" t="s">
         <v>273</v>
       </c>
-      <c r="L124" s="526"/>
-      <c r="M124" s="527"/>
+      <c r="L124" s="495"/>
+      <c r="M124" s="496"/>
       <c r="N124" s="129"/>
       <c r="AC124" s="129"/>
       <c r="AD124" s="129"/>
       <c r="AE124" s="129"/>
     </row>
-    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C125" s="149"/>
       <c r="N125" s="129"/>
       <c r="AC125" s="129"/>
       <c r="AD125" s="129"/>
       <c r="AE125" s="129"/>
     </row>
-    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C126" s="149"/>
-      <c r="D126" s="519" t="s">
+      <c r="D126" s="497" t="s">
         <v>512</v>
       </c>
-      <c r="E126" s="520"/>
-[...7 lines deleted...]
-      <c r="M126" s="521"/>
+      <c r="E126" s="498"/>
+      <c r="F126" s="498"/>
+      <c r="G126" s="498"/>
+      <c r="H126" s="498"/>
+      <c r="I126" s="498"/>
+      <c r="J126" s="498"/>
+      <c r="K126" s="498"/>
+      <c r="L126" s="498"/>
+      <c r="M126" s="499"/>
       <c r="N126" s="129">
         <f>COUNTA(K129:M143)</f>
         <v>9</v>
       </c>
       <c r="AC126" s="129"/>
       <c r="AD126" s="129"/>
       <c r="AE126" s="129"/>
     </row>
-    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="149"/>
       <c r="D127" s="115"/>
       <c r="E127" s="152"/>
       <c r="F127" s="152"/>
       <c r="G127" s="152"/>
       <c r="H127" s="152"/>
       <c r="I127" s="153"/>
       <c r="J127" s="115"/>
       <c r="K127" s="116"/>
       <c r="L127" s="116"/>
       <c r="M127" s="116"/>
       <c r="N127" s="129"/>
       <c r="AC127" s="129"/>
       <c r="AD127" s="129"/>
       <c r="AE127" s="129"/>
     </row>
-    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="136"/>
       <c r="D128" s="140"/>
       <c r="N128" s="129"/>
       <c r="AC128" s="129"/>
       <c r="AD128" s="129"/>
       <c r="AE128" s="129"/>
     </row>
-    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="131"/>
-      <c r="D129" s="528" t="s">
+      <c r="D129" s="483" t="s">
         <v>181</v>
       </c>
-      <c r="E129" s="493"/>
-      <c r="F129" s="558" t="s">
+      <c r="E129" s="484"/>
+      <c r="F129" s="503" t="s">
         <v>43</v>
       </c>
-      <c r="G129" s="559"/>
-[...3 lines deleted...]
-      <c r="K129" s="525" t="s">
+      <c r="G129" s="504"/>
+      <c r="H129" s="504"/>
+      <c r="I129" s="504"/>
+      <c r="J129" s="502"/>
+      <c r="K129" s="494" t="s">
         <v>551</v>
       </c>
-      <c r="L129" s="526"/>
-      <c r="M129" s="527"/>
+      <c r="L129" s="495"/>
+      <c r="M129" s="496"/>
       <c r="N129" s="129"/>
       <c r="AC129" s="129"/>
       <c r="AD129" s="129"/>
       <c r="AE129" s="129"/>
     </row>
-    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="149"/>
-      <c r="D130" s="529"/>
-[...1 lines deleted...]
-      <c r="F130" s="558" t="s">
+      <c r="D130" s="485"/>
+      <c r="E130" s="486"/>
+      <c r="F130" s="503" t="s">
         <v>205</v>
       </c>
-      <c r="G130" s="559"/>
-[...3 lines deleted...]
-      <c r="K130" s="525" t="s">
+      <c r="G130" s="504"/>
+      <c r="H130" s="504"/>
+      <c r="I130" s="504"/>
+      <c r="J130" s="502"/>
+      <c r="K130" s="494" t="s">
         <v>206</v>
       </c>
-      <c r="L130" s="526"/>
-      <c r="M130" s="527"/>
+      <c r="L130" s="495"/>
+      <c r="M130" s="496"/>
       <c r="N130" s="129"/>
       <c r="AC130" s="129"/>
       <c r="AD130" s="129"/>
       <c r="AE130" s="129"/>
     </row>
-    <row r="131" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="131" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="149"/>
       <c r="I131" s="173"/>
       <c r="J131" s="173"/>
       <c r="K131" s="174"/>
       <c r="N131" s="129"/>
       <c r="AC131" s="129"/>
       <c r="AD131" s="129"/>
       <c r="AE131" s="129"/>
     </row>
-    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="156"/>
-      <c r="D132" s="528" t="s">
+      <c r="D132" s="483" t="s">
         <v>427</v>
       </c>
-      <c r="E132" s="493"/>
-      <c r="F132" s="551" t="s">
+      <c r="E132" s="484"/>
+      <c r="F132" s="487" t="s">
         <v>426</v>
       </c>
-      <c r="G132" s="555"/>
-[...3 lines deleted...]
-      <c r="K132" s="483" t="s">
+      <c r="G132" s="488"/>
+      <c r="H132" s="488"/>
+      <c r="I132" s="488"/>
+      <c r="J132" s="489"/>
+      <c r="K132" s="549" t="s">
         <v>210</v>
       </c>
-      <c r="L132" s="484"/>
-      <c r="M132" s="485"/>
+      <c r="L132" s="550"/>
+      <c r="M132" s="551"/>
       <c r="N132" s="129"/>
       <c r="AC132" s="129"/>
       <c r="AD132" s="129"/>
       <c r="AE132" s="129"/>
     </row>
-    <row r="133" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="133" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="149"/>
-      <c r="D133" s="529"/>
-[...8 lines deleted...]
-      <c r="M133" s="488"/>
+      <c r="D133" s="485"/>
+      <c r="E133" s="486"/>
+      <c r="F133" s="490"/>
+      <c r="G133" s="491"/>
+      <c r="H133" s="491"/>
+      <c r="I133" s="491"/>
+      <c r="J133" s="492"/>
+      <c r="K133" s="552"/>
+      <c r="L133" s="553"/>
+      <c r="M133" s="554"/>
       <c r="N133" s="129"/>
       <c r="AC133" s="129"/>
       <c r="AD133" s="129"/>
       <c r="AE133" s="129"/>
     </row>
-    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="149"/>
       <c r="N134" s="129"/>
       <c r="AC134" s="129"/>
       <c r="AD134" s="129"/>
       <c r="AE134" s="129"/>
     </row>
-    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="149"/>
-      <c r="D135" s="468" t="s">
+      <c r="D135" s="493" t="s">
         <v>509</v>
       </c>
-      <c r="E135" s="468"/>
-      <c r="F135" s="489" t="s">
+      <c r="E135" s="493"/>
+      <c r="F135" s="500" t="s">
         <v>404</v>
       </c>
-      <c r="G135" s="489"/>
-[...3 lines deleted...]
-      <c r="K135" s="483" t="s">
+      <c r="G135" s="500"/>
+      <c r="H135" s="500"/>
+      <c r="I135" s="500"/>
+      <c r="J135" s="500"/>
+      <c r="K135" s="549" t="s">
         <v>215</v>
       </c>
-      <c r="L135" s="484"/>
-      <c r="M135" s="485"/>
+      <c r="L135" s="550"/>
+      <c r="M135" s="551"/>
       <c r="N135" s="129"/>
       <c r="AC135" s="129"/>
       <c r="AD135" s="129"/>
       <c r="AE135" s="129"/>
     </row>
-    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="156"/>
-      <c r="D136" s="468"/>
-[...8 lines deleted...]
-      <c r="M136" s="488"/>
+      <c r="D136" s="493"/>
+      <c r="E136" s="493"/>
+      <c r="F136" s="500"/>
+      <c r="G136" s="500"/>
+      <c r="H136" s="500"/>
+      <c r="I136" s="500"/>
+      <c r="J136" s="500"/>
+      <c r="K136" s="552"/>
+      <c r="L136" s="553"/>
+      <c r="M136" s="554"/>
       <c r="N136" s="129"/>
       <c r="AC136" s="129"/>
       <c r="AD136" s="129"/>
       <c r="AE136" s="129"/>
     </row>
-    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="149"/>
-      <c r="D137" s="468"/>
-[...6 lines deleted...]
-      <c r="K137" s="525" t="s">
+      <c r="D137" s="493"/>
+      <c r="E137" s="493"/>
+      <c r="F137" s="500"/>
+      <c r="G137" s="500"/>
+      <c r="H137" s="500"/>
+      <c r="I137" s="500"/>
+      <c r="J137" s="500"/>
+      <c r="K137" s="494" t="s">
         <v>508</v>
       </c>
-      <c r="L137" s="526"/>
-      <c r="M137" s="527"/>
+      <c r="L137" s="495"/>
+      <c r="M137" s="496"/>
       <c r="N137" s="129"/>
     </row>
-    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="149"/>
       <c r="I138" s="173"/>
       <c r="J138" s="173"/>
       <c r="K138" s="174"/>
       <c r="N138" s="129"/>
     </row>
-    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="156"/>
-      <c r="D139" s="551" t="s">
+      <c r="D139" s="487" t="s">
         <v>220</v>
       </c>
-      <c r="E139" s="552"/>
-      <c r="F139" s="551" t="s">
+      <c r="E139" s="489"/>
+      <c r="F139" s="487" t="s">
         <v>221</v>
       </c>
-      <c r="G139" s="555"/>
-[...3 lines deleted...]
-      <c r="K139" s="525" t="s">
+      <c r="G139" s="488"/>
+      <c r="H139" s="488"/>
+      <c r="I139" s="488"/>
+      <c r="J139" s="489"/>
+      <c r="K139" s="494" t="s">
         <v>214</v>
       </c>
-      <c r="L139" s="526"/>
-      <c r="M139" s="527"/>
+      <c r="L139" s="495"/>
+      <c r="M139" s="496"/>
       <c r="N139" s="129"/>
     </row>
-    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="149"/>
-      <c r="D140" s="553"/>
-[...6 lines deleted...]
-      <c r="K140" s="525" t="s">
+      <c r="D140" s="490"/>
+      <c r="E140" s="492"/>
+      <c r="F140" s="490"/>
+      <c r="G140" s="491"/>
+      <c r="H140" s="491"/>
+      <c r="I140" s="491"/>
+      <c r="J140" s="492"/>
+      <c r="K140" s="494" t="s">
         <v>510</v>
       </c>
-      <c r="L140" s="526"/>
-      <c r="M140" s="527"/>
+      <c r="L140" s="495"/>
+      <c r="M140" s="496"/>
       <c r="N140" s="129"/>
     </row>
-    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="149"/>
       <c r="I141" s="173"/>
       <c r="J141" s="173"/>
       <c r="K141" s="174"/>
       <c r="N141" s="129"/>
     </row>
-    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="149"/>
-      <c r="D142" s="468" t="s">
+      <c r="D142" s="493" t="s">
         <v>386</v>
       </c>
-      <c r="E142" s="468"/>
-      <c r="F142" s="489" t="s">
+      <c r="E142" s="493"/>
+      <c r="F142" s="500" t="s">
         <v>461</v>
       </c>
-      <c r="G142" s="489"/>
-[...3 lines deleted...]
-      <c r="K142" s="525" t="s">
+      <c r="G142" s="500"/>
+      <c r="H142" s="500"/>
+      <c r="I142" s="500"/>
+      <c r="J142" s="500"/>
+      <c r="K142" s="494" t="s">
         <v>511</v>
       </c>
-      <c r="L142" s="526"/>
-      <c r="M142" s="527"/>
+      <c r="L142" s="495"/>
+      <c r="M142" s="496"/>
       <c r="N142" s="129"/>
     </row>
-    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C143" s="136"/>
-      <c r="D143" s="468"/>
-[...6 lines deleted...]
-      <c r="K143" s="525" t="s">
+      <c r="D143" s="493"/>
+      <c r="E143" s="493"/>
+      <c r="F143" s="500"/>
+      <c r="G143" s="500"/>
+      <c r="H143" s="500"/>
+      <c r="I143" s="500"/>
+      <c r="J143" s="500"/>
+      <c r="K143" s="494" t="s">
         <v>285</v>
       </c>
-      <c r="L143" s="526"/>
-      <c r="M143" s="527"/>
+      <c r="L143" s="495"/>
+      <c r="M143" s="496"/>
       <c r="N143" s="129"/>
     </row>
-    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C144" s="149"/>
       <c r="N144" s="129"/>
     </row>
-    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C145" s="149"/>
-      <c r="D145" s="548" t="s">
+      <c r="D145" s="507" t="s">
         <v>390</v>
       </c>
-      <c r="E145" s="549"/>
-[...7 lines deleted...]
-      <c r="M145" s="550"/>
+      <c r="E145" s="508"/>
+      <c r="F145" s="508"/>
+      <c r="G145" s="508"/>
+      <c r="H145" s="508"/>
+      <c r="I145" s="508"/>
+      <c r="J145" s="508"/>
+      <c r="K145" s="508"/>
+      <c r="L145" s="508"/>
+      <c r="M145" s="509"/>
       <c r="N145" s="129">
         <v>1</v>
       </c>
     </row>
-    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="131"/>
       <c r="D146" s="115"/>
       <c r="E146" s="152"/>
       <c r="F146" s="152"/>
       <c r="G146" s="152"/>
       <c r="H146" s="152"/>
       <c r="I146" s="153"/>
       <c r="J146" s="115"/>
       <c r="K146" s="116"/>
       <c r="L146" s="116"/>
       <c r="M146" s="116"/>
       <c r="N146" s="129"/>
     </row>
-    <row r="147" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="147" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C147" s="149"/>
       <c r="D147" s="140"/>
       <c r="N147" s="129"/>
     </row>
-    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C148" s="156"/>
-      <c r="D148" s="477" t="s">
+      <c r="D148" s="510" t="s">
         <v>514</v>
       </c>
-      <c r="E148" s="479"/>
-      <c r="F148" s="477" t="s">
+      <c r="E148" s="511"/>
+      <c r="F148" s="510" t="s">
         <v>513</v>
       </c>
-      <c r="G148" s="478"/>
-[...3 lines deleted...]
-      <c r="K148" s="477" t="s">
+      <c r="G148" s="514"/>
+      <c r="H148" s="514"/>
+      <c r="I148" s="514"/>
+      <c r="J148" s="511"/>
+      <c r="K148" s="510" t="s">
         <v>391</v>
       </c>
-      <c r="L148" s="478"/>
-      <c r="M148" s="479"/>
+      <c r="L148" s="514"/>
+      <c r="M148" s="511"/>
       <c r="N148" s="129"/>
     </row>
-    <row r="149" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M149" s="482"/>
+    <row r="149" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D149" s="512"/>
+      <c r="E149" s="513"/>
+      <c r="F149" s="512"/>
+      <c r="G149" s="515"/>
+      <c r="H149" s="515"/>
+      <c r="I149" s="515"/>
+      <c r="J149" s="513"/>
+      <c r="K149" s="512"/>
+      <c r="L149" s="515"/>
+      <c r="M149" s="513"/>
       <c r="N149" s="129"/>
     </row>
-    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N150" s="129"/>
     </row>
-    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N151" s="129"/>
     </row>
-    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N152" s="129"/>
     </row>
-    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N153" s="129"/>
     </row>
-    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N154" s="129"/>
     </row>
-    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N155" s="129"/>
     </row>
-    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N156" s="129"/>
     </row>
-    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N157" s="129"/>
     </row>
-    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N158" s="129"/>
     </row>
-    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N159" s="129"/>
     </row>
-    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N160" s="129"/>
     </row>
-    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N161" s="129"/>
     </row>
-    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N162" s="129"/>
     </row>
-    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N163" s="129"/>
     </row>
-    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N164" s="129"/>
     </row>
-    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N165" s="129"/>
     </row>
-    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N166" s="129"/>
     </row>
-    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N167" s="129"/>
     </row>
-    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N168" s="129"/>
     </row>
-    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N169" s="129"/>
     </row>
-    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N170" s="129"/>
     </row>
-    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N171" s="129"/>
     </row>
-    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N172" s="129"/>
     </row>
-    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N173" s="129"/>
     </row>
-    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D174" s="175"/>
       <c r="E174" s="175"/>
       <c r="F174" s="176"/>
       <c r="G174" s="176"/>
       <c r="H174" s="176"/>
       <c r="I174" s="176"/>
       <c r="J174" s="176"/>
       <c r="K174" s="176"/>
       <c r="L174" s="176"/>
       <c r="M174" s="176"/>
       <c r="N174" s="129"/>
     </row>
-    <row r="175" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="175" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N175" s="129"/>
     </row>
-    <row r="176" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
-[...2 lines deleted...]
-    <row r="179" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="176" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="207">
+    <mergeCell ref="D94:E97"/>
+    <mergeCell ref="F94:J97"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="AJ38:AN38"/>
+    <mergeCell ref="AO38:AQ38"/>
+    <mergeCell ref="AJ39:AN40"/>
+    <mergeCell ref="AO39:AQ40"/>
+    <mergeCell ref="AJ42:AN43"/>
+    <mergeCell ref="AO42:AQ43"/>
+    <mergeCell ref="AH50:AI51"/>
+    <mergeCell ref="AJ50:AN51"/>
+    <mergeCell ref="AO50:AQ51"/>
+    <mergeCell ref="AH38:AI40"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="W38:AA39"/>
+    <mergeCell ref="AB38:AD39"/>
+    <mergeCell ref="W40:AA40"/>
+    <mergeCell ref="AB40:AD40"/>
+    <mergeCell ref="W41:AA41"/>
+    <mergeCell ref="AB41:AD41"/>
+    <mergeCell ref="U38:V42"/>
+    <mergeCell ref="AV28:AX29"/>
+    <mergeCell ref="AU35:BD35"/>
+    <mergeCell ref="AU33:BD33"/>
+    <mergeCell ref="AU38:AV40"/>
+    <mergeCell ref="AW38:BA38"/>
+    <mergeCell ref="BB38:BD38"/>
+    <mergeCell ref="AW39:BA40"/>
+    <mergeCell ref="BB39:BD40"/>
+    <mergeCell ref="AH45:AI48"/>
+    <mergeCell ref="AJ45:AN46"/>
+    <mergeCell ref="AO45:AQ46"/>
+    <mergeCell ref="AH42:AI43"/>
+    <mergeCell ref="AJ47:AN48"/>
+    <mergeCell ref="AO47:AQ48"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="AD56:AF56"/>
+    <mergeCell ref="AB42:AD42"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="AB47:AD47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="AB53:AD53"/>
+    <mergeCell ref="AB54:AD54"/>
+    <mergeCell ref="W44:AA45"/>
+    <mergeCell ref="AB44:AD45"/>
+    <mergeCell ref="AB52:AD52"/>
+    <mergeCell ref="AB46:AD46"/>
+    <mergeCell ref="W46:AA46"/>
+    <mergeCell ref="AB49:AD49"/>
+    <mergeCell ref="AB50:AD50"/>
+    <mergeCell ref="F54:J55"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="U44:V47"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="W49:AA54"/>
+    <mergeCell ref="U49:V54"/>
+    <mergeCell ref="D42:E46"/>
+    <mergeCell ref="F42:J45"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="F46:J46"/>
+    <mergeCell ref="F48:J49"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="F135:J137"/>
+    <mergeCell ref="K135:M136"/>
+    <mergeCell ref="D76:M76"/>
+    <mergeCell ref="F79:J80"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="D88:E89"/>
+    <mergeCell ref="F88:J89"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="F86:J86"/>
+    <mergeCell ref="K106:M107"/>
+    <mergeCell ref="F111:J111"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="K132:M133"/>
+    <mergeCell ref="K100:M100"/>
+    <mergeCell ref="K116:M117"/>
+    <mergeCell ref="D91:E92"/>
+    <mergeCell ref="F91:J92"/>
+    <mergeCell ref="K91:M92"/>
+    <mergeCell ref="F112:J114"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="W42:AA42"/>
+    <mergeCell ref="W47:AA47"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="D54:E55"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="F50:J52"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="D48:E52"/>
+    <mergeCell ref="D57:E63"/>
+    <mergeCell ref="F57:J57"/>
+    <mergeCell ref="D38:E40"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="AF5:AR6"/>
+    <mergeCell ref="AF15:AR17"/>
+    <mergeCell ref="AF22:AH23"/>
+    <mergeCell ref="AI22:AN23"/>
+    <mergeCell ref="AO22:AR23"/>
+    <mergeCell ref="G28:H29"/>
+    <mergeCell ref="I28:M29"/>
+    <mergeCell ref="D35:M35"/>
+    <mergeCell ref="N28:P29"/>
+    <mergeCell ref="T28:U29"/>
+    <mergeCell ref="V28:Z29"/>
+    <mergeCell ref="AA28:AC29"/>
+    <mergeCell ref="U35:AD35"/>
+    <mergeCell ref="U33:AD33"/>
+    <mergeCell ref="AH35:AQ35"/>
+    <mergeCell ref="AH33:AQ33"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="AO28:AP29"/>
+    <mergeCell ref="AQ28:AU29"/>
+    <mergeCell ref="F58:J63"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="F121:J124"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="K123:M123"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="K114:M114"/>
+    <mergeCell ref="F109:J110"/>
+    <mergeCell ref="K109:M110"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="D103:M103"/>
+    <mergeCell ref="D106:E107"/>
+    <mergeCell ref="F106:J107"/>
+    <mergeCell ref="D109:E114"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="D69:E74"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="D83:E86"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="D79:E81"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="F69:J74"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F81:J81"/>
+    <mergeCell ref="F83:J85"/>
+    <mergeCell ref="D145:M145"/>
+    <mergeCell ref="D148:E149"/>
+    <mergeCell ref="F148:J149"/>
+    <mergeCell ref="K148:M149"/>
+    <mergeCell ref="D139:E140"/>
+    <mergeCell ref="F139:J140"/>
+    <mergeCell ref="K139:M139"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="D142:E143"/>
+    <mergeCell ref="F142:J143"/>
+    <mergeCell ref="K142:M142"/>
+    <mergeCell ref="K143:M143"/>
     <mergeCell ref="D132:E133"/>
     <mergeCell ref="F132:J133"/>
     <mergeCell ref="D135:E137"/>
     <mergeCell ref="K137:M137"/>
     <mergeCell ref="K124:M124"/>
     <mergeCell ref="D126:M126"/>
     <mergeCell ref="AW23:AX25"/>
     <mergeCell ref="AY23:BC25"/>
     <mergeCell ref="BD23:BF25"/>
     <mergeCell ref="D99:E101"/>
     <mergeCell ref="F99:J101"/>
     <mergeCell ref="K99:M99"/>
     <mergeCell ref="K101:M101"/>
     <mergeCell ref="D116:E117"/>
     <mergeCell ref="F116:J117"/>
     <mergeCell ref="D129:E130"/>
     <mergeCell ref="F129:J129"/>
     <mergeCell ref="K129:M129"/>
     <mergeCell ref="F130:J130"/>
     <mergeCell ref="K130:M130"/>
     <mergeCell ref="D119:E119"/>
     <mergeCell ref="F119:J119"/>
     <mergeCell ref="K119:M119"/>
     <mergeCell ref="D121:E124"/>
-    <mergeCell ref="D145:M145"/>
-[...181 lines deleted...]
-    <mergeCell ref="U38:V42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81B9CFA0-C01B-4656-859F-D5F8E0E8C896}">
   <dimension ref="C3:CE177"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="AZ21" zoomScale="144" zoomScaleNormal="144" workbookViewId="0">
       <selection activeCell="BS21" sqref="BS1:BS1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="8.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="113"/>
-[...19 lines deleted...]
-    <col min="34" max="34" width="1.7109375" style="113" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="113"/>
+    <col min="2" max="3" width="2.7265625" style="113" customWidth="1"/>
+    <col min="4" max="4" width="5.7265625" style="113"/>
+    <col min="5" max="5" width="7.453125" style="113" customWidth="1"/>
+    <col min="6" max="9" width="5.7265625" style="113"/>
+    <col min="10" max="10" width="9.7265625" style="113" customWidth="1"/>
+    <col min="11" max="13" width="5.7265625" style="113"/>
+    <col min="14" max="14" width="11.7265625" style="113" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="5.7265625" style="113"/>
+    <col min="17" max="17" width="4.7265625" style="113" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" style="113" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" style="113" customWidth="1"/>
+    <col min="20" max="20" width="5.7265625" style="113"/>
+    <col min="21" max="21" width="12.26953125" style="113" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" style="113" customWidth="1"/>
+    <col min="23" max="28" width="5.7265625" style="113"/>
+    <col min="29" max="29" width="5.26953125" style="113" customWidth="1"/>
+    <col min="30" max="30" width="1.7265625" style="113" customWidth="1"/>
+    <col min="31" max="31" width="8.26953125" style="113" customWidth="1"/>
+    <col min="32" max="33" width="10.7265625" style="113" customWidth="1"/>
+    <col min="34" max="34" width="1.7265625" style="113" customWidth="1"/>
     <col min="35" max="35" width="12" style="113" customWidth="1"/>
-    <col min="36" max="36" width="1.7109375" style="113" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="59" max="16384" width="5.7109375" style="113"/>
+    <col min="36" max="36" width="1.7265625" style="113" customWidth="1"/>
+    <col min="37" max="46" width="5.7265625" style="113"/>
+    <col min="47" max="47" width="5.26953125" style="113" customWidth="1"/>
+    <col min="48" max="48" width="7.453125" style="113" customWidth="1"/>
+    <col min="49" max="49" width="4.7265625" style="113" customWidth="1"/>
+    <col min="50" max="50" width="5.7265625" style="113"/>
+    <col min="51" max="51" width="11.54296875" style="113" customWidth="1"/>
+    <col min="52" max="57" width="5.7265625" style="113"/>
+    <col min="58" max="58" width="3.26953125" style="113" customWidth="1"/>
+    <col min="59" max="16384" width="5.7265625" style="113"/>
   </cols>
   <sheetData>
-    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N3" s="540"/>
+      <c r="O3" s="540"/>
+      <c r="P3" s="540"/>
+      <c r="Q3" s="540"/>
+      <c r="R3" s="540"/>
+      <c r="S3" s="540"/>
+      <c r="T3" s="540"/>
+      <c r="U3" s="540"/>
+      <c r="V3" s="540"/>
+      <c r="W3" s="540"/>
+      <c r="X3" s="540"/>
+      <c r="Y3" s="540"/>
+    </row>
+    <row r="4" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
-      <c r="H4" s="538" t="s">
+      <c r="H4" s="542" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="538"/>
-[...9 lines deleted...]
-      <c r="G5" s="538"/>
+      <c r="I4" s="542"/>
+      <c r="J4" s="542"/>
+      <c r="K4" s="542"/>
+      <c r="L4" s="542"/>
+      <c r="M4" s="542"/>
+      <c r="N4" s="542"/>
+    </row>
+    <row r="5" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E5" s="542"/>
+      <c r="F5" s="542"/>
+      <c r="G5" s="542"/>
       <c r="H5" s="106" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="106" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="35"/>
       <c r="M5" s="107"/>
       <c r="N5" s="41"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
-      <c r="AF5" s="539" t="s">
+      <c r="AF5" s="530" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="539"/>
-[...12 lines deleted...]
-    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG5" s="530"/>
+      <c r="AH5" s="530"/>
+      <c r="AI5" s="530"/>
+      <c r="AJ5" s="530"/>
+      <c r="AK5" s="530"/>
+      <c r="AL5" s="530"/>
+      <c r="AM5" s="530"/>
+      <c r="AN5" s="530"/>
+      <c r="AO5" s="530"/>
+      <c r="AP5" s="530"/>
+      <c r="AQ5" s="530"/>
+      <c r="AR5" s="530"/>
+    </row>
+    <row r="6" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41" t="s">
         <v>381</v>
       </c>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
-      <c r="AF6" s="539"/>
-[...13 lines deleted...]
-    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF6" s="530"/>
+      <c r="AG6" s="530"/>
+      <c r="AH6" s="530"/>
+      <c r="AI6" s="530"/>
+      <c r="AJ6" s="530"/>
+      <c r="AK6" s="530"/>
+      <c r="AL6" s="530"/>
+      <c r="AM6" s="530"/>
+      <c r="AN6" s="530"/>
+      <c r="AO6" s="530"/>
+      <c r="AP6" s="530"/>
+      <c r="AQ6" s="530"/>
+      <c r="AR6" s="530"/>
+    </row>
+    <row r="7" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E7" s="41"/>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="AK7" s="118"/>
     </row>
-    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E8" s="104"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41" t="s">
         <v>6</v>
       </c>
       <c r="L8" s="41"/>
       <c r="M8" s="107"/>
       <c r="N8" s="41"/>
       <c r="O8" s="108">
         <v>93</v>
       </c>
       <c r="P8" s="41"/>
       <c r="AK8" s="118"/>
     </row>
-    <row r="9" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E9" s="18"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="107"/>
       <c r="N9" s="41"/>
       <c r="O9" s="41"/>
       <c r="P9" s="41"/>
       <c r="AK9" s="118"/>
       <c r="AN9" s="121"/>
     </row>
-    <row r="10" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="5:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E10" s="18"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="109" t="s">
         <v>545</v>
       </c>
       <c r="L10" s="41"/>
       <c r="M10" s="107"/>
       <c r="N10" s="41"/>
       <c r="O10" s="109">
         <v>3</v>
       </c>
       <c r="P10" s="41"/>
       <c r="AK10" s="118"/>
       <c r="AN10" s="121"/>
     </row>
-    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="5:44" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E11" s="18"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="107"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="AK11" s="118"/>
       <c r="AN11" s="121"/>
     </row>
-    <row r="12" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="105"/>
       <c r="F12" s="41" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41">
         <f>O18</f>
         <v>96</v>
       </c>
       <c r="J12" s="41"/>
       <c r="K12" s="110" t="s">
         <v>8</v>
       </c>
       <c r="L12" s="41"/>
       <c r="M12" s="107"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41">
         <v>0</v>
       </c>
       <c r="P12" s="41"/>
       <c r="AK12" s="118"/>
       <c r="AN12" s="121"/>
     </row>
-    <row r="13" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="18"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
       <c r="M13" s="41"/>
       <c r="N13" s="41"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
-      <c r="AF13" s="540" t="s">
+      <c r="AF13" s="531" t="s">
         <v>464</v>
       </c>
-      <c r="AG13" s="540"/>
-[...12 lines deleted...]
-    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG13" s="531"/>
+      <c r="AH13" s="531"/>
+      <c r="AI13" s="531"/>
+      <c r="AJ13" s="531"/>
+      <c r="AK13" s="531"/>
+      <c r="AL13" s="531"/>
+      <c r="AM13" s="531"/>
+      <c r="AN13" s="531"/>
+      <c r="AO13" s="531"/>
+      <c r="AP13" s="531"/>
+      <c r="AQ13" s="531"/>
+      <c r="AR13" s="531"/>
+    </row>
+    <row r="14" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E14" s="18"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
       <c r="K14" s="111" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="41"/>
       <c r="M14" s="107"/>
       <c r="N14" s="41"/>
       <c r="O14" s="41">
         <v>0</v>
       </c>
       <c r="P14" s="41"/>
-      <c r="AF14" s="540"/>
-[...13 lines deleted...]
-    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF14" s="531"/>
+      <c r="AG14" s="531"/>
+      <c r="AH14" s="531"/>
+      <c r="AI14" s="531"/>
+      <c r="AJ14" s="531"/>
+      <c r="AK14" s="531"/>
+      <c r="AL14" s="531"/>
+      <c r="AM14" s="531"/>
+      <c r="AN14" s="531"/>
+      <c r="AO14" s="531"/>
+      <c r="AP14" s="531"/>
+      <c r="AQ14" s="531"/>
+      <c r="AR14" s="531"/>
+    </row>
+    <row r="15" spans="5:44" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
       <c r="M15" s="107"/>
       <c r="N15" s="41"/>
       <c r="O15" s="41">
         <v>0</v>
       </c>
       <c r="P15" s="41"/>
-      <c r="AF15" s="540"/>
-[...13 lines deleted...]
-    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF15" s="531"/>
+      <c r="AG15" s="531"/>
+      <c r="AH15" s="531"/>
+      <c r="AI15" s="531"/>
+      <c r="AJ15" s="531"/>
+      <c r="AK15" s="531"/>
+      <c r="AL15" s="531"/>
+      <c r="AM15" s="531"/>
+      <c r="AN15" s="531"/>
+      <c r="AO15" s="531"/>
+      <c r="AP15" s="531"/>
+      <c r="AQ15" s="531"/>
+      <c r="AR15" s="531"/>
+    </row>
+    <row r="16" spans="5:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="112" t="s">
         <v>407</v>
       </c>
       <c r="L16" s="112"/>
       <c r="M16" s="112"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41">
         <v>0</v>
       </c>
       <c r="P16" s="41"/>
       <c r="AK16" s="118"/>
     </row>
-    <row r="17" spans="4:83" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:83" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="41"/>
       <c r="N17" s="41"/>
       <c r="O17" s="41"/>
       <c r="P17" s="41"/>
       <c r="AK17" s="118"/>
     </row>
-    <row r="18" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="F18" s="106"/>
       <c r="G18" s="106"/>
       <c r="H18" s="41"/>
       <c r="I18" s="106">
         <f>+SUM(I8:I16)</f>
         <v>96</v>
       </c>
       <c r="J18" s="41"/>
       <c r="K18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
       <c r="N18" s="41"/>
       <c r="O18" s="106">
         <f>+SUM(O8:O16)</f>
         <v>96</v>
       </c>
       <c r="P18" s="41"/>
       <c r="AK18" s="118"/>
     </row>
-    <row r="19" spans="4:83" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="4:83" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M19" s="117"/>
       <c r="AK19" s="118"/>
     </row>
-    <row r="20" spans="4:83" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="4:83" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M20" s="117"/>
-      <c r="AF20" s="528" t="s">
+      <c r="AF20" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="AG20" s="492"/>
-[...1 lines deleted...]
-      <c r="AI20" s="468" t="s">
+      <c r="AG20" s="529"/>
+      <c r="AH20" s="484"/>
+      <c r="AI20" s="493" t="s">
         <v>15</v>
       </c>
-      <c r="AJ20" s="468"/>
-[...4 lines deleted...]
-      <c r="AO20" s="468" t="s">
+      <c r="AJ20" s="493"/>
+      <c r="AK20" s="493"/>
+      <c r="AL20" s="493"/>
+      <c r="AM20" s="493"/>
+      <c r="AN20" s="493"/>
+      <c r="AO20" s="493" t="s">
         <v>16</v>
       </c>
-      <c r="AP20" s="468"/>
-[...3 lines deleted...]
-    <row r="21" spans="4:83" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP20" s="493"/>
+      <c r="AQ20" s="493"/>
+      <c r="AR20" s="493"/>
+    </row>
+    <row r="21" spans="4:83" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E21" s="114"/>
       <c r="I21" s="114"/>
       <c r="M21" s="117"/>
-      <c r="AF21" s="529"/>
-[...11 lines deleted...]
-      <c r="AR21" s="468"/>
+      <c r="AF21" s="485"/>
+      <c r="AG21" s="525"/>
+      <c r="AH21" s="486"/>
+      <c r="AI21" s="493"/>
+      <c r="AJ21" s="493"/>
+      <c r="AK21" s="493"/>
+      <c r="AL21" s="493"/>
+      <c r="AM21" s="493"/>
+      <c r="AN21" s="493"/>
+      <c r="AO21" s="493"/>
+      <c r="AP21" s="493"/>
+      <c r="AQ21" s="493"/>
+      <c r="AR21" s="493"/>
       <c r="AS21" s="129">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="4:83" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="4:83" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E22" s="114"/>
       <c r="I22" s="114"/>
       <c r="AL22" s="136"/>
-      <c r="AW22" s="492" t="s">
+      <c r="AW22" s="529" t="s">
         <v>525</v>
       </c>
-      <c r="AX22" s="493"/>
-      <c r="AY22" s="528" t="s">
+      <c r="AX22" s="484"/>
+      <c r="AY22" s="483" t="s">
         <v>310</v>
       </c>
-      <c r="AZ22" s="492"/>
-[...3 lines deleted...]
-      <c r="BD22" s="528" t="s">
+      <c r="AZ22" s="529"/>
+      <c r="BA22" s="529"/>
+      <c r="BB22" s="529"/>
+      <c r="BC22" s="484"/>
+      <c r="BD22" s="483" t="s">
         <v>311</v>
       </c>
-      <c r="BE22" s="492"/>
-[...2 lines deleted...]
-    <row r="23" spans="4:83" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BE22" s="529"/>
+      <c r="BF22" s="484"/>
+    </row>
+    <row r="23" spans="4:83" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E23" s="114"/>
       <c r="I23" s="114"/>
       <c r="AL23" s="131"/>
       <c r="AM23" s="132"/>
       <c r="AN23" s="132"/>
       <c r="AO23" s="132"/>
       <c r="AP23" s="132"/>
       <c r="AQ23" s="132"/>
       <c r="AR23" s="132"/>
       <c r="AS23" s="132"/>
       <c r="AT23" s="132"/>
       <c r="AU23" s="132"/>
       <c r="AV23" s="132"/>
-      <c r="AW23" s="562"/>
-[...10 lines deleted...]
-    <row r="24" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW23" s="580"/>
+      <c r="AX23" s="506"/>
+      <c r="AY23" s="505"/>
+      <c r="AZ23" s="580"/>
+      <c r="BA23" s="580"/>
+      <c r="BB23" s="580"/>
+      <c r="BC23" s="506"/>
+      <c r="BD23" s="505"/>
+      <c r="BE23" s="580"/>
+      <c r="BF23" s="506"/>
+    </row>
+    <row r="24" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E24" s="114"/>
       <c r="I24" s="114"/>
       <c r="O24" s="133"/>
       <c r="P24" s="133"/>
       <c r="Q24" s="134"/>
       <c r="R24" s="134"/>
       <c r="S24" s="134"/>
       <c r="T24" s="134"/>
       <c r="U24" s="134"/>
       <c r="V24" s="134"/>
       <c r="W24" s="134"/>
       <c r="X24" s="134"/>
       <c r="Y24" s="134"/>
       <c r="AA24" s="132"/>
       <c r="AH24" s="132"/>
       <c r="AJ24" s="132"/>
       <c r="AK24" s="135"/>
       <c r="AM24" s="132"/>
       <c r="AN24" s="132"/>
       <c r="AO24" s="132"/>
       <c r="AP24" s="132"/>
       <c r="AQ24" s="132"/>
-      <c r="AW24" s="494"/>
-[...10 lines deleted...]
-    <row r="25" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW24" s="525"/>
+      <c r="AX24" s="486"/>
+      <c r="AY24" s="485"/>
+      <c r="AZ24" s="525"/>
+      <c r="BA24" s="525"/>
+      <c r="BB24" s="525"/>
+      <c r="BC24" s="486"/>
+      <c r="BD24" s="485"/>
+      <c r="BE24" s="525"/>
+      <c r="BF24" s="486"/>
+    </row>
+    <row r="25" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E25" s="114"/>
       <c r="I25" s="114"/>
       <c r="K25" s="119"/>
       <c r="L25" s="119"/>
       <c r="M25" s="119"/>
       <c r="N25" s="136"/>
       <c r="O25" s="137"/>
       <c r="P25" s="137"/>
       <c r="Q25" s="133"/>
       <c r="R25" s="133"/>
       <c r="S25" s="133"/>
       <c r="W25" s="138"/>
       <c r="Y25" s="133"/>
       <c r="Z25" s="139"/>
       <c r="AB25" s="139"/>
       <c r="AC25" s="139"/>
       <c r="AD25" s="139"/>
       <c r="AE25" s="139"/>
       <c r="AF25" s="139"/>
       <c r="AG25" s="140"/>
       <c r="AI25" s="139"/>
       <c r="AL25" s="140"/>
       <c r="AR25" s="140"/>
       <c r="AS25" s="141"/>
       <c r="AX25" s="119"/>
       <c r="AY25" s="119"/>
       <c r="AZ25" s="119"/>
       <c r="BA25" s="119"/>
       <c r="BB25" s="119"/>
       <c r="BC25" s="119"/>
       <c r="BD25" s="119"/>
       <c r="BE25" s="119"/>
     </row>
-    <row r="26" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="G26" s="489" t="s">
+    <row r="26" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="489"/>
-      <c r="I26" s="489" t="s">
+      <c r="H26" s="500"/>
+      <c r="I26" s="500" t="s">
         <v>472</v>
       </c>
-      <c r="J26" s="489"/>
-[...3 lines deleted...]
-      <c r="N26" s="489" t="s">
+      <c r="J26" s="500"/>
+      <c r="K26" s="500"/>
+      <c r="L26" s="500"/>
+      <c r="M26" s="500"/>
+      <c r="N26" s="500" t="s">
         <v>471</v>
       </c>
-      <c r="O26" s="489"/>
-[...1 lines deleted...]
-      <c r="T26" s="489" t="s">
+      <c r="O26" s="500"/>
+      <c r="P26" s="500"/>
+      <c r="T26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="U26" s="489"/>
-      <c r="V26" s="489" t="s">
+      <c r="U26" s="500"/>
+      <c r="V26" s="500" t="s">
         <v>473</v>
       </c>
-      <c r="W26" s="489"/>
-[...3 lines deleted...]
-      <c r="AA26" s="489" t="s">
+      <c r="W26" s="500"/>
+      <c r="X26" s="500"/>
+      <c r="Y26" s="500"/>
+      <c r="Z26" s="500"/>
+      <c r="AA26" s="500" t="s">
         <v>571</v>
       </c>
-      <c r="AB26" s="489"/>
-[...1 lines deleted...]
-      <c r="AO26" s="489" t="s">
+      <c r="AB26" s="500"/>
+      <c r="AC26" s="500"/>
+      <c r="AO26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="AP26" s="489"/>
-      <c r="AQ26" s="489" t="s">
+      <c r="AP26" s="500"/>
+      <c r="AQ26" s="500" t="s">
         <v>18</v>
       </c>
-      <c r="AR26" s="489"/>
-[...3 lines deleted...]
-      <c r="AV26" s="489" t="s">
+      <c r="AR26" s="500"/>
+      <c r="AS26" s="500"/>
+      <c r="AT26" s="500"/>
+      <c r="AU26" s="500"/>
+      <c r="AV26" s="500" t="s">
         <v>19</v>
       </c>
-      <c r="AW26" s="489"/>
-[...34 lines deleted...]
-    <row r="28" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AW26" s="500"/>
+      <c r="AX26" s="500"/>
+    </row>
+    <row r="27" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G27" s="500"/>
+      <c r="H27" s="500"/>
+      <c r="I27" s="500"/>
+      <c r="J27" s="500"/>
+      <c r="K27" s="500"/>
+      <c r="L27" s="500"/>
+      <c r="M27" s="500"/>
+      <c r="N27" s="500"/>
+      <c r="O27" s="500"/>
+      <c r="P27" s="500"/>
+      <c r="T27" s="500"/>
+      <c r="U27" s="500"/>
+      <c r="V27" s="500"/>
+      <c r="W27" s="500"/>
+      <c r="X27" s="500"/>
+      <c r="Y27" s="500"/>
+      <c r="Z27" s="500"/>
+      <c r="AA27" s="500"/>
+      <c r="AB27" s="500"/>
+      <c r="AC27" s="500"/>
+      <c r="AO27" s="500"/>
+      <c r="AP27" s="500"/>
+      <c r="AQ27" s="500"/>
+      <c r="AR27" s="500"/>
+      <c r="AS27" s="500"/>
+      <c r="AT27" s="500"/>
+      <c r="AU27" s="500"/>
+      <c r="AV27" s="500"/>
+      <c r="AW27" s="500"/>
+      <c r="AX27" s="500"/>
+    </row>
+    <row r="28" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I28" s="132"/>
       <c r="J28" s="132"/>
       <c r="K28" s="138"/>
       <c r="L28" s="142"/>
       <c r="M28" s="143"/>
       <c r="N28" s="144"/>
       <c r="O28" s="144"/>
       <c r="P28" s="144"/>
       <c r="Q28" s="144"/>
       <c r="R28" s="144"/>
       <c r="S28" s="144"/>
       <c r="T28" s="144"/>
       <c r="U28" s="145"/>
       <c r="V28" s="145"/>
       <c r="W28" s="146"/>
       <c r="X28" s="146"/>
       <c r="Y28" s="146"/>
       <c r="AL28" s="132"/>
       <c r="AM28" s="132"/>
       <c r="AN28" s="132"/>
       <c r="AO28" s="132"/>
       <c r="AP28" s="132"/>
       <c r="AQ28" s="132"/>
       <c r="AR28" s="132"/>
       <c r="AS28" s="138"/>
       <c r="AT28" s="132"/>
       <c r="AU28" s="132"/>
     </row>
-    <row r="29" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I29" s="136"/>
       <c r="N29" s="146"/>
       <c r="O29" s="146"/>
       <c r="P29" s="146"/>
       <c r="Q29" s="146"/>
       <c r="R29" s="146"/>
       <c r="S29" s="146"/>
       <c r="T29" s="146"/>
       <c r="U29" s="147"/>
       <c r="V29" s="147"/>
       <c r="W29" s="148"/>
       <c r="X29" s="146"/>
       <c r="Y29" s="146"/>
       <c r="Z29" s="146"/>
       <c r="AK29" s="118"/>
       <c r="AV29" s="140"/>
       <c r="AW29" s="140"/>
       <c r="AX29" s="140"/>
       <c r="AY29" s="141"/>
       <c r="AZ29" s="136"/>
       <c r="BA29" s="140"/>
       <c r="BB29" s="140"/>
       <c r="BC29" s="140"/>
       <c r="BD29" s="140"/>
       <c r="BE29" s="140"/>
       <c r="BF29" s="140"/>
       <c r="BG29" s="140"/>
       <c r="BH29" s="140"/>
       <c r="BI29" s="140"/>
       <c r="BJ29" s="140"/>
       <c r="BK29" s="140"/>
       <c r="BL29" s="141"/>
       <c r="BV29" s="140"/>
       <c r="BW29" s="140"/>
       <c r="BX29" s="140"/>
       <c r="BY29" s="140"/>
       <c r="BZ29" s="141"/>
     </row>
-    <row r="30" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I30" s="149"/>
       <c r="M30" s="117"/>
       <c r="N30" s="129"/>
       <c r="T30" s="133"/>
       <c r="W30" s="118"/>
       <c r="AG30" s="115"/>
       <c r="AK30" s="135"/>
       <c r="AY30" s="135"/>
       <c r="BL30" s="135"/>
       <c r="BZ30" s="135"/>
     </row>
-    <row r="31" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D31" s="541" t="s">
+    <row r="31" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="533" t="s">
         <v>515</v>
       </c>
-      <c r="E31" s="541"/>
-[...7 lines deleted...]
-      <c r="M31" s="541"/>
+      <c r="E31" s="533"/>
+      <c r="F31" s="533"/>
+      <c r="G31" s="533"/>
+      <c r="H31" s="533"/>
+      <c r="I31" s="533"/>
+      <c r="J31" s="533"/>
+      <c r="K31" s="533"/>
+      <c r="L31" s="533"/>
+      <c r="M31" s="533"/>
       <c r="N31" s="150">
         <f>SUM(N32:N148)</f>
         <v>69</v>
       </c>
       <c r="O31" s="114"/>
-      <c r="U31" s="490" t="s">
+      <c r="U31" s="532" t="s">
         <v>542</v>
       </c>
-      <c r="V31" s="490"/>
-[...8 lines deleted...]
-      <c r="AH31" s="490" t="s">
+      <c r="V31" s="532"/>
+      <c r="W31" s="532"/>
+      <c r="X31" s="532"/>
+      <c r="Y31" s="532"/>
+      <c r="Z31" s="532"/>
+      <c r="AA31" s="532"/>
+      <c r="AB31" s="532"/>
+      <c r="AC31" s="532"/>
+      <c r="AD31" s="532"/>
+      <c r="AH31" s="532" t="s">
         <v>449</v>
       </c>
-      <c r="AI31" s="490"/>
-[...8 lines deleted...]
-      <c r="AU31" s="490" t="s">
+      <c r="AI31" s="532"/>
+      <c r="AJ31" s="532"/>
+      <c r="AK31" s="532"/>
+      <c r="AL31" s="532"/>
+      <c r="AM31" s="532"/>
+      <c r="AN31" s="532"/>
+      <c r="AO31" s="532"/>
+      <c r="AP31" s="532"/>
+      <c r="AQ31" s="532"/>
+      <c r="AU31" s="532" t="s">
         <v>573</v>
       </c>
-      <c r="AV31" s="490"/>
-[...8 lines deleted...]
-      <c r="BH31" s="490" t="s">
+      <c r="AV31" s="532"/>
+      <c r="AW31" s="532"/>
+      <c r="AX31" s="532"/>
+      <c r="AY31" s="532"/>
+      <c r="AZ31" s="532"/>
+      <c r="BA31" s="532"/>
+      <c r="BB31" s="532"/>
+      <c r="BC31" s="532"/>
+      <c r="BD31" s="532"/>
+      <c r="BH31" s="532" t="s">
         <v>569</v>
       </c>
-      <c r="BI31" s="490"/>
-[...8 lines deleted...]
-      <c r="BV31" s="490" t="s">
+      <c r="BI31" s="532"/>
+      <c r="BJ31" s="532"/>
+      <c r="BK31" s="532"/>
+      <c r="BL31" s="532"/>
+      <c r="BM31" s="532"/>
+      <c r="BN31" s="532"/>
+      <c r="BO31" s="532"/>
+      <c r="BP31" s="532"/>
+      <c r="BQ31" s="532"/>
+      <c r="BV31" s="532" t="s">
         <v>569</v>
       </c>
-      <c r="BW31" s="490"/>
-[...9 lines deleted...]
-    <row r="32" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BW31" s="532"/>
+      <c r="BX31" s="532"/>
+      <c r="BY31" s="532"/>
+      <c r="BZ31" s="532"/>
+      <c r="CA31" s="532"/>
+      <c r="CB31" s="532"/>
+      <c r="CC31" s="532"/>
+      <c r="CD31" s="532"/>
+      <c r="CE31" s="532"/>
+    </row>
+    <row r="32" spans="4:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I32" s="131"/>
       <c r="N32" s="129"/>
       <c r="W32" s="138"/>
       <c r="AM32" s="142"/>
       <c r="AZ32" s="142"/>
       <c r="BM32" s="142"/>
       <c r="CA32" s="142"/>
     </row>
-    <row r="33" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D33" s="490" t="s">
+    <row r="33" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="532" t="s">
         <v>492</v>
       </c>
-      <c r="E33" s="490"/>
-[...7 lines deleted...]
-      <c r="M33" s="490"/>
+      <c r="E33" s="532"/>
+      <c r="F33" s="532"/>
+      <c r="G33" s="532"/>
+      <c r="H33" s="532"/>
+      <c r="I33" s="532"/>
+      <c r="J33" s="532"/>
+      <c r="K33" s="532"/>
+      <c r="L33" s="532"/>
+      <c r="M33" s="532"/>
       <c r="N33" s="129">
         <f>COUNTA(K36:M72)</f>
         <v>30</v>
       </c>
-      <c r="U33" s="490" t="s">
+      <c r="U33" s="532" t="s">
         <v>541</v>
       </c>
-      <c r="V33" s="490"/>
-[...8 lines deleted...]
-      <c r="AH33" s="490" t="s">
+      <c r="V33" s="532"/>
+      <c r="W33" s="532"/>
+      <c r="X33" s="532"/>
+      <c r="Y33" s="532"/>
+      <c r="Z33" s="532"/>
+      <c r="AA33" s="532"/>
+      <c r="AB33" s="532"/>
+      <c r="AC33" s="532"/>
+      <c r="AD33" s="532"/>
+      <c r="AH33" s="532" t="s">
         <v>410</v>
       </c>
-      <c r="AI33" s="490"/>
-[...8 lines deleted...]
-      <c r="AU33" s="490" t="s">
+      <c r="AI33" s="532"/>
+      <c r="AJ33" s="532"/>
+      <c r="AK33" s="532"/>
+      <c r="AL33" s="532"/>
+      <c r="AM33" s="532"/>
+      <c r="AN33" s="532"/>
+      <c r="AO33" s="532"/>
+      <c r="AP33" s="532"/>
+      <c r="AQ33" s="532"/>
+      <c r="AU33" s="532" t="s">
         <v>296</v>
       </c>
-      <c r="AV33" s="490"/>
-[...8 lines deleted...]
-      <c r="BH33" s="490" t="s">
+      <c r="AV33" s="532"/>
+      <c r="AW33" s="532"/>
+      <c r="AX33" s="532"/>
+      <c r="AY33" s="532"/>
+      <c r="AZ33" s="532"/>
+      <c r="BA33" s="532"/>
+      <c r="BB33" s="532"/>
+      <c r="BC33" s="532"/>
+      <c r="BD33" s="532"/>
+      <c r="BH33" s="532" t="s">
         <v>535</v>
       </c>
-      <c r="BI33" s="490"/>
-[...8 lines deleted...]
-      <c r="BV33" s="490" t="s">
+      <c r="BI33" s="532"/>
+      <c r="BJ33" s="532"/>
+      <c r="BK33" s="532"/>
+      <c r="BL33" s="532"/>
+      <c r="BM33" s="532"/>
+      <c r="BN33" s="532"/>
+      <c r="BO33" s="532"/>
+      <c r="BP33" s="532"/>
+      <c r="BQ33" s="532"/>
+      <c r="BV33" s="532" t="s">
         <v>535</v>
       </c>
-      <c r="BW33" s="490"/>
-[...9 lines deleted...]
-    <row r="34" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BW33" s="532"/>
+      <c r="BX33" s="532"/>
+      <c r="BY33" s="532"/>
+      <c r="BZ33" s="532"/>
+      <c r="CA33" s="532"/>
+      <c r="CB33" s="532"/>
+      <c r="CC33" s="532"/>
+      <c r="CD33" s="532"/>
+      <c r="CE33" s="532"/>
+    </row>
+    <row r="34" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D34" s="115"/>
       <c r="E34" s="152"/>
       <c r="F34" s="152"/>
       <c r="G34" s="152"/>
       <c r="H34" s="152"/>
       <c r="I34" s="153"/>
       <c r="J34" s="115"/>
       <c r="K34" s="116"/>
       <c r="L34" s="116"/>
       <c r="M34" s="116"/>
       <c r="N34" s="129"/>
       <c r="T34" s="132"/>
       <c r="U34" s="132"/>
       <c r="V34" s="132"/>
       <c r="W34" s="132"/>
       <c r="X34" s="149"/>
       <c r="AG34" s="132"/>
       <c r="AH34" s="143"/>
       <c r="AI34" s="132"/>
       <c r="AJ34" s="132"/>
       <c r="AK34" s="132"/>
       <c r="AL34" s="135"/>
       <c r="AT34" s="132"/>
       <c r="AU34" s="132"/>
       <c r="AV34" s="132"/>
       <c r="AW34" s="132"/>
       <c r="AX34" s="132"/>
       <c r="AY34" s="138"/>
       <c r="BH34" s="140"/>
       <c r="BL34" s="141"/>
       <c r="BV34" s="140"/>
       <c r="BZ34" s="141"/>
     </row>
-    <row r="35" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="136"/>
       <c r="D35" s="140"/>
       <c r="N35" s="129"/>
       <c r="T35" s="136"/>
       <c r="AG35" s="136"/>
       <c r="AT35" s="136"/>
       <c r="BL35" s="135"/>
       <c r="BZ35" s="135"/>
     </row>
-    <row r="36" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="149"/>
-      <c r="D36" s="468" t="s">
+      <c r="D36" s="493" t="s">
         <v>275</v>
       </c>
-      <c r="E36" s="468"/>
-      <c r="F36" s="476" t="s">
+      <c r="E36" s="493"/>
+      <c r="F36" s="524" t="s">
         <v>476</v>
       </c>
-      <c r="G36" s="476"/>
-[...3 lines deleted...]
-      <c r="K36" s="475" t="s">
+      <c r="G36" s="524"/>
+      <c r="H36" s="524"/>
+      <c r="I36" s="524"/>
+      <c r="J36" s="524"/>
+      <c r="K36" s="517" t="s">
         <v>28</v>
       </c>
-      <c r="L36" s="475"/>
-      <c r="M36" s="475"/>
+      <c r="L36" s="517"/>
+      <c r="M36" s="517"/>
       <c r="N36" s="129"/>
       <c r="T36" s="149"/>
-      <c r="U36" s="468" t="s">
+      <c r="U36" s="493" t="s">
         <v>382</v>
       </c>
-      <c r="V36" s="468"/>
-      <c r="W36" s="477" t="s">
+      <c r="V36" s="493"/>
+      <c r="W36" s="510" t="s">
         <v>32</v>
       </c>
-      <c r="X36" s="478"/>
-[...3 lines deleted...]
-      <c r="AB36" s="483" t="s">
+      <c r="X36" s="514"/>
+      <c r="Y36" s="514"/>
+      <c r="Z36" s="514"/>
+      <c r="AA36" s="511"/>
+      <c r="AB36" s="549" t="s">
         <v>518</v>
       </c>
-      <c r="AC36" s="484"/>
-      <c r="AD36" s="485"/>
+      <c r="AC36" s="550"/>
+      <c r="AD36" s="551"/>
       <c r="AG36" s="149"/>
-      <c r="AH36" s="474" t="s">
+      <c r="AH36" s="576" t="s">
         <v>454</v>
       </c>
-      <c r="AI36" s="474"/>
-      <c r="AJ36" s="473" t="s">
+      <c r="AI36" s="576"/>
+      <c r="AJ36" s="516" t="s">
         <v>380</v>
       </c>
-      <c r="AK36" s="473"/>
-[...3 lines deleted...]
-      <c r="AO36" s="473" t="s">
+      <c r="AK36" s="516"/>
+      <c r="AL36" s="516"/>
+      <c r="AM36" s="516"/>
+      <c r="AN36" s="516"/>
+      <c r="AO36" s="516" t="s">
         <v>37</v>
       </c>
-      <c r="AP36" s="473"/>
-      <c r="AQ36" s="473"/>
+      <c r="AP36" s="516"/>
+      <c r="AQ36" s="516"/>
       <c r="AT36" s="149"/>
-      <c r="AU36" s="468" t="s">
+      <c r="AU36" s="493" t="s">
         <v>450</v>
       </c>
-      <c r="AV36" s="468"/>
-      <c r="AW36" s="489" t="s">
+      <c r="AV36" s="493"/>
+      <c r="AW36" s="500" t="s">
         <v>570</v>
       </c>
-      <c r="AX36" s="489"/>
-[...3 lines deleted...]
-      <c r="BB36" s="489" t="s">
+      <c r="AX36" s="500"/>
+      <c r="AY36" s="500"/>
+      <c r="AZ36" s="500"/>
+      <c r="BA36" s="500"/>
+      <c r="BB36" s="500" t="s">
         <v>39</v>
       </c>
-      <c r="BC36" s="489"/>
-[...1 lines deleted...]
-      <c r="BH36" s="468" t="s">
+      <c r="BC36" s="500"/>
+      <c r="BD36" s="500"/>
+      <c r="BH36" s="493" t="s">
         <v>564</v>
       </c>
-      <c r="BI36" s="468"/>
-      <c r="BJ36" s="528" t="s">
+      <c r="BI36" s="493"/>
+      <c r="BJ36" s="483" t="s">
         <v>565</v>
       </c>
-      <c r="BK36" s="492"/>
-[...3 lines deleted...]
-      <c r="BO36" s="551" t="s">
+      <c r="BK36" s="529"/>
+      <c r="BL36" s="529"/>
+      <c r="BM36" s="529"/>
+      <c r="BN36" s="484"/>
+      <c r="BO36" s="487" t="s">
         <v>566</v>
       </c>
-      <c r="BP36" s="555"/>
-[...1 lines deleted...]
-      <c r="BV36" s="468" t="s">
+      <c r="BP36" s="488"/>
+      <c r="BQ36" s="489"/>
+      <c r="BV36" s="493" t="s">
         <v>564</v>
       </c>
-      <c r="BW36" s="468"/>
-      <c r="BX36" s="528" t="s">
+      <c r="BW36" s="493"/>
+      <c r="BX36" s="483" t="s">
         <v>565</v>
       </c>
-      <c r="BY36" s="492"/>
-[...3 lines deleted...]
-      <c r="CC36" s="551" t="s">
+      <c r="BY36" s="529"/>
+      <c r="BZ36" s="529"/>
+      <c r="CA36" s="529"/>
+      <c r="CB36" s="484"/>
+      <c r="CC36" s="487" t="s">
         <v>566</v>
       </c>
-      <c r="CD36" s="555"/>
-[...2 lines deleted...]
-    <row r="37" spans="3:83" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="CD36" s="488"/>
+      <c r="CE36" s="489"/>
+    </row>
+    <row r="37" spans="3:83" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="131"/>
-      <c r="D37" s="468"/>
-[...1 lines deleted...]
-      <c r="F37" s="508" t="s">
+      <c r="D37" s="493"/>
+      <c r="E37" s="493"/>
+      <c r="F37" s="543" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="509"/>
-[...3 lines deleted...]
-      <c r="K37" s="470" t="s">
+      <c r="G37" s="544"/>
+      <c r="H37" s="544"/>
+      <c r="I37" s="544"/>
+      <c r="J37" s="545"/>
+      <c r="K37" s="558" t="s">
         <v>64</v>
       </c>
-      <c r="L37" s="471"/>
-      <c r="M37" s="472"/>
+      <c r="L37" s="559"/>
+      <c r="M37" s="560"/>
       <c r="N37" s="129"/>
       <c r="T37" s="155"/>
-      <c r="U37" s="468"/>
-[...8 lines deleted...]
-      <c r="AD37" s="488"/>
+      <c r="U37" s="493"/>
+      <c r="V37" s="493"/>
+      <c r="W37" s="512"/>
+      <c r="X37" s="515"/>
+      <c r="Y37" s="515"/>
+      <c r="Z37" s="515"/>
+      <c r="AA37" s="513"/>
+      <c r="AB37" s="552"/>
+      <c r="AC37" s="553"/>
+      <c r="AD37" s="554"/>
       <c r="AG37" s="156"/>
-      <c r="AH37" s="474"/>
-[...1 lines deleted...]
-      <c r="AJ37" s="473" t="s">
+      <c r="AH37" s="576"/>
+      <c r="AI37" s="576"/>
+      <c r="AJ37" s="516" t="s">
         <v>529</v>
       </c>
-      <c r="AK37" s="473"/>
-[...3 lines deleted...]
-      <c r="AO37" s="473" t="s">
+      <c r="AK37" s="516"/>
+      <c r="AL37" s="516"/>
+      <c r="AM37" s="516"/>
+      <c r="AN37" s="516"/>
+      <c r="AO37" s="516" t="s">
         <v>555</v>
       </c>
-      <c r="AP37" s="473"/>
-      <c r="AQ37" s="473"/>
+      <c r="AP37" s="516"/>
+      <c r="AQ37" s="516"/>
       <c r="AT37" s="149"/>
-      <c r="AU37" s="468"/>
-[...30 lines deleted...]
-    <row r="38" spans="3:83" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AU37" s="493"/>
+      <c r="AV37" s="493"/>
+      <c r="AW37" s="500"/>
+      <c r="AX37" s="500"/>
+      <c r="AY37" s="500"/>
+      <c r="AZ37" s="500"/>
+      <c r="BA37" s="500"/>
+      <c r="BB37" s="500"/>
+      <c r="BC37" s="500"/>
+      <c r="BD37" s="500"/>
+      <c r="BH37" s="493"/>
+      <c r="BI37" s="493"/>
+      <c r="BJ37" s="485"/>
+      <c r="BK37" s="525"/>
+      <c r="BL37" s="525"/>
+      <c r="BM37" s="525"/>
+      <c r="BN37" s="486"/>
+      <c r="BO37" s="490"/>
+      <c r="BP37" s="491"/>
+      <c r="BQ37" s="492"/>
+      <c r="BV37" s="493"/>
+      <c r="BW37" s="493"/>
+      <c r="BX37" s="485"/>
+      <c r="BY37" s="525"/>
+      <c r="BZ37" s="525"/>
+      <c r="CA37" s="525"/>
+      <c r="CB37" s="486"/>
+      <c r="CC37" s="490"/>
+      <c r="CD37" s="491"/>
+      <c r="CE37" s="492"/>
+    </row>
+    <row r="38" spans="3:83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="149"/>
-      <c r="D38" s="468"/>
-[...1 lines deleted...]
-      <c r="F38" s="476" t="s">
+      <c r="D38" s="493"/>
+      <c r="E38" s="493"/>
+      <c r="F38" s="524" t="s">
         <v>75</v>
       </c>
-      <c r="G38" s="476"/>
-[...3 lines deleted...]
-      <c r="K38" s="475" t="s">
+      <c r="G38" s="524"/>
+      <c r="H38" s="524"/>
+      <c r="I38" s="524"/>
+      <c r="J38" s="524"/>
+      <c r="K38" s="517" t="s">
         <v>76</v>
       </c>
-      <c r="L38" s="475"/>
-      <c r="M38" s="475"/>
+      <c r="L38" s="517"/>
+      <c r="M38" s="517"/>
       <c r="N38" s="129"/>
       <c r="T38" s="156"/>
-      <c r="U38" s="468"/>
-[...1 lines deleted...]
-      <c r="W38" s="476" t="s">
+      <c r="U38" s="493"/>
+      <c r="V38" s="493"/>
+      <c r="W38" s="524" t="s">
         <v>519</v>
       </c>
-      <c r="X38" s="476"/>
-[...3 lines deleted...]
-      <c r="AB38" s="475" t="s">
+      <c r="X38" s="524"/>
+      <c r="Y38" s="524"/>
+      <c r="Z38" s="524"/>
+      <c r="AA38" s="524"/>
+      <c r="AB38" s="517" t="s">
         <v>278</v>
       </c>
-      <c r="AC38" s="475"/>
-      <c r="AD38" s="475"/>
+      <c r="AC38" s="517"/>
+      <c r="AD38" s="517"/>
       <c r="AG38" s="149"/>
-      <c r="AH38" s="474"/>
-[...8 lines deleted...]
-      <c r="AQ38" s="473"/>
+      <c r="AH38" s="576"/>
+      <c r="AI38" s="576"/>
+      <c r="AJ38" s="516"/>
+      <c r="AK38" s="516"/>
+      <c r="AL38" s="516"/>
+      <c r="AM38" s="516"/>
+      <c r="AN38" s="516"/>
+      <c r="AO38" s="516"/>
+      <c r="AP38" s="516"/>
+      <c r="AQ38" s="516"/>
       <c r="AT38" s="156"/>
-      <c r="AU38" s="468"/>
-[...1 lines deleted...]
-      <c r="AW38" s="489" t="s">
+      <c r="AU38" s="493"/>
+      <c r="AV38" s="493"/>
+      <c r="AW38" s="500" t="s">
         <v>50</v>
       </c>
-      <c r="AX38" s="489"/>
-[...3 lines deleted...]
-      <c r="BB38" s="489" t="s">
+      <c r="AX38" s="500"/>
+      <c r="AY38" s="500"/>
+      <c r="AZ38" s="500"/>
+      <c r="BA38" s="500"/>
+      <c r="BB38" s="500" t="s">
         <v>59</v>
       </c>
-      <c r="BC38" s="489"/>
-[...3 lines deleted...]
-      <c r="BJ38" s="563" t="s">
+      <c r="BC38" s="500"/>
+      <c r="BD38" s="500"/>
+      <c r="BH38" s="493"/>
+      <c r="BI38" s="493"/>
+      <c r="BJ38" s="577" t="s">
         <v>567</v>
       </c>
-      <c r="BK38" s="564"/>
-[...3 lines deleted...]
-      <c r="BO38" s="563" t="s">
+      <c r="BK38" s="578"/>
+      <c r="BL38" s="578"/>
+      <c r="BM38" s="578"/>
+      <c r="BN38" s="579"/>
+      <c r="BO38" s="577" t="s">
         <v>568</v>
       </c>
-      <c r="BP38" s="564"/>
-[...3 lines deleted...]
-      <c r="BX38" s="563" t="s">
+      <c r="BP38" s="578"/>
+      <c r="BQ38" s="579"/>
+      <c r="BV38" s="493"/>
+      <c r="BW38" s="493"/>
+      <c r="BX38" s="577" t="s">
         <v>567</v>
       </c>
-      <c r="BY38" s="564"/>
-[...3 lines deleted...]
-      <c r="CC38" s="563" t="s">
+      <c r="BY38" s="578"/>
+      <c r="BZ38" s="578"/>
+      <c r="CA38" s="578"/>
+      <c r="CB38" s="579"/>
+      <c r="CC38" s="577" t="s">
         <v>568</v>
       </c>
-      <c r="CD38" s="564"/>
-[...2 lines deleted...]
-    <row r="39" spans="3:83" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="CD38" s="578"/>
+      <c r="CE38" s="579"/>
+    </row>
+    <row r="39" spans="3:83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="149"/>
       <c r="D39" s="133"/>
       <c r="E39" s="133"/>
       <c r="F39" s="157"/>
       <c r="G39" s="157"/>
       <c r="H39" s="157"/>
       <c r="I39" s="157"/>
       <c r="J39" s="157"/>
       <c r="K39" s="120"/>
       <c r="L39" s="120"/>
       <c r="M39" s="120"/>
       <c r="N39" s="129"/>
       <c r="T39" s="158"/>
-      <c r="U39" s="468"/>
-[...1 lines deleted...]
-      <c r="W39" s="476" t="s">
+      <c r="U39" s="493"/>
+      <c r="V39" s="493"/>
+      <c r="W39" s="524" t="s">
         <v>546</v>
       </c>
-      <c r="X39" s="476"/>
-[...3 lines deleted...]
-      <c r="AB39" s="475" t="s">
+      <c r="X39" s="524"/>
+      <c r="Y39" s="524"/>
+      <c r="Z39" s="524"/>
+      <c r="AA39" s="524"/>
+      <c r="AB39" s="517" t="s">
         <v>56</v>
       </c>
-      <c r="AC39" s="475"/>
-      <c r="AD39" s="475"/>
+      <c r="AC39" s="517"/>
+      <c r="AD39" s="517"/>
       <c r="AG39" s="149"/>
       <c r="AH39" s="133"/>
       <c r="AI39" s="133"/>
       <c r="AJ39" s="119"/>
       <c r="AK39" s="119"/>
       <c r="AL39" s="119"/>
       <c r="AM39" s="119"/>
       <c r="AN39" s="119"/>
       <c r="AO39" s="119"/>
       <c r="AP39" s="119"/>
       <c r="AQ39" s="119"/>
       <c r="AT39" s="161"/>
-      <c r="AU39" s="468"/>
-[...10 lines deleted...]
-    <row r="40" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AU39" s="493"/>
+      <c r="AV39" s="493"/>
+      <c r="AW39" s="500"/>
+      <c r="AX39" s="500"/>
+      <c r="AY39" s="500"/>
+      <c r="AZ39" s="500"/>
+      <c r="BA39" s="500"/>
+      <c r="BB39" s="500"/>
+      <c r="BC39" s="500"/>
+      <c r="BD39" s="500"/>
+    </row>
+    <row r="40" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="149"/>
-      <c r="D40" s="468" t="s">
+      <c r="D40" s="493" t="s">
         <v>337</v>
       </c>
-      <c r="E40" s="468"/>
-      <c r="F40" s="477" t="s">
+      <c r="E40" s="493"/>
+      <c r="F40" s="510" t="s">
         <v>477</v>
       </c>
-      <c r="G40" s="478"/>
-[...3 lines deleted...]
-      <c r="K40" s="475" t="s">
+      <c r="G40" s="514"/>
+      <c r="H40" s="514"/>
+      <c r="I40" s="514"/>
+      <c r="J40" s="511"/>
+      <c r="K40" s="517" t="s">
         <v>87</v>
       </c>
-      <c r="L40" s="475"/>
-      <c r="M40" s="475"/>
+      <c r="L40" s="517"/>
+      <c r="M40" s="517"/>
       <c r="N40" s="129"/>
       <c r="T40" s="158"/>
-      <c r="U40" s="468"/>
-[...1 lines deleted...]
-      <c r="W40" s="508" t="s">
+      <c r="U40" s="493"/>
+      <c r="V40" s="493"/>
+      <c r="W40" s="543" t="s">
         <v>520</v>
       </c>
-      <c r="X40" s="509"/>
-[...3 lines deleted...]
-      <c r="AB40" s="470" t="s">
+      <c r="X40" s="544"/>
+      <c r="Y40" s="544"/>
+      <c r="Z40" s="544"/>
+      <c r="AA40" s="545"/>
+      <c r="AB40" s="558" t="s">
         <v>545</v>
       </c>
-      <c r="AC40" s="471"/>
-      <c r="AD40" s="472"/>
+      <c r="AC40" s="559"/>
+      <c r="AD40" s="560"/>
       <c r="AG40" s="156"/>
-      <c r="AH40" s="468" t="s">
+      <c r="AH40" s="493" t="s">
         <v>447</v>
       </c>
-      <c r="AI40" s="468"/>
-      <c r="AJ40" s="468" t="s">
+      <c r="AI40" s="493"/>
+      <c r="AJ40" s="493" t="s">
         <v>82</v>
       </c>
-      <c r="AK40" s="468"/>
-[...3 lines deleted...]
-      <c r="AO40" s="473" t="s">
+      <c r="AK40" s="493"/>
+      <c r="AL40" s="493"/>
+      <c r="AM40" s="493"/>
+      <c r="AN40" s="493"/>
+      <c r="AO40" s="516" t="s">
         <v>556</v>
       </c>
-      <c r="AP40" s="473"/>
-      <c r="AQ40" s="473"/>
+      <c r="AP40" s="516"/>
+      <c r="AQ40" s="516"/>
       <c r="AT40" s="149"/>
       <c r="AU40" s="133"/>
       <c r="AV40" s="133"/>
       <c r="AW40" s="119"/>
       <c r="AX40" s="119"/>
       <c r="AY40" s="119"/>
       <c r="AZ40" s="119"/>
       <c r="BA40" s="119"/>
       <c r="BB40" s="119"/>
       <c r="BC40" s="119"/>
       <c r="BD40" s="119"/>
     </row>
-    <row r="41" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="149"/>
-      <c r="D41" s="468"/>
-[...6 lines deleted...]
-      <c r="K41" s="475" t="s">
+      <c r="D41" s="493"/>
+      <c r="E41" s="493"/>
+      <c r="F41" s="526"/>
+      <c r="G41" s="527"/>
+      <c r="H41" s="527"/>
+      <c r="I41" s="527"/>
+      <c r="J41" s="528"/>
+      <c r="K41" s="517" t="s">
         <v>97</v>
       </c>
-      <c r="L41" s="475"/>
-      <c r="M41" s="475"/>
+      <c r="L41" s="517"/>
+      <c r="M41" s="517"/>
       <c r="N41" s="129"/>
       <c r="T41" s="158"/>
       <c r="AG41" s="149"/>
-      <c r="AH41" s="468"/>
-[...8 lines deleted...]
-      <c r="AQ41" s="473"/>
+      <c r="AH41" s="493"/>
+      <c r="AI41" s="493"/>
+      <c r="AJ41" s="493"/>
+      <c r="AK41" s="493"/>
+      <c r="AL41" s="493"/>
+      <c r="AM41" s="493"/>
+      <c r="AN41" s="493"/>
+      <c r="AO41" s="516"/>
+      <c r="AP41" s="516"/>
+      <c r="AQ41" s="516"/>
       <c r="AT41" s="156"/>
-      <c r="AU41" s="492" t="s">
+      <c r="AU41" s="529" t="s">
         <v>561</v>
       </c>
-      <c r="AV41" s="493"/>
-      <c r="AW41" s="528" t="s">
+      <c r="AV41" s="484"/>
+      <c r="AW41" s="483" t="s">
         <v>562</v>
       </c>
-      <c r="AX41" s="492"/>
-[...3 lines deleted...]
-      <c r="BB41" s="496" t="s">
+      <c r="AX41" s="529"/>
+      <c r="AY41" s="529"/>
+      <c r="AZ41" s="529"/>
+      <c r="BA41" s="484"/>
+      <c r="BB41" s="564" t="s">
         <v>563</v>
       </c>
-      <c r="BC41" s="497"/>
-[...2 lines deleted...]
-    <row r="42" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BC41" s="565"/>
+      <c r="BD41" s="566"/>
+    </row>
+    <row r="42" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="131"/>
-      <c r="D42" s="468"/>
-[...6 lines deleted...]
-      <c r="K42" s="475" t="s">
+      <c r="D42" s="493"/>
+      <c r="E42" s="493"/>
+      <c r="F42" s="526"/>
+      <c r="G42" s="527"/>
+      <c r="H42" s="527"/>
+      <c r="I42" s="527"/>
+      <c r="J42" s="528"/>
+      <c r="K42" s="517" t="s">
         <v>478</v>
       </c>
-      <c r="L42" s="475"/>
-      <c r="M42" s="475"/>
+      <c r="L42" s="517"/>
+      <c r="M42" s="517"/>
       <c r="N42" s="129"/>
       <c r="T42" s="149"/>
-      <c r="U42" s="468" t="s">
+      <c r="U42" s="493" t="s">
         <v>524</v>
       </c>
-      <c r="V42" s="468"/>
-      <c r="W42" s="477" t="s">
+      <c r="V42" s="493"/>
+      <c r="W42" s="510" t="s">
         <v>98</v>
       </c>
-      <c r="X42" s="478"/>
-[...3 lines deleted...]
-      <c r="AB42" s="483" t="s">
+      <c r="X42" s="514"/>
+      <c r="Y42" s="514"/>
+      <c r="Z42" s="514"/>
+      <c r="AA42" s="511"/>
+      <c r="AB42" s="549" t="s">
         <v>521</v>
       </c>
-      <c r="AC42" s="484"/>
-      <c r="AD42" s="485"/>
+      <c r="AC42" s="550"/>
+      <c r="AD42" s="551"/>
       <c r="AG42" s="149"/>
       <c r="AH42" s="159"/>
       <c r="AI42" s="159"/>
       <c r="AJ42" s="119"/>
       <c r="AK42" s="119"/>
       <c r="AL42" s="119"/>
       <c r="AM42" s="119"/>
       <c r="AN42" s="119"/>
       <c r="AO42" s="115"/>
       <c r="AP42" s="115"/>
       <c r="AQ42" s="115"/>
-      <c r="AU42" s="494"/>
-[...10 lines deleted...]
-    <row r="43" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AU42" s="525"/>
+      <c r="AV42" s="486"/>
+      <c r="AW42" s="485"/>
+      <c r="AX42" s="525"/>
+      <c r="AY42" s="525"/>
+      <c r="AZ42" s="525"/>
+      <c r="BA42" s="486"/>
+      <c r="BB42" s="567"/>
+      <c r="BC42" s="568"/>
+      <c r="BD42" s="569"/>
+    </row>
+    <row r="43" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="149"/>
-      <c r="D43" s="468"/>
-[...6 lines deleted...]
-      <c r="K43" s="475" t="s">
+      <c r="D43" s="493"/>
+      <c r="E43" s="493"/>
+      <c r="F43" s="526"/>
+      <c r="G43" s="527"/>
+      <c r="H43" s="527"/>
+      <c r="I43" s="527"/>
+      <c r="J43" s="528"/>
+      <c r="K43" s="517" t="s">
         <v>102</v>
       </c>
-      <c r="L43" s="475"/>
-      <c r="M43" s="475"/>
+      <c r="L43" s="517"/>
+      <c r="M43" s="517"/>
       <c r="N43" s="129"/>
       <c r="T43" s="136"/>
-      <c r="U43" s="468"/>
-[...8 lines deleted...]
-      <c r="AD43" s="488"/>
+      <c r="U43" s="493"/>
+      <c r="V43" s="493"/>
+      <c r="W43" s="512"/>
+      <c r="X43" s="515"/>
+      <c r="Y43" s="515"/>
+      <c r="Z43" s="515"/>
+      <c r="AA43" s="513"/>
+      <c r="AB43" s="552"/>
+      <c r="AC43" s="553"/>
+      <c r="AD43" s="554"/>
       <c r="AG43" s="149"/>
-      <c r="AH43" s="468" t="s">
+      <c r="AH43" s="493" t="s">
         <v>558</v>
       </c>
-      <c r="AI43" s="468"/>
-      <c r="AJ43" s="492" t="s">
+      <c r="AI43" s="493"/>
+      <c r="AJ43" s="529" t="s">
         <v>557</v>
       </c>
-      <c r="AK43" s="492"/>
-[...3 lines deleted...]
-      <c r="AO43" s="496" t="s">
+      <c r="AK43" s="529"/>
+      <c r="AL43" s="529"/>
+      <c r="AM43" s="529"/>
+      <c r="AN43" s="484"/>
+      <c r="AO43" s="564" t="s">
         <v>96</v>
       </c>
-      <c r="AP43" s="497"/>
-[...2 lines deleted...]
-    <row r="44" spans="3:83" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP43" s="565"/>
+      <c r="AQ43" s="566"/>
+    </row>
+    <row r="44" spans="3:83" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="149"/>
-      <c r="D44" s="468"/>
-[...1 lines deleted...]
-      <c r="F44" s="516" t="s">
+      <c r="D44" s="493"/>
+      <c r="E44" s="493"/>
+      <c r="F44" s="546" t="s">
         <v>479</v>
       </c>
-      <c r="G44" s="517"/>
-[...3 lines deleted...]
-      <c r="K44" s="475" t="s">
+      <c r="G44" s="547"/>
+      <c r="H44" s="547"/>
+      <c r="I44" s="547"/>
+      <c r="J44" s="548"/>
+      <c r="K44" s="517" t="s">
         <v>105</v>
       </c>
-      <c r="L44" s="475"/>
-      <c r="M44" s="475"/>
+      <c r="L44" s="517"/>
+      <c r="M44" s="517"/>
       <c r="N44" s="129"/>
       <c r="T44" s="149"/>
-      <c r="U44" s="468"/>
-[...1 lines deleted...]
-      <c r="W44" s="508" t="s">
+      <c r="U44" s="493"/>
+      <c r="V44" s="493"/>
+      <c r="W44" s="543" t="s">
         <v>523</v>
       </c>
-      <c r="X44" s="509"/>
-[...3 lines deleted...]
-      <c r="AB44" s="475" t="s">
+      <c r="X44" s="544"/>
+      <c r="Y44" s="544"/>
+      <c r="Z44" s="544"/>
+      <c r="AA44" s="545"/>
+      <c r="AB44" s="517" t="s">
         <v>522</v>
       </c>
-      <c r="AC44" s="475"/>
-      <c r="AD44" s="475"/>
+      <c r="AC44" s="517"/>
+      <c r="AD44" s="517"/>
       <c r="AG44" s="156"/>
-      <c r="AH44" s="468"/>
-[...10 lines deleted...]
-    <row r="45" spans="3:83" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH44" s="493"/>
+      <c r="AI44" s="493"/>
+      <c r="AJ44" s="525"/>
+      <c r="AK44" s="525"/>
+      <c r="AL44" s="525"/>
+      <c r="AM44" s="525"/>
+      <c r="AN44" s="486"/>
+      <c r="AO44" s="567"/>
+      <c r="AP44" s="568"/>
+      <c r="AQ44" s="569"/>
+    </row>
+    <row r="45" spans="3:83" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="149"/>
       <c r="N45" s="129"/>
       <c r="T45" s="149"/>
-      <c r="U45" s="468"/>
-[...1 lines deleted...]
-      <c r="W45" s="508" t="s">
+      <c r="U45" s="493"/>
+      <c r="V45" s="493"/>
+      <c r="W45" s="543" t="s">
         <v>103</v>
       </c>
-      <c r="X45" s="509"/>
-[...3 lines deleted...]
-      <c r="AB45" s="470" t="s">
+      <c r="X45" s="544"/>
+      <c r="Y45" s="544"/>
+      <c r="Z45" s="544"/>
+      <c r="AA45" s="545"/>
+      <c r="AB45" s="558" t="s">
         <v>545</v>
       </c>
-      <c r="AC45" s="471"/>
-      <c r="AD45" s="472"/>
+      <c r="AC45" s="559"/>
+      <c r="AD45" s="560"/>
       <c r="AG45" s="160"/>
-      <c r="AH45" s="468"/>
-[...1 lines deleted...]
-      <c r="AJ45" s="502" t="s">
+      <c r="AH45" s="493"/>
+      <c r="AI45" s="493"/>
+      <c r="AJ45" s="570" t="s">
         <v>526</v>
       </c>
-      <c r="AK45" s="503"/>
-[...3 lines deleted...]
-      <c r="AO45" s="496" t="s">
+      <c r="AK45" s="571"/>
+      <c r="AL45" s="571"/>
+      <c r="AM45" s="571"/>
+      <c r="AN45" s="572"/>
+      <c r="AO45" s="564" t="s">
         <v>555</v>
       </c>
-      <c r="AP45" s="497"/>
-[...2 lines deleted...]
-    <row r="46" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP45" s="565"/>
+      <c r="AQ45" s="566"/>
+    </row>
+    <row r="46" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="149"/>
-      <c r="D46" s="468" t="s">
+      <c r="D46" s="493" t="s">
         <v>356</v>
       </c>
-      <c r="E46" s="468"/>
-      <c r="F46" s="473" t="s">
+      <c r="E46" s="493"/>
+      <c r="F46" s="516" t="s">
         <v>186</v>
       </c>
-      <c r="G46" s="473"/>
-[...3 lines deleted...]
-      <c r="K46" s="475" t="s">
+      <c r="G46" s="516"/>
+      <c r="H46" s="516"/>
+      <c r="I46" s="516"/>
+      <c r="J46" s="516"/>
+      <c r="K46" s="517" t="s">
         <v>232</v>
       </c>
-      <c r="L46" s="475"/>
-      <c r="M46" s="475"/>
+      <c r="L46" s="517"/>
+      <c r="M46" s="517"/>
       <c r="N46" s="129"/>
       <c r="T46" s="149"/>
       <c r="AG46" s="160"/>
-      <c r="AH46" s="468"/>
-[...10 lines deleted...]
-    <row r="47" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH46" s="493"/>
+      <c r="AI46" s="493"/>
+      <c r="AJ46" s="573"/>
+      <c r="AK46" s="574"/>
+      <c r="AL46" s="574"/>
+      <c r="AM46" s="574"/>
+      <c r="AN46" s="575"/>
+      <c r="AO46" s="567"/>
+      <c r="AP46" s="568"/>
+      <c r="AQ46" s="569"/>
+    </row>
+    <row r="47" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="156"/>
-      <c r="D47" s="468"/>
-[...6 lines deleted...]
-      <c r="K47" s="475" t="s">
+      <c r="D47" s="493"/>
+      <c r="E47" s="493"/>
+      <c r="F47" s="516"/>
+      <c r="G47" s="516"/>
+      <c r="H47" s="516"/>
+      <c r="I47" s="516"/>
+      <c r="J47" s="516"/>
+      <c r="K47" s="517" t="s">
         <v>113</v>
       </c>
-      <c r="L47" s="475"/>
-      <c r="M47" s="475"/>
+      <c r="L47" s="517"/>
+      <c r="M47" s="517"/>
       <c r="N47" s="129"/>
       <c r="T47" s="149"/>
-      <c r="U47" s="468" t="s">
+      <c r="U47" s="493" t="s">
         <v>548</v>
       </c>
-      <c r="V47" s="468"/>
-      <c r="W47" s="476" t="s">
+      <c r="V47" s="493"/>
+      <c r="W47" s="524" t="s">
         <v>549</v>
       </c>
-      <c r="X47" s="476"/>
-[...3 lines deleted...]
-      <c r="AB47" s="475" t="s">
+      <c r="X47" s="524"/>
+      <c r="Y47" s="524"/>
+      <c r="Z47" s="524"/>
+      <c r="AA47" s="524"/>
+      <c r="AB47" s="517" t="s">
         <v>193</v>
       </c>
-      <c r="AC47" s="475"/>
-      <c r="AD47" s="475"/>
+      <c r="AC47" s="517"/>
+      <c r="AD47" s="517"/>
       <c r="AG47" s="149"/>
       <c r="AH47" s="133"/>
       <c r="AI47" s="133"/>
       <c r="AJ47" s="119"/>
       <c r="AK47" s="119"/>
       <c r="AL47" s="119"/>
       <c r="AM47" s="119"/>
       <c r="AN47" s="119"/>
       <c r="AO47" s="119"/>
       <c r="AP47" s="119"/>
       <c r="AQ47" s="119"/>
     </row>
-    <row r="48" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="3:83" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="149"/>
-      <c r="D48" s="468"/>
-[...1 lines deleted...]
-      <c r="F48" s="473" t="s">
+      <c r="D48" s="493"/>
+      <c r="E48" s="493"/>
+      <c r="F48" s="516" t="s">
         <v>429</v>
       </c>
-      <c r="G48" s="473"/>
-[...3 lines deleted...]
-      <c r="K48" s="475" t="s">
+      <c r="G48" s="516"/>
+      <c r="H48" s="516"/>
+      <c r="I48" s="516"/>
+      <c r="J48" s="516"/>
+      <c r="K48" s="517" t="s">
         <v>115</v>
       </c>
-      <c r="L48" s="475"/>
-      <c r="M48" s="475"/>
+      <c r="L48" s="517"/>
+      <c r="M48" s="517"/>
       <c r="N48" s="129"/>
       <c r="T48" s="140"/>
-      <c r="U48" s="468"/>
-[...6 lines deleted...]
-      <c r="AB48" s="475" t="s">
+      <c r="U48" s="493"/>
+      <c r="V48" s="493"/>
+      <c r="W48" s="524"/>
+      <c r="X48" s="524"/>
+      <c r="Y48" s="524"/>
+      <c r="Z48" s="524"/>
+      <c r="AA48" s="524"/>
+      <c r="AB48" s="517" t="s">
         <v>384</v>
       </c>
-      <c r="AC48" s="475"/>
-      <c r="AD48" s="475"/>
+      <c r="AC48" s="517"/>
+      <c r="AD48" s="517"/>
       <c r="AG48" s="156"/>
-      <c r="AH48" s="468" t="s">
+      <c r="AH48" s="493" t="s">
         <v>293</v>
       </c>
-      <c r="AI48" s="468"/>
-      <c r="AJ48" s="468" t="s">
+      <c r="AI48" s="493"/>
+      <c r="AJ48" s="493" t="s">
         <v>559</v>
       </c>
-      <c r="AK48" s="468"/>
-[...3 lines deleted...]
-      <c r="AO48" s="473" t="s">
+      <c r="AK48" s="493"/>
+      <c r="AL48" s="493"/>
+      <c r="AM48" s="493"/>
+      <c r="AN48" s="493"/>
+      <c r="AO48" s="516" t="s">
         <v>560</v>
       </c>
-      <c r="AP48" s="473"/>
-[...2 lines deleted...]
-    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP48" s="516"/>
+      <c r="AQ48" s="516"/>
+    </row>
+    <row r="49" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="149"/>
-      <c r="D49" s="468"/>
-[...6 lines deleted...]
-      <c r="K49" s="475" t="s">
+      <c r="D49" s="493"/>
+      <c r="E49" s="493"/>
+      <c r="F49" s="516"/>
+      <c r="G49" s="516"/>
+      <c r="H49" s="516"/>
+      <c r="I49" s="516"/>
+      <c r="J49" s="516"/>
+      <c r="K49" s="517" t="s">
         <v>119</v>
       </c>
-      <c r="L49" s="475"/>
-      <c r="M49" s="475"/>
+      <c r="L49" s="517"/>
+      <c r="M49" s="517"/>
       <c r="N49" s="129"/>
-      <c r="U49" s="468"/>
-[...6 lines deleted...]
-      <c r="AB49" s="475" t="s">
+      <c r="U49" s="493"/>
+      <c r="V49" s="493"/>
+      <c r="W49" s="524"/>
+      <c r="X49" s="524"/>
+      <c r="Y49" s="524"/>
+      <c r="Z49" s="524"/>
+      <c r="AA49" s="524"/>
+      <c r="AB49" s="517" t="s">
         <v>538</v>
       </c>
-      <c r="AC49" s="475"/>
-      <c r="AD49" s="475"/>
+      <c r="AC49" s="517"/>
+      <c r="AD49" s="517"/>
       <c r="AG49" s="149"/>
-      <c r="AH49" s="468"/>
-[...8 lines deleted...]
-      <c r="AQ49" s="473"/>
+      <c r="AH49" s="493"/>
+      <c r="AI49" s="493"/>
+      <c r="AJ49" s="493"/>
+      <c r="AK49" s="493"/>
+      <c r="AL49" s="493"/>
+      <c r="AM49" s="493"/>
+      <c r="AN49" s="493"/>
+      <c r="AO49" s="516"/>
+      <c r="AP49" s="516"/>
+      <c r="AQ49" s="516"/>
       <c r="AZ49" s="162"/>
       <c r="BD49" s="163"/>
     </row>
-    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="149"/>
-      <c r="D50" s="468"/>
-[...6 lines deleted...]
-      <c r="K50" s="475" t="s">
+      <c r="D50" s="493"/>
+      <c r="E50" s="493"/>
+      <c r="F50" s="516"/>
+      <c r="G50" s="516"/>
+      <c r="H50" s="516"/>
+      <c r="I50" s="516"/>
+      <c r="J50" s="516"/>
+      <c r="K50" s="517" t="s">
         <v>121</v>
       </c>
-      <c r="L50" s="475"/>
-      <c r="M50" s="475"/>
+      <c r="L50" s="517"/>
+      <c r="M50" s="517"/>
       <c r="N50" s="129"/>
-      <c r="U50" s="468"/>
-[...6 lines deleted...]
-      <c r="AB50" s="475" t="s">
+      <c r="U50" s="493"/>
+      <c r="V50" s="493"/>
+      <c r="W50" s="524"/>
+      <c r="X50" s="524"/>
+      <c r="Y50" s="524"/>
+      <c r="Z50" s="524"/>
+      <c r="AA50" s="524"/>
+      <c r="AB50" s="517" t="s">
         <v>547</v>
       </c>
-      <c r="AC50" s="475"/>
-      <c r="AD50" s="475"/>
+      <c r="AC50" s="517"/>
+      <c r="AD50" s="517"/>
       <c r="AE50" s="164"/>
       <c r="AF50" s="164"/>
       <c r="AG50" s="149"/>
       <c r="AZ50" s="162"/>
       <c r="BD50" s="163"/>
     </row>
-    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="149"/>
       <c r="N51" s="129"/>
-      <c r="U51" s="468"/>
-[...6 lines deleted...]
-      <c r="AB51" s="469" t="s">
+      <c r="U51" s="493"/>
+      <c r="V51" s="493"/>
+      <c r="W51" s="524"/>
+      <c r="X51" s="524"/>
+      <c r="Y51" s="524"/>
+      <c r="Z51" s="524"/>
+      <c r="AA51" s="524"/>
+      <c r="AB51" s="501" t="s">
         <v>112</v>
       </c>
-      <c r="AC51" s="469"/>
-      <c r="AD51" s="469"/>
+      <c r="AC51" s="501"/>
+      <c r="AD51" s="501"/>
       <c r="AG51" s="149"/>
-      <c r="AH51" s="548" t="s">
+      <c r="AH51" s="507" t="s">
         <v>412</v>
       </c>
-      <c r="AI51" s="549"/>
-[...9 lines deleted...]
-    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AI51" s="508"/>
+      <c r="AJ51" s="508"/>
+      <c r="AK51" s="508"/>
+      <c r="AL51" s="508"/>
+      <c r="AM51" s="508"/>
+      <c r="AN51" s="508"/>
+      <c r="AO51" s="508"/>
+      <c r="AP51" s="508"/>
+      <c r="AQ51" s="509"/>
+    </row>
+    <row r="52" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="156"/>
-      <c r="D52" s="468" t="s">
+      <c r="D52" s="493" t="s">
         <v>220</v>
       </c>
-      <c r="E52" s="468"/>
-      <c r="F52" s="473" t="s">
+      <c r="E52" s="493"/>
+      <c r="F52" s="516" t="s">
         <v>480</v>
       </c>
-      <c r="G52" s="473"/>
-[...3 lines deleted...]
-      <c r="K52" s="475" t="s">
+      <c r="G52" s="516"/>
+      <c r="H52" s="516"/>
+      <c r="I52" s="516"/>
+      <c r="J52" s="516"/>
+      <c r="K52" s="517" t="s">
         <v>127</v>
       </c>
-      <c r="L52" s="475"/>
-      <c r="M52" s="475"/>
+      <c r="L52" s="517"/>
+      <c r="M52" s="517"/>
       <c r="N52" s="129"/>
-      <c r="U52" s="468"/>
-[...6 lines deleted...]
-      <c r="AB52" s="469" t="s">
+      <c r="U52" s="493"/>
+      <c r="V52" s="493"/>
+      <c r="W52" s="524"/>
+      <c r="X52" s="524"/>
+      <c r="Y52" s="524"/>
+      <c r="Z52" s="524"/>
+      <c r="AA52" s="524"/>
+      <c r="AB52" s="501" t="s">
         <v>545</v>
       </c>
-      <c r="AC52" s="469"/>
-      <c r="AD52" s="469"/>
+      <c r="AC52" s="501"/>
+      <c r="AD52" s="501"/>
       <c r="AG52" s="149"/>
       <c r="AL52" s="141"/>
     </row>
-    <row r="53" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="3:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="149"/>
-      <c r="D53" s="468"/>
-[...6 lines deleted...]
-      <c r="K53" s="475" t="s">
+      <c r="D53" s="493"/>
+      <c r="E53" s="493"/>
+      <c r="F53" s="516"/>
+      <c r="G53" s="516"/>
+      <c r="H53" s="516"/>
+      <c r="I53" s="516"/>
+      <c r="J53" s="516"/>
+      <c r="K53" s="517" t="s">
         <v>133</v>
       </c>
-      <c r="L53" s="475"/>
-      <c r="M53" s="475"/>
+      <c r="L53" s="517"/>
+      <c r="M53" s="517"/>
       <c r="N53" s="129"/>
       <c r="AG53" s="149"/>
       <c r="AL53" s="135"/>
     </row>
-    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="149"/>
       <c r="N54" s="165"/>
       <c r="O54" s="166"/>
       <c r="P54" s="166"/>
       <c r="W54" s="159"/>
       <c r="X54" s="159"/>
       <c r="Y54" s="167"/>
       <c r="Z54" s="167"/>
       <c r="AA54" s="167"/>
       <c r="AB54" s="167"/>
       <c r="AC54" s="167"/>
-      <c r="AD54" s="511"/>
-[...1 lines deleted...]
-      <c r="AF54" s="511"/>
+      <c r="AD54" s="561"/>
+      <c r="AE54" s="561"/>
+      <c r="AF54" s="561"/>
       <c r="AG54" s="156"/>
-      <c r="AH54" s="528" t="s">
+      <c r="AH54" s="483" t="s">
         <v>60</v>
       </c>
-      <c r="AI54" s="493"/>
-      <c r="AJ54" s="551" t="s">
+      <c r="AI54" s="484"/>
+      <c r="AJ54" s="487" t="s">
         <v>61</v>
       </c>
-      <c r="AK54" s="555"/>
-[...3 lines deleted...]
-      <c r="AO54" s="551" t="s">
+      <c r="AK54" s="488"/>
+      <c r="AL54" s="488"/>
+      <c r="AM54" s="488"/>
+      <c r="AN54" s="489"/>
+      <c r="AO54" s="487" t="s">
         <v>536</v>
       </c>
-      <c r="AP54" s="555"/>
-[...2 lines deleted...]
-    <row r="55" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AP54" s="488"/>
+      <c r="AQ54" s="489"/>
+    </row>
+    <row r="55" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="149"/>
-      <c r="D55" s="468" t="s">
+      <c r="D55" s="493" t="s">
         <v>484</v>
       </c>
-      <c r="E55" s="468"/>
-      <c r="F55" s="475" t="s">
+      <c r="E55" s="493"/>
+      <c r="F55" s="517" t="s">
         <v>130</v>
       </c>
-      <c r="G55" s="475"/>
-[...3 lines deleted...]
-      <c r="K55" s="475" t="s">
+      <c r="G55" s="517"/>
+      <c r="H55" s="517"/>
+      <c r="I55" s="517"/>
+      <c r="J55" s="517"/>
+      <c r="K55" s="517" t="s">
         <v>131</v>
       </c>
-      <c r="L55" s="475"/>
-      <c r="M55" s="475"/>
+      <c r="L55" s="517"/>
+      <c r="M55" s="517"/>
       <c r="N55" s="129"/>
       <c r="AC55" s="129"/>
       <c r="AD55" s="129"/>
       <c r="AE55" s="129"/>
-      <c r="AH55" s="529"/>
-[...10 lines deleted...]
-    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AH55" s="485"/>
+      <c r="AI55" s="486"/>
+      <c r="AJ55" s="490"/>
+      <c r="AK55" s="491"/>
+      <c r="AL55" s="491"/>
+      <c r="AM55" s="491"/>
+      <c r="AN55" s="492"/>
+      <c r="AO55" s="490"/>
+      <c r="AP55" s="491"/>
+      <c r="AQ55" s="492"/>
+    </row>
+    <row r="56" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="149"/>
-      <c r="D56" s="468"/>
-[...1 lines deleted...]
-      <c r="F56" s="473" t="s">
+      <c r="D56" s="493"/>
+      <c r="E56" s="493"/>
+      <c r="F56" s="516" t="s">
         <v>483</v>
       </c>
-      <c r="G56" s="473"/>
-[...3 lines deleted...]
-      <c r="K56" s="475" t="s">
+      <c r="G56" s="516"/>
+      <c r="H56" s="516"/>
+      <c r="I56" s="516"/>
+      <c r="J56" s="516"/>
+      <c r="K56" s="517" t="s">
         <v>132</v>
       </c>
-      <c r="L56" s="475"/>
-      <c r="M56" s="475"/>
+      <c r="L56" s="517"/>
+      <c r="M56" s="517"/>
       <c r="N56" s="129"/>
       <c r="AC56" s="129"/>
       <c r="AD56" s="129"/>
       <c r="AE56" s="129"/>
       <c r="AZ56" s="162"/>
       <c r="BA56" s="163"/>
     </row>
-    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="156"/>
-      <c r="D57" s="468"/>
-[...6 lines deleted...]
-      <c r="K57" s="475" t="s">
+      <c r="D57" s="493"/>
+      <c r="E57" s="493"/>
+      <c r="F57" s="516"/>
+      <c r="G57" s="516"/>
+      <c r="H57" s="516"/>
+      <c r="I57" s="516"/>
+      <c r="J57" s="516"/>
+      <c r="K57" s="517" t="s">
         <v>139</v>
       </c>
-      <c r="L57" s="475"/>
-      <c r="M57" s="475"/>
+      <c r="L57" s="517"/>
+      <c r="M57" s="517"/>
       <c r="N57" s="129"/>
       <c r="AC57" s="129"/>
       <c r="AD57" s="129"/>
       <c r="AE57" s="129"/>
       <c r="AZ57" s="168"/>
       <c r="BA57" s="163"/>
     </row>
-    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="149"/>
-      <c r="D58" s="468"/>
-[...6 lines deleted...]
-      <c r="K58" s="475" t="s">
+      <c r="D58" s="493"/>
+      <c r="E58" s="493"/>
+      <c r="F58" s="516"/>
+      <c r="G58" s="516"/>
+      <c r="H58" s="516"/>
+      <c r="I58" s="516"/>
+      <c r="J58" s="516"/>
+      <c r="K58" s="517" t="s">
         <v>465</v>
       </c>
-      <c r="L58" s="475"/>
-      <c r="M58" s="475"/>
+      <c r="L58" s="517"/>
+      <c r="M58" s="517"/>
       <c r="N58" s="129"/>
       <c r="AC58" s="129"/>
       <c r="AD58" s="129"/>
       <c r="AE58" s="129"/>
     </row>
-    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="149"/>
-      <c r="D59" s="468"/>
-[...6 lines deleted...]
-      <c r="K59" s="475" t="s">
+      <c r="D59" s="493"/>
+      <c r="E59" s="493"/>
+      <c r="F59" s="516"/>
+      <c r="G59" s="516"/>
+      <c r="H59" s="516"/>
+      <c r="I59" s="516"/>
+      <c r="J59" s="516"/>
+      <c r="K59" s="517" t="s">
         <v>481</v>
       </c>
-      <c r="L59" s="475"/>
-      <c r="M59" s="475"/>
+      <c r="L59" s="517"/>
+      <c r="M59" s="517"/>
       <c r="N59" s="129"/>
       <c r="AC59" s="129"/>
       <c r="AD59" s="129"/>
       <c r="AE59" s="129"/>
     </row>
-    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="149"/>
-      <c r="D60" s="468"/>
-[...6 lines deleted...]
-      <c r="K60" s="475" t="s">
+      <c r="D60" s="493"/>
+      <c r="E60" s="493"/>
+      <c r="F60" s="516"/>
+      <c r="G60" s="516"/>
+      <c r="H60" s="516"/>
+      <c r="I60" s="516"/>
+      <c r="J60" s="516"/>
+      <c r="K60" s="517" t="s">
         <v>482</v>
       </c>
-      <c r="L60" s="475"/>
-      <c r="M60" s="475"/>
+      <c r="L60" s="517"/>
+      <c r="M60" s="517"/>
       <c r="N60" s="129"/>
       <c r="AC60" s="129"/>
       <c r="AD60" s="129"/>
       <c r="AE60" s="129"/>
     </row>
-    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="149"/>
-      <c r="D61" s="468"/>
-[...6 lines deleted...]
-      <c r="K61" s="475" t="s">
+      <c r="D61" s="493"/>
+      <c r="E61" s="493"/>
+      <c r="F61" s="516"/>
+      <c r="G61" s="516"/>
+      <c r="H61" s="516"/>
+      <c r="I61" s="516"/>
+      <c r="J61" s="516"/>
+      <c r="K61" s="517" t="s">
         <v>141</v>
       </c>
-      <c r="L61" s="475"/>
-      <c r="M61" s="475"/>
+      <c r="L61" s="517"/>
+      <c r="M61" s="517"/>
       <c r="N61" s="129"/>
       <c r="AC61" s="129"/>
       <c r="AD61" s="129"/>
       <c r="AE61" s="129"/>
     </row>
-    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="149"/>
       <c r="N62" s="129"/>
       <c r="AC62" s="129"/>
       <c r="AD62" s="129"/>
       <c r="AE62" s="129"/>
       <c r="AY62" s="169"/>
       <c r="BD62" s="163"/>
     </row>
-    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="161"/>
-      <c r="D63" s="468" t="s">
+      <c r="D63" s="493" t="s">
         <v>455</v>
       </c>
-      <c r="E63" s="468"/>
-      <c r="F63" s="473" t="s">
+      <c r="E63" s="493"/>
+      <c r="F63" s="516" t="s">
         <v>456</v>
       </c>
-      <c r="G63" s="473"/>
-[...3 lines deleted...]
-      <c r="K63" s="475" t="s">
+      <c r="G63" s="516"/>
+      <c r="H63" s="516"/>
+      <c r="I63" s="516"/>
+      <c r="J63" s="516"/>
+      <c r="K63" s="517" t="s">
         <v>485</v>
       </c>
-      <c r="L63" s="475"/>
-      <c r="M63" s="475"/>
+      <c r="L63" s="517"/>
+      <c r="M63" s="517"/>
       <c r="N63" s="129"/>
       <c r="AC63" s="129"/>
       <c r="AD63" s="129"/>
       <c r="AE63" s="129"/>
     </row>
-    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="149"/>
       <c r="D64" s="133"/>
       <c r="E64" s="133"/>
       <c r="F64" s="119"/>
       <c r="G64" s="119"/>
       <c r="H64" s="119"/>
       <c r="I64" s="119"/>
       <c r="J64" s="119"/>
       <c r="K64" s="120"/>
       <c r="L64" s="120"/>
       <c r="M64" s="120"/>
       <c r="N64" s="129"/>
       <c r="AC64" s="129"/>
       <c r="AD64" s="129"/>
       <c r="AE64" s="129"/>
     </row>
-    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="161"/>
-      <c r="D65" s="468" t="s">
+      <c r="D65" s="493" t="s">
         <v>489</v>
       </c>
-      <c r="E65" s="468"/>
-      <c r="F65" s="473" t="s">
+      <c r="E65" s="493"/>
+      <c r="F65" s="516" t="s">
         <v>490</v>
       </c>
-      <c r="G65" s="473"/>
-[...3 lines deleted...]
-      <c r="K65" s="475" t="s">
+      <c r="G65" s="516"/>
+      <c r="H65" s="516"/>
+      <c r="I65" s="516"/>
+      <c r="J65" s="516"/>
+      <c r="K65" s="517" t="s">
         <v>491</v>
       </c>
-      <c r="L65" s="475"/>
-      <c r="M65" s="475"/>
+      <c r="L65" s="517"/>
+      <c r="M65" s="517"/>
       <c r="N65" s="129"/>
       <c r="AC65" s="129"/>
       <c r="AD65" s="129"/>
       <c r="AE65" s="129"/>
     </row>
-    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="149"/>
       <c r="D66" s="133"/>
       <c r="E66" s="133"/>
       <c r="F66" s="119"/>
       <c r="G66" s="119"/>
       <c r="H66" s="119"/>
       <c r="I66" s="119"/>
       <c r="J66" s="119"/>
       <c r="K66" s="120"/>
       <c r="L66" s="120"/>
       <c r="M66" s="120"/>
       <c r="N66" s="129"/>
       <c r="AC66" s="129"/>
       <c r="AD66" s="129"/>
       <c r="AE66" s="129"/>
     </row>
-    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="149"/>
-      <c r="D67" s="468" t="s">
+      <c r="D67" s="493" t="s">
         <v>553</v>
       </c>
-      <c r="E67" s="468"/>
-      <c r="F67" s="476" t="s">
+      <c r="E67" s="493"/>
+      <c r="F67" s="524" t="s">
         <v>554</v>
       </c>
-      <c r="G67" s="476"/>
-[...3 lines deleted...]
-      <c r="K67" s="475" t="s">
+      <c r="G67" s="524"/>
+      <c r="H67" s="524"/>
+      <c r="I67" s="524"/>
+      <c r="J67" s="524"/>
+      <c r="K67" s="517" t="s">
         <v>486</v>
       </c>
-      <c r="L67" s="475"/>
-      <c r="M67" s="475"/>
+      <c r="L67" s="517"/>
+      <c r="M67" s="517"/>
       <c r="N67" s="129"/>
       <c r="AC67" s="129"/>
       <c r="AD67" s="129"/>
       <c r="AE67" s="129"/>
     </row>
-    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="149"/>
-      <c r="D68" s="468"/>
-[...6 lines deleted...]
-      <c r="K68" s="475" t="s">
+      <c r="D68" s="493"/>
+      <c r="E68" s="493"/>
+      <c r="F68" s="524"/>
+      <c r="G68" s="524"/>
+      <c r="H68" s="524"/>
+      <c r="I68" s="524"/>
+      <c r="J68" s="524"/>
+      <c r="K68" s="517" t="s">
         <v>152</v>
       </c>
-      <c r="L68" s="475"/>
-      <c r="M68" s="475"/>
+      <c r="L68" s="517"/>
+      <c r="M68" s="517"/>
       <c r="N68" s="129"/>
       <c r="AC68" s="129"/>
       <c r="AD68" s="129"/>
       <c r="AE68" s="129"/>
     </row>
-    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="149"/>
-      <c r="D69" s="468"/>
-[...6 lines deleted...]
-      <c r="K69" s="470" t="s">
+      <c r="D69" s="493"/>
+      <c r="E69" s="493"/>
+      <c r="F69" s="524"/>
+      <c r="G69" s="524"/>
+      <c r="H69" s="524"/>
+      <c r="I69" s="524"/>
+      <c r="J69" s="524"/>
+      <c r="K69" s="558" t="s">
         <v>552</v>
       </c>
-      <c r="L69" s="471"/>
-      <c r="M69" s="472"/>
+      <c r="L69" s="559"/>
+      <c r="M69" s="560"/>
       <c r="N69" s="129"/>
       <c r="AC69" s="129"/>
       <c r="AD69" s="129"/>
       <c r="AE69" s="129"/>
     </row>
-    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="161"/>
-      <c r="D70" s="468"/>
-[...6 lines deleted...]
-      <c r="K70" s="475" t="s">
+      <c r="D70" s="493"/>
+      <c r="E70" s="493"/>
+      <c r="F70" s="524"/>
+      <c r="G70" s="524"/>
+      <c r="H70" s="524"/>
+      <c r="I70" s="524"/>
+      <c r="J70" s="524"/>
+      <c r="K70" s="517" t="s">
         <v>487</v>
       </c>
-      <c r="L70" s="475"/>
-      <c r="M70" s="475"/>
+      <c r="L70" s="517"/>
+      <c r="M70" s="517"/>
       <c r="N70" s="129"/>
       <c r="AC70" s="129"/>
       <c r="AD70" s="129"/>
       <c r="AE70" s="129"/>
     </row>
-    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="149"/>
-      <c r="D71" s="468"/>
-[...6 lines deleted...]
-      <c r="K71" s="475" t="s">
+      <c r="D71" s="493"/>
+      <c r="E71" s="493"/>
+      <c r="F71" s="524"/>
+      <c r="G71" s="524"/>
+      <c r="H71" s="524"/>
+      <c r="I71" s="524"/>
+      <c r="J71" s="524"/>
+      <c r="K71" s="517" t="s">
         <v>475</v>
       </c>
-      <c r="L71" s="475"/>
-      <c r="M71" s="475"/>
+      <c r="L71" s="517"/>
+      <c r="M71" s="517"/>
       <c r="N71" s="129"/>
       <c r="AC71" s="129"/>
       <c r="AD71" s="129"/>
       <c r="AE71" s="129"/>
     </row>
-    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="149"/>
-      <c r="D72" s="468"/>
-[...6 lines deleted...]
-      <c r="K72" s="475" t="s">
+      <c r="D72" s="493"/>
+      <c r="E72" s="493"/>
+      <c r="F72" s="524"/>
+      <c r="G72" s="524"/>
+      <c r="H72" s="524"/>
+      <c r="I72" s="524"/>
+      <c r="J72" s="524"/>
+      <c r="K72" s="517" t="s">
         <v>488</v>
       </c>
-      <c r="L72" s="475"/>
-      <c r="M72" s="475"/>
+      <c r="L72" s="517"/>
+      <c r="M72" s="517"/>
       <c r="N72" s="129"/>
       <c r="AC72" s="129"/>
       <c r="AD72" s="129"/>
       <c r="AE72" s="129"/>
     </row>
-    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="149"/>
       <c r="N73" s="129"/>
       <c r="AC73" s="129"/>
       <c r="AD73" s="129"/>
       <c r="AE73" s="129"/>
     </row>
-    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="149"/>
-      <c r="D74" s="519" t="s">
+      <c r="D74" s="497" t="s">
         <v>517</v>
       </c>
-      <c r="E74" s="520"/>
-[...7 lines deleted...]
-      <c r="M74" s="521"/>
+      <c r="E74" s="498"/>
+      <c r="F74" s="498"/>
+      <c r="G74" s="498"/>
+      <c r="H74" s="498"/>
+      <c r="I74" s="498"/>
+      <c r="J74" s="498"/>
+      <c r="K74" s="498"/>
+      <c r="L74" s="498"/>
+      <c r="M74" s="499"/>
       <c r="N74" s="129">
         <f>COUNTA(K77:M99)</f>
         <v>17</v>
       </c>
       <c r="AC74" s="129"/>
       <c r="AD74" s="129"/>
       <c r="AE74" s="129"/>
     </row>
-    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="131"/>
       <c r="D75" s="152"/>
       <c r="E75" s="152"/>
       <c r="F75" s="152"/>
       <c r="G75" s="152"/>
       <c r="H75" s="170"/>
       <c r="I75" s="171"/>
       <c r="J75" s="115"/>
       <c r="K75" s="116"/>
       <c r="L75" s="116"/>
       <c r="M75" s="116"/>
       <c r="N75" s="129"/>
       <c r="AC75" s="129"/>
       <c r="AD75" s="129"/>
       <c r="AE75" s="129"/>
     </row>
-    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="149"/>
       <c r="N76" s="172"/>
       <c r="O76" s="159"/>
       <c r="AC76" s="129"/>
       <c r="AD76" s="129"/>
       <c r="AE76" s="129"/>
     </row>
-    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="149"/>
-      <c r="D77" s="542" t="s">
+      <c r="D77" s="518" t="s">
         <v>457</v>
       </c>
-      <c r="E77" s="543"/>
-      <c r="F77" s="483" t="s">
+      <c r="E77" s="519"/>
+      <c r="F77" s="549" t="s">
         <v>269</v>
       </c>
-      <c r="G77" s="484"/>
-[...3 lines deleted...]
-      <c r="K77" s="525" t="s">
+      <c r="G77" s="550"/>
+      <c r="H77" s="550"/>
+      <c r="I77" s="550"/>
+      <c r="J77" s="551"/>
+      <c r="K77" s="494" t="s">
         <v>178</v>
       </c>
-      <c r="L77" s="526"/>
-      <c r="M77" s="527"/>
+      <c r="L77" s="495"/>
+      <c r="M77" s="496"/>
       <c r="N77" s="172"/>
       <c r="O77" s="159"/>
       <c r="AC77" s="129"/>
       <c r="AD77" s="129"/>
       <c r="AE77" s="129"/>
     </row>
-    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="149"/>
-      <c r="D78" s="544"/>
-[...6 lines deleted...]
-      <c r="K78" s="525" t="s">
+      <c r="D78" s="520"/>
+      <c r="E78" s="521"/>
+      <c r="F78" s="555"/>
+      <c r="G78" s="556"/>
+      <c r="H78" s="556"/>
+      <c r="I78" s="556"/>
+      <c r="J78" s="557"/>
+      <c r="K78" s="494" t="s">
         <v>261</v>
       </c>
-      <c r="L78" s="526"/>
-      <c r="M78" s="527"/>
+      <c r="L78" s="495"/>
+      <c r="M78" s="496"/>
       <c r="N78" s="172"/>
       <c r="O78" s="159"/>
       <c r="AC78" s="129"/>
       <c r="AD78" s="129"/>
       <c r="AE78" s="129"/>
     </row>
-    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="136"/>
-      <c r="D79" s="546"/>
-[...1 lines deleted...]
-      <c r="F79" s="529" t="s">
+      <c r="D79" s="522"/>
+      <c r="E79" s="523"/>
+      <c r="F79" s="485" t="s">
         <v>162</v>
       </c>
-      <c r="G79" s="494"/>
-[...3 lines deleted...]
-      <c r="K79" s="525" t="s">
+      <c r="G79" s="525"/>
+      <c r="H79" s="525"/>
+      <c r="I79" s="525"/>
+      <c r="J79" s="486"/>
+      <c r="K79" s="494" t="s">
         <v>163</v>
       </c>
-      <c r="L79" s="526"/>
-      <c r="M79" s="527"/>
+      <c r="L79" s="495"/>
+      <c r="M79" s="496"/>
       <c r="N79" s="172"/>
       <c r="O79" s="159"/>
       <c r="AC79" s="129"/>
       <c r="AD79" s="129"/>
       <c r="AE79" s="129"/>
     </row>
-    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="149"/>
       <c r="N80" s="172"/>
       <c r="O80" s="159"/>
       <c r="AC80" s="129"/>
       <c r="AD80" s="129"/>
       <c r="AE80" s="129"/>
     </row>
-    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="149"/>
-      <c r="D81" s="468" t="s">
+      <c r="D81" s="493" t="s">
         <v>458</v>
       </c>
-      <c r="E81" s="468"/>
-      <c r="F81" s="468" t="s">
+      <c r="E81" s="493"/>
+      <c r="F81" s="493" t="s">
         <v>493</v>
       </c>
-      <c r="G81" s="468"/>
-[...3 lines deleted...]
-      <c r="K81" s="469" t="s">
+      <c r="G81" s="493"/>
+      <c r="H81" s="493"/>
+      <c r="I81" s="493"/>
+      <c r="J81" s="493"/>
+      <c r="K81" s="501" t="s">
         <v>352</v>
       </c>
-      <c r="L81" s="469"/>
-      <c r="M81" s="469"/>
+      <c r="L81" s="501"/>
+      <c r="M81" s="501"/>
       <c r="N81" s="172"/>
       <c r="O81" s="159"/>
       <c r="AC81" s="129"/>
       <c r="AD81" s="129"/>
       <c r="AE81" s="129"/>
     </row>
-    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="149"/>
-      <c r="D82" s="468"/>
-[...6 lines deleted...]
-      <c r="K82" s="469" t="s">
+      <c r="D82" s="493"/>
+      <c r="E82" s="493"/>
+      <c r="F82" s="493"/>
+      <c r="G82" s="493"/>
+      <c r="H82" s="493"/>
+      <c r="I82" s="493"/>
+      <c r="J82" s="493"/>
+      <c r="K82" s="501" t="s">
         <v>262</v>
       </c>
-      <c r="L82" s="469"/>
-      <c r="M82" s="469"/>
+      <c r="L82" s="501"/>
+      <c r="M82" s="501"/>
       <c r="N82" s="172"/>
       <c r="O82" s="159"/>
       <c r="AC82" s="129"/>
       <c r="AD82" s="129"/>
       <c r="AE82" s="129"/>
     </row>
-    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="131"/>
-      <c r="D83" s="468"/>
-[...6 lines deleted...]
-      <c r="K83" s="469" t="s">
+      <c r="D83" s="493"/>
+      <c r="E83" s="493"/>
+      <c r="F83" s="493"/>
+      <c r="G83" s="493"/>
+      <c r="H83" s="493"/>
+      <c r="I83" s="493"/>
+      <c r="J83" s="493"/>
+      <c r="K83" s="501" t="s">
         <v>167</v>
       </c>
-      <c r="L83" s="469"/>
-      <c r="M83" s="469"/>
+      <c r="L83" s="501"/>
+      <c r="M83" s="501"/>
       <c r="N83" s="172"/>
       <c r="O83" s="159"/>
       <c r="AC83" s="129"/>
       <c r="AD83" s="129"/>
       <c r="AE83" s="129"/>
     </row>
-    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="149"/>
-      <c r="D84" s="468"/>
-[...1 lines deleted...]
-      <c r="F84" s="468" t="s">
+      <c r="D84" s="493"/>
+      <c r="E84" s="493"/>
+      <c r="F84" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="G84" s="468"/>
-[...3 lines deleted...]
-      <c r="K84" s="469" t="s">
+      <c r="G84" s="493"/>
+      <c r="H84" s="493"/>
+      <c r="I84" s="493"/>
+      <c r="J84" s="493"/>
+      <c r="K84" s="501" t="s">
         <v>168</v>
       </c>
-      <c r="L84" s="469"/>
-      <c r="M84" s="469"/>
+      <c r="L84" s="501"/>
+      <c r="M84" s="501"/>
       <c r="N84" s="172"/>
       <c r="O84" s="159"/>
       <c r="AC84" s="129"/>
       <c r="AD84" s="129"/>
       <c r="AE84" s="129"/>
     </row>
-    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="149"/>
       <c r="N85" s="172"/>
       <c r="O85" s="159"/>
       <c r="AC85" s="129"/>
       <c r="AD85" s="129"/>
       <c r="AE85" s="129"/>
     </row>
-    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="131"/>
-      <c r="D86" s="468" t="s">
+      <c r="D86" s="493" t="s">
         <v>169</v>
       </c>
-      <c r="E86" s="468"/>
-      <c r="F86" s="468" t="s">
+      <c r="E86" s="493"/>
+      <c r="F86" s="493" t="s">
         <v>170</v>
       </c>
-      <c r="G86" s="468"/>
-[...3 lines deleted...]
-      <c r="K86" s="469" t="s">
+      <c r="G86" s="493"/>
+      <c r="H86" s="493"/>
+      <c r="I86" s="493"/>
+      <c r="J86" s="493"/>
+      <c r="K86" s="501" t="s">
         <v>172</v>
       </c>
-      <c r="L86" s="469"/>
-      <c r="M86" s="469"/>
+      <c r="L86" s="501"/>
+      <c r="M86" s="501"/>
       <c r="N86" s="172"/>
       <c r="O86" s="159"/>
       <c r="AC86" s="129"/>
       <c r="AD86" s="129"/>
       <c r="AE86" s="129"/>
     </row>
-    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="149"/>
-      <c r="D87" s="468"/>
-[...6 lines deleted...]
-      <c r="K87" s="469" t="s">
+      <c r="D87" s="493"/>
+      <c r="E87" s="493"/>
+      <c r="F87" s="493"/>
+      <c r="G87" s="493"/>
+      <c r="H87" s="493"/>
+      <c r="I87" s="493"/>
+      <c r="J87" s="493"/>
+      <c r="K87" s="501" t="s">
         <v>494</v>
       </c>
-      <c r="L87" s="469"/>
-      <c r="M87" s="469"/>
+      <c r="L87" s="501"/>
+      <c r="M87" s="501"/>
       <c r="N87" s="172"/>
       <c r="O87" s="159"/>
       <c r="AC87" s="129"/>
       <c r="AD87" s="129"/>
       <c r="AE87" s="129"/>
     </row>
-    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="149"/>
       <c r="N88" s="172"/>
       <c r="O88" s="159"/>
       <c r="AC88" s="129"/>
       <c r="AD88" s="129"/>
       <c r="AE88" s="129"/>
     </row>
-    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="131"/>
-      <c r="D89" s="468" t="s">
+      <c r="D89" s="493" t="s">
         <v>173</v>
       </c>
-      <c r="E89" s="468"/>
-      <c r="F89" s="528" t="s">
+      <c r="E89" s="493"/>
+      <c r="F89" s="483" t="s">
         <v>495</v>
       </c>
-      <c r="G89" s="492"/>
-[...3 lines deleted...]
-      <c r="K89" s="530" t="s">
+      <c r="G89" s="529"/>
+      <c r="H89" s="529"/>
+      <c r="I89" s="529"/>
+      <c r="J89" s="484"/>
+      <c r="K89" s="534" t="s">
         <v>496</v>
       </c>
-      <c r="L89" s="531"/>
-      <c r="M89" s="532"/>
+      <c r="L89" s="535"/>
+      <c r="M89" s="536"/>
       <c r="N89" s="172"/>
       <c r="O89" s="159"/>
       <c r="AC89" s="129"/>
       <c r="AD89" s="129"/>
       <c r="AE89" s="129"/>
     </row>
-    <row r="90" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="3:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="149"/>
-      <c r="D90" s="468"/>
-[...8 lines deleted...]
-      <c r="M90" s="535"/>
+      <c r="D90" s="493"/>
+      <c r="E90" s="493"/>
+      <c r="F90" s="485"/>
+      <c r="G90" s="525"/>
+      <c r="H90" s="525"/>
+      <c r="I90" s="525"/>
+      <c r="J90" s="486"/>
+      <c r="K90" s="537"/>
+      <c r="L90" s="538"/>
+      <c r="M90" s="539"/>
       <c r="N90" s="172"/>
       <c r="O90" s="159"/>
       <c r="AC90" s="129"/>
       <c r="AD90" s="129"/>
       <c r="AE90" s="129"/>
     </row>
-    <row r="91" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="149"/>
       <c r="N91" s="172"/>
       <c r="O91" s="159"/>
       <c r="AC91" s="129"/>
       <c r="AD91" s="129"/>
       <c r="AE91" s="129"/>
     </row>
-    <row r="92" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="149"/>
-      <c r="D92" s="468" t="s">
+      <c r="D92" s="493" t="s">
         <v>445</v>
       </c>
-      <c r="E92" s="468"/>
-      <c r="F92" s="468" t="s">
+      <c r="E92" s="493"/>
+      <c r="F92" s="493" t="s">
         <v>151</v>
       </c>
-      <c r="G92" s="468"/>
-[...3 lines deleted...]
-      <c r="K92" s="469" t="s">
+      <c r="G92" s="493"/>
+      <c r="H92" s="493"/>
+      <c r="I92" s="493"/>
+      <c r="J92" s="493"/>
+      <c r="K92" s="501" t="s">
         <v>177</v>
       </c>
-      <c r="L92" s="469"/>
-      <c r="M92" s="469"/>
+      <c r="L92" s="501"/>
+      <c r="M92" s="501"/>
       <c r="N92" s="172"/>
       <c r="O92" s="159"/>
       <c r="AC92" s="129"/>
       <c r="AD92" s="129"/>
       <c r="AE92" s="129"/>
     </row>
-    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="149"/>
-      <c r="D93" s="468"/>
-[...6 lines deleted...]
-      <c r="K93" s="469" t="s">
+      <c r="D93" s="493"/>
+      <c r="E93" s="493"/>
+      <c r="F93" s="493"/>
+      <c r="G93" s="493"/>
+      <c r="H93" s="493"/>
+      <c r="I93" s="493"/>
+      <c r="J93" s="493"/>
+      <c r="K93" s="501" t="s">
         <v>179</v>
       </c>
-      <c r="L93" s="469"/>
-      <c r="M93" s="469"/>
+      <c r="L93" s="501"/>
+      <c r="M93" s="501"/>
       <c r="N93" s="172"/>
       <c r="O93" s="159"/>
       <c r="AC93" s="129"/>
       <c r="AD93" s="129"/>
       <c r="AE93" s="129"/>
     </row>
-    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="131"/>
-      <c r="D94" s="468"/>
-[...6 lines deleted...]
-      <c r="K94" s="469" t="s">
+      <c r="D94" s="493"/>
+      <c r="E94" s="493"/>
+      <c r="F94" s="493"/>
+      <c r="G94" s="493"/>
+      <c r="H94" s="493"/>
+      <c r="I94" s="493"/>
+      <c r="J94" s="493"/>
+      <c r="K94" s="501" t="s">
         <v>497</v>
       </c>
-      <c r="L94" s="469"/>
-      <c r="M94" s="469"/>
+      <c r="L94" s="501"/>
+      <c r="M94" s="501"/>
       <c r="N94" s="172"/>
       <c r="O94" s="159"/>
       <c r="AC94" s="129"/>
       <c r="AD94" s="129"/>
       <c r="AE94" s="129"/>
     </row>
-    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="149"/>
-      <c r="D95" s="468"/>
-[...6 lines deleted...]
-      <c r="K95" s="469" t="s">
+      <c r="D95" s="493"/>
+      <c r="E95" s="493"/>
+      <c r="F95" s="493"/>
+      <c r="G95" s="493"/>
+      <c r="H95" s="493"/>
+      <c r="I95" s="493"/>
+      <c r="J95" s="493"/>
+      <c r="K95" s="501" t="s">
         <v>550</v>
       </c>
-      <c r="L95" s="469"/>
-      <c r="M95" s="469"/>
+      <c r="L95" s="501"/>
+      <c r="M95" s="501"/>
       <c r="N95" s="172"/>
       <c r="O95" s="159"/>
       <c r="AC95" s="129"/>
       <c r="AD95" s="129"/>
       <c r="AE95" s="129"/>
     </row>
-    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96" s="149"/>
       <c r="N96" s="172"/>
       <c r="O96" s="159"/>
       <c r="AC96" s="129"/>
       <c r="AD96" s="129"/>
       <c r="AE96" s="129"/>
     </row>
-    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97" s="149"/>
-      <c r="D97" s="468" t="s">
+      <c r="D97" s="493" t="s">
         <v>467</v>
       </c>
-      <c r="E97" s="468"/>
-      <c r="F97" s="468" t="s">
+      <c r="E97" s="493"/>
+      <c r="F97" s="493" t="s">
         <v>468</v>
       </c>
-      <c r="G97" s="468"/>
-[...3 lines deleted...]
-      <c r="K97" s="469" t="s">
+      <c r="G97" s="493"/>
+      <c r="H97" s="493"/>
+      <c r="I97" s="493"/>
+      <c r="J97" s="493"/>
+      <c r="K97" s="501" t="s">
         <v>469</v>
       </c>
-      <c r="L97" s="469"/>
-      <c r="M97" s="469"/>
+      <c r="L97" s="501"/>
+      <c r="M97" s="501"/>
       <c r="N97" s="172"/>
       <c r="O97" s="159"/>
       <c r="AC97" s="129"/>
       <c r="AD97" s="129"/>
       <c r="AE97" s="129"/>
     </row>
-    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="149"/>
-      <c r="D98" s="468"/>
-[...6 lines deleted...]
-      <c r="K98" s="525" t="s">
+      <c r="D98" s="493"/>
+      <c r="E98" s="493"/>
+      <c r="F98" s="493"/>
+      <c r="G98" s="493"/>
+      <c r="H98" s="493"/>
+      <c r="I98" s="493"/>
+      <c r="J98" s="493"/>
+      <c r="K98" s="494" t="s">
         <v>516</v>
       </c>
-      <c r="L98" s="526"/>
-      <c r="M98" s="527"/>
+      <c r="L98" s="495"/>
+      <c r="M98" s="496"/>
       <c r="N98" s="172"/>
       <c r="O98" s="159"/>
       <c r="AC98" s="129"/>
       <c r="AD98" s="129"/>
       <c r="AE98" s="129"/>
     </row>
-    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99" s="131"/>
-      <c r="D99" s="468"/>
-[...6 lines deleted...]
-      <c r="K99" s="469" t="s">
+      <c r="D99" s="493"/>
+      <c r="E99" s="493"/>
+      <c r="F99" s="493"/>
+      <c r="G99" s="493"/>
+      <c r="H99" s="493"/>
+      <c r="I99" s="493"/>
+      <c r="J99" s="493"/>
+      <c r="K99" s="501" t="s">
         <v>498</v>
       </c>
-      <c r="L99" s="469"/>
-      <c r="M99" s="469"/>
+      <c r="L99" s="501"/>
+      <c r="M99" s="501"/>
       <c r="N99" s="172"/>
       <c r="O99" s="159"/>
       <c r="AC99" s="129"/>
       <c r="AD99" s="129"/>
       <c r="AE99" s="129"/>
     </row>
-    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="149"/>
       <c r="D100" s="159"/>
       <c r="E100" s="159"/>
       <c r="F100" s="159"/>
       <c r="G100" s="159"/>
       <c r="H100" s="159"/>
       <c r="I100" s="159"/>
       <c r="J100" s="159"/>
       <c r="K100" s="159"/>
       <c r="L100" s="159"/>
       <c r="M100" s="159"/>
       <c r="N100" s="129"/>
       <c r="AC100" s="129"/>
       <c r="AD100" s="129"/>
       <c r="AE100" s="129"/>
     </row>
-    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C101" s="149"/>
-      <c r="D101" s="519" t="s">
+      <c r="D101" s="497" t="s">
         <v>537</v>
       </c>
-      <c r="E101" s="520"/>
-[...7 lines deleted...]
-      <c r="M101" s="521"/>
+      <c r="E101" s="498"/>
+      <c r="F101" s="498"/>
+      <c r="G101" s="498"/>
+      <c r="H101" s="498"/>
+      <c r="I101" s="498"/>
+      <c r="J101" s="498"/>
+      <c r="K101" s="498"/>
+      <c r="L101" s="498"/>
+      <c r="M101" s="499"/>
       <c r="N101" s="129">
         <f>COUNTA(K104:M122)</f>
         <v>12</v>
       </c>
       <c r="AC101" s="129"/>
       <c r="AD101" s="129"/>
       <c r="AE101" s="129"/>
     </row>
-    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C102" s="149"/>
       <c r="D102" s="115"/>
       <c r="E102" s="152"/>
       <c r="F102" s="152"/>
       <c r="G102" s="152"/>
       <c r="H102" s="152"/>
       <c r="I102" s="153"/>
       <c r="J102" s="115"/>
       <c r="K102" s="116"/>
       <c r="L102" s="116"/>
       <c r="M102" s="116"/>
       <c r="N102" s="129"/>
       <c r="AC102" s="129"/>
       <c r="AD102" s="129"/>
       <c r="AE102" s="129"/>
     </row>
-    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="103" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C103" s="136"/>
       <c r="D103" s="140"/>
       <c r="N103" s="129"/>
       <c r="AC103" s="129"/>
       <c r="AD103" s="129"/>
       <c r="AE103" s="129"/>
     </row>
-    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="131"/>
-      <c r="D104" s="468" t="s">
+      <c r="D104" s="493" t="s">
         <v>427</v>
       </c>
-      <c r="E104" s="468"/>
-      <c r="F104" s="528" t="s">
+      <c r="E104" s="493"/>
+      <c r="F104" s="483" t="s">
         <v>426</v>
       </c>
-      <c r="G104" s="492"/>
-[...3 lines deleted...]
-      <c r="K104" s="483" t="s">
+      <c r="G104" s="529"/>
+      <c r="H104" s="529"/>
+      <c r="I104" s="529"/>
+      <c r="J104" s="484"/>
+      <c r="K104" s="549" t="s">
         <v>267</v>
       </c>
-      <c r="L104" s="484"/>
-      <c r="M104" s="485"/>
+      <c r="L104" s="550"/>
+      <c r="M104" s="551"/>
       <c r="N104" s="129"/>
       <c r="AC104" s="129"/>
       <c r="AD104" s="129"/>
       <c r="AE104" s="129"/>
     </row>
-    <row r="105" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="3:31" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C105" s="149"/>
-      <c r="D105" s="468"/>
-[...8 lines deleted...]
-      <c r="M105" s="488"/>
+      <c r="D105" s="493"/>
+      <c r="E105" s="493"/>
+      <c r="F105" s="485"/>
+      <c r="G105" s="525"/>
+      <c r="H105" s="525"/>
+      <c r="I105" s="525"/>
+      <c r="J105" s="486"/>
+      <c r="K105" s="552"/>
+      <c r="L105" s="553"/>
+      <c r="M105" s="554"/>
       <c r="N105" s="129"/>
       <c r="AC105" s="129"/>
       <c r="AD105" s="129"/>
       <c r="AE105" s="129"/>
     </row>
-    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="149"/>
       <c r="I106" s="173"/>
       <c r="J106" s="173"/>
       <c r="K106" s="174"/>
       <c r="N106" s="129"/>
       <c r="AC106" s="129"/>
       <c r="AD106" s="129"/>
       <c r="AE106" s="129"/>
     </row>
-    <row r="107" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C107" s="149"/>
-      <c r="D107" s="468" t="s">
+      <c r="D107" s="493" t="s">
         <v>356</v>
       </c>
-      <c r="E107" s="468"/>
-      <c r="F107" s="489" t="s">
+      <c r="E107" s="493"/>
+      <c r="F107" s="500" t="s">
         <v>43</v>
       </c>
-      <c r="G107" s="489"/>
-[...3 lines deleted...]
-      <c r="K107" s="475" t="s">
+      <c r="G107" s="500"/>
+      <c r="H107" s="500"/>
+      <c r="I107" s="500"/>
+      <c r="J107" s="500"/>
+      <c r="K107" s="517" t="s">
         <v>460</v>
       </c>
-      <c r="L107" s="475"/>
-      <c r="M107" s="475"/>
+      <c r="L107" s="517"/>
+      <c r="M107" s="517"/>
       <c r="N107" s="129"/>
       <c r="AC107" s="129"/>
       <c r="AD107" s="129"/>
       <c r="AE107" s="129"/>
     </row>
-    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C108" s="131"/>
-      <c r="D108" s="468"/>
-[...8 lines deleted...]
-      <c r="M108" s="475"/>
+      <c r="D108" s="493"/>
+      <c r="E108" s="493"/>
+      <c r="F108" s="500"/>
+      <c r="G108" s="500"/>
+      <c r="H108" s="500"/>
+      <c r="I108" s="500"/>
+      <c r="J108" s="500"/>
+      <c r="K108" s="517"/>
+      <c r="L108" s="517"/>
+      <c r="M108" s="517"/>
       <c r="N108" s="129"/>
       <c r="AC108" s="129"/>
       <c r="AD108" s="129"/>
       <c r="AE108" s="129"/>
     </row>
-    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C109" s="149"/>
-      <c r="D109" s="468"/>
-[...1 lines deleted...]
-      <c r="F109" s="489" t="s">
+      <c r="D109" s="493"/>
+      <c r="E109" s="493"/>
+      <c r="F109" s="500" t="s">
         <v>499</v>
       </c>
-      <c r="G109" s="489"/>
-[...3 lines deleted...]
-      <c r="K109" s="475" t="s">
+      <c r="G109" s="500"/>
+      <c r="H109" s="500"/>
+      <c r="I109" s="500"/>
+      <c r="J109" s="500"/>
+      <c r="K109" s="517" t="s">
         <v>500</v>
       </c>
-      <c r="L109" s="475"/>
-      <c r="M109" s="475"/>
+      <c r="L109" s="517"/>
+      <c r="M109" s="517"/>
       <c r="N109" s="129"/>
       <c r="AC109" s="129"/>
       <c r="AD109" s="129"/>
       <c r="AE109" s="129"/>
     </row>
-    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C110" s="136"/>
-      <c r="D110" s="468"/>
-[...1 lines deleted...]
-      <c r="F110" s="489" t="s">
+      <c r="D110" s="493"/>
+      <c r="E110" s="493"/>
+      <c r="F110" s="500" t="s">
         <v>429</v>
       </c>
-      <c r="G110" s="489"/>
-[...3 lines deleted...]
-      <c r="K110" s="469" t="s">
+      <c r="G110" s="500"/>
+      <c r="H110" s="500"/>
+      <c r="I110" s="500"/>
+      <c r="J110" s="500"/>
+      <c r="K110" s="501" t="s">
         <v>501</v>
       </c>
-      <c r="L110" s="469"/>
-      <c r="M110" s="469"/>
+      <c r="L110" s="501"/>
+      <c r="M110" s="501"/>
       <c r="N110" s="129"/>
       <c r="AC110" s="129"/>
       <c r="AD110" s="129"/>
       <c r="AE110" s="129"/>
     </row>
-    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C111" s="149"/>
-      <c r="D111" s="468"/>
-[...6 lines deleted...]
-      <c r="K111" s="469" t="s">
+      <c r="D111" s="493"/>
+      <c r="E111" s="493"/>
+      <c r="F111" s="500"/>
+      <c r="G111" s="500"/>
+      <c r="H111" s="500"/>
+      <c r="I111" s="500"/>
+      <c r="J111" s="500"/>
+      <c r="K111" s="501" t="s">
         <v>502</v>
       </c>
-      <c r="L111" s="469"/>
-      <c r="M111" s="469"/>
+      <c r="L111" s="501"/>
+      <c r="M111" s="501"/>
       <c r="N111" s="129"/>
       <c r="AC111" s="129"/>
       <c r="AD111" s="129"/>
       <c r="AE111" s="129"/>
     </row>
-    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="149"/>
-      <c r="D112" s="468"/>
-[...6 lines deleted...]
-      <c r="K112" s="469" t="s">
+      <c r="D112" s="493"/>
+      <c r="E112" s="493"/>
+      <c r="F112" s="500"/>
+      <c r="G112" s="500"/>
+      <c r="H112" s="500"/>
+      <c r="I112" s="500"/>
+      <c r="J112" s="500"/>
+      <c r="K112" s="501" t="s">
         <v>466</v>
       </c>
-      <c r="L112" s="469"/>
-      <c r="M112" s="469"/>
+      <c r="L112" s="501"/>
+      <c r="M112" s="501"/>
       <c r="N112" s="129"/>
       <c r="AC112" s="129"/>
       <c r="AD112" s="129"/>
       <c r="AE112" s="129"/>
     </row>
-    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="149"/>
       <c r="I113" s="173"/>
       <c r="J113" s="173"/>
       <c r="K113" s="174"/>
       <c r="N113" s="129"/>
       <c r="AC113" s="129"/>
       <c r="AD113" s="129"/>
       <c r="AE113" s="129"/>
     </row>
-    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="114" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="149"/>
-      <c r="D114" s="468" t="s">
+      <c r="D114" s="493" t="s">
         <v>463</v>
       </c>
-      <c r="E114" s="468"/>
-      <c r="F114" s="468" t="s">
+      <c r="E114" s="493"/>
+      <c r="F114" s="493" t="s">
         <v>462</v>
       </c>
-      <c r="G114" s="468"/>
-[...3 lines deleted...]
-      <c r="K114" s="475" t="s">
+      <c r="G114" s="493"/>
+      <c r="H114" s="493"/>
+      <c r="I114" s="493"/>
+      <c r="J114" s="493"/>
+      <c r="K114" s="517" t="s">
         <v>195</v>
       </c>
-      <c r="L114" s="475"/>
-      <c r="M114" s="475"/>
+      <c r="L114" s="517"/>
+      <c r="M114" s="517"/>
       <c r="N114" s="129"/>
       <c r="AC114" s="129"/>
       <c r="AD114" s="129"/>
       <c r="AE114" s="129"/>
     </row>
-    <row r="115" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="136"/>
-      <c r="D115" s="557"/>
-[...8 lines deleted...]
-      <c r="M115" s="475"/>
+      <c r="D115" s="502"/>
+      <c r="E115" s="493"/>
+      <c r="F115" s="493"/>
+      <c r="G115" s="493"/>
+      <c r="H115" s="493"/>
+      <c r="I115" s="493"/>
+      <c r="J115" s="493"/>
+      <c r="K115" s="517"/>
+      <c r="L115" s="517"/>
+      <c r="M115" s="517"/>
       <c r="N115" s="129"/>
       <c r="AC115" s="129"/>
       <c r="AD115" s="129"/>
       <c r="AE115" s="129"/>
     </row>
-    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="149"/>
       <c r="I116" s="173"/>
       <c r="J116" s="173"/>
       <c r="K116" s="174"/>
       <c r="N116" s="129"/>
       <c r="AC116" s="129"/>
       <c r="AD116" s="129"/>
       <c r="AE116" s="129"/>
     </row>
-    <row r="117" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="117" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="156"/>
-      <c r="D117" s="468" t="s">
+      <c r="D117" s="493" t="s">
         <v>196</v>
       </c>
-      <c r="E117" s="468"/>
-      <c r="F117" s="468" t="s">
+      <c r="E117" s="493"/>
+      <c r="F117" s="493" t="s">
         <v>503</v>
       </c>
-      <c r="G117" s="468"/>
-[...3 lines deleted...]
-      <c r="K117" s="469" t="s">
+      <c r="G117" s="493"/>
+      <c r="H117" s="493"/>
+      <c r="I117" s="493"/>
+      <c r="J117" s="493"/>
+      <c r="K117" s="501" t="s">
         <v>272</v>
       </c>
-      <c r="L117" s="469"/>
-      <c r="M117" s="469"/>
+      <c r="L117" s="501"/>
+      <c r="M117" s="501"/>
       <c r="N117" s="129"/>
       <c r="AC117" s="129"/>
       <c r="AD117" s="129"/>
       <c r="AE117" s="129"/>
     </row>
-    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="149"/>
       <c r="I118" s="173"/>
       <c r="J118" s="173"/>
       <c r="K118" s="174"/>
       <c r="N118" s="129"/>
       <c r="AC118" s="129"/>
       <c r="AD118" s="129"/>
       <c r="AE118" s="129"/>
     </row>
-    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="149"/>
-      <c r="D119" s="528" t="s">
+      <c r="D119" s="483" t="s">
         <v>90</v>
       </c>
-      <c r="E119" s="493"/>
-      <c r="F119" s="477" t="s">
+      <c r="E119" s="484"/>
+      <c r="F119" s="510" t="s">
         <v>151</v>
       </c>
-      <c r="G119" s="478"/>
-[...3 lines deleted...]
-      <c r="K119" s="525" t="s">
+      <c r="G119" s="514"/>
+      <c r="H119" s="514"/>
+      <c r="I119" s="514"/>
+      <c r="J119" s="511"/>
+      <c r="K119" s="494" t="s">
         <v>504</v>
       </c>
-      <c r="L119" s="526"/>
-      <c r="M119" s="527"/>
+      <c r="L119" s="495"/>
+      <c r="M119" s="496"/>
       <c r="N119" s="129"/>
       <c r="AC119" s="129"/>
       <c r="AD119" s="129"/>
       <c r="AE119" s="129"/>
     </row>
-    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="120" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="156"/>
-      <c r="D120" s="560"/>
-[...6 lines deleted...]
-      <c r="K120" s="525" t="s">
+      <c r="D120" s="505"/>
+      <c r="E120" s="506"/>
+      <c r="F120" s="526"/>
+      <c r="G120" s="527"/>
+      <c r="H120" s="527"/>
+      <c r="I120" s="527"/>
+      <c r="J120" s="528"/>
+      <c r="K120" s="494" t="s">
         <v>505</v>
       </c>
-      <c r="L120" s="526"/>
-      <c r="M120" s="527"/>
+      <c r="L120" s="495"/>
+      <c r="M120" s="496"/>
       <c r="N120" s="129"/>
       <c r="AC120" s="129"/>
       <c r="AD120" s="129"/>
       <c r="AE120" s="129"/>
     </row>
-    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="121" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="149"/>
-      <c r="D121" s="560"/>
-[...6 lines deleted...]
-      <c r="K121" s="525" t="s">
+      <c r="D121" s="505"/>
+      <c r="E121" s="506"/>
+      <c r="F121" s="526"/>
+      <c r="G121" s="527"/>
+      <c r="H121" s="527"/>
+      <c r="I121" s="527"/>
+      <c r="J121" s="528"/>
+      <c r="K121" s="494" t="s">
         <v>506</v>
       </c>
-      <c r="L121" s="526"/>
-      <c r="M121" s="527"/>
+      <c r="L121" s="495"/>
+      <c r="M121" s="496"/>
       <c r="N121" s="129"/>
       <c r="AC121" s="129"/>
       <c r="AD121" s="129"/>
       <c r="AE121" s="129"/>
     </row>
-    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="149"/>
-      <c r="D122" s="529"/>
-[...6 lines deleted...]
-      <c r="K122" s="525" t="s">
+      <c r="D122" s="485"/>
+      <c r="E122" s="486"/>
+      <c r="F122" s="512"/>
+      <c r="G122" s="515"/>
+      <c r="H122" s="515"/>
+      <c r="I122" s="515"/>
+      <c r="J122" s="513"/>
+      <c r="K122" s="494" t="s">
         <v>273</v>
       </c>
-      <c r="L122" s="526"/>
-      <c r="M122" s="527"/>
+      <c r="L122" s="495"/>
+      <c r="M122" s="496"/>
       <c r="N122" s="129"/>
       <c r="AC122" s="129"/>
       <c r="AD122" s="129"/>
       <c r="AE122" s="129"/>
     </row>
-    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="123" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="149"/>
       <c r="N123" s="129"/>
       <c r="AC123" s="129"/>
       <c r="AD123" s="129"/>
       <c r="AE123" s="129"/>
     </row>
-    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="124" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="149"/>
-      <c r="D124" s="519" t="s">
+      <c r="D124" s="497" t="s">
         <v>512</v>
       </c>
-      <c r="E124" s="520"/>
-[...7 lines deleted...]
-      <c r="M124" s="521"/>
+      <c r="E124" s="498"/>
+      <c r="F124" s="498"/>
+      <c r="G124" s="498"/>
+      <c r="H124" s="498"/>
+      <c r="I124" s="498"/>
+      <c r="J124" s="498"/>
+      <c r="K124" s="498"/>
+      <c r="L124" s="498"/>
+      <c r="M124" s="499"/>
       <c r="N124" s="129">
         <f>COUNTA(K127:M141)</f>
         <v>9</v>
       </c>
       <c r="AC124" s="129"/>
       <c r="AD124" s="129"/>
       <c r="AE124" s="129"/>
     </row>
-    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C125" s="149"/>
       <c r="D125" s="115"/>
       <c r="E125" s="152"/>
       <c r="F125" s="152"/>
       <c r="G125" s="152"/>
       <c r="H125" s="152"/>
       <c r="I125" s="153"/>
       <c r="J125" s="115"/>
       <c r="K125" s="116"/>
       <c r="L125" s="116"/>
       <c r="M125" s="116"/>
       <c r="N125" s="129"/>
       <c r="AC125" s="129"/>
       <c r="AD125" s="129"/>
       <c r="AE125" s="129"/>
     </row>
-    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="126" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C126" s="136"/>
       <c r="D126" s="140"/>
       <c r="N126" s="129"/>
       <c r="AC126" s="129"/>
       <c r="AD126" s="129"/>
       <c r="AE126" s="129"/>
     </row>
-    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="127" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="131"/>
-      <c r="D127" s="528" t="s">
+      <c r="D127" s="483" t="s">
         <v>181</v>
       </c>
-      <c r="E127" s="493"/>
-      <c r="F127" s="558" t="s">
+      <c r="E127" s="484"/>
+      <c r="F127" s="503" t="s">
         <v>43</v>
       </c>
-      <c r="G127" s="559"/>
-[...3 lines deleted...]
-      <c r="K127" s="525" t="s">
+      <c r="G127" s="504"/>
+      <c r="H127" s="504"/>
+      <c r="I127" s="504"/>
+      <c r="J127" s="502"/>
+      <c r="K127" s="494" t="s">
         <v>551</v>
       </c>
-      <c r="L127" s="526"/>
-      <c r="M127" s="527"/>
+      <c r="L127" s="495"/>
+      <c r="M127" s="496"/>
       <c r="N127" s="129"/>
       <c r="AC127" s="129"/>
       <c r="AD127" s="129"/>
       <c r="AE127" s="129"/>
     </row>
-    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="128" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="149"/>
-      <c r="D128" s="529"/>
-[...1 lines deleted...]
-      <c r="F128" s="558" t="s">
+      <c r="D128" s="485"/>
+      <c r="E128" s="486"/>
+      <c r="F128" s="503" t="s">
         <v>205</v>
       </c>
-      <c r="G128" s="559"/>
-[...3 lines deleted...]
-      <c r="K128" s="525" t="s">
+      <c r="G128" s="504"/>
+      <c r="H128" s="504"/>
+      <c r="I128" s="504"/>
+      <c r="J128" s="502"/>
+      <c r="K128" s="494" t="s">
         <v>206</v>
       </c>
-      <c r="L128" s="526"/>
-      <c r="M128" s="527"/>
+      <c r="L128" s="495"/>
+      <c r="M128" s="496"/>
       <c r="N128" s="129"/>
       <c r="AC128" s="129"/>
       <c r="AD128" s="129"/>
       <c r="AE128" s="129"/>
     </row>
-    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="129" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="149"/>
       <c r="I129" s="173"/>
       <c r="J129" s="173"/>
       <c r="K129" s="174"/>
       <c r="N129" s="129"/>
       <c r="AC129" s="129"/>
       <c r="AD129" s="129"/>
       <c r="AE129" s="129"/>
     </row>
-    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="130" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="156"/>
-      <c r="D130" s="528" t="s">
+      <c r="D130" s="483" t="s">
         <v>427</v>
       </c>
-      <c r="E130" s="493"/>
-      <c r="F130" s="551" t="s">
+      <c r="E130" s="484"/>
+      <c r="F130" s="487" t="s">
         <v>426</v>
       </c>
-      <c r="G130" s="555"/>
-[...3 lines deleted...]
-      <c r="K130" s="483" t="s">
+      <c r="G130" s="488"/>
+      <c r="H130" s="488"/>
+      <c r="I130" s="488"/>
+      <c r="J130" s="489"/>
+      <c r="K130" s="549" t="s">
         <v>210</v>
       </c>
-      <c r="L130" s="484"/>
-      <c r="M130" s="485"/>
+      <c r="L130" s="550"/>
+      <c r="M130" s="551"/>
       <c r="N130" s="129"/>
       <c r="AC130" s="129"/>
       <c r="AD130" s="129"/>
       <c r="AE130" s="129"/>
     </row>
-    <row r="131" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="131" spans="3:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="149"/>
-      <c r="D131" s="529"/>
-[...8 lines deleted...]
-      <c r="M131" s="488"/>
+      <c r="D131" s="485"/>
+      <c r="E131" s="486"/>
+      <c r="F131" s="490"/>
+      <c r="G131" s="491"/>
+      <c r="H131" s="491"/>
+      <c r="I131" s="491"/>
+      <c r="J131" s="492"/>
+      <c r="K131" s="552"/>
+      <c r="L131" s="553"/>
+      <c r="M131" s="554"/>
       <c r="N131" s="129"/>
       <c r="AC131" s="129"/>
       <c r="AD131" s="129"/>
       <c r="AE131" s="129"/>
     </row>
-    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="132" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="149"/>
       <c r="N132" s="129"/>
       <c r="AC132" s="129"/>
       <c r="AD132" s="129"/>
       <c r="AE132" s="129"/>
     </row>
-    <row r="133" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="133" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="149"/>
-      <c r="D133" s="468" t="s">
+      <c r="D133" s="493" t="s">
         <v>509</v>
       </c>
-      <c r="E133" s="468"/>
-      <c r="F133" s="489" t="s">
+      <c r="E133" s="493"/>
+      <c r="F133" s="500" t="s">
         <v>404</v>
       </c>
-      <c r="G133" s="489"/>
-[...3 lines deleted...]
-      <c r="K133" s="483" t="s">
+      <c r="G133" s="500"/>
+      <c r="H133" s="500"/>
+      <c r="I133" s="500"/>
+      <c r="J133" s="500"/>
+      <c r="K133" s="549" t="s">
         <v>215</v>
       </c>
-      <c r="L133" s="484"/>
-      <c r="M133" s="485"/>
+      <c r="L133" s="550"/>
+      <c r="M133" s="551"/>
       <c r="N133" s="129"/>
       <c r="AC133" s="129"/>
       <c r="AD133" s="129"/>
       <c r="AE133" s="129"/>
     </row>
-    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="134" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="156"/>
-      <c r="D134" s="468"/>
-[...8 lines deleted...]
-      <c r="M134" s="488"/>
+      <c r="D134" s="493"/>
+      <c r="E134" s="493"/>
+      <c r="F134" s="500"/>
+      <c r="G134" s="500"/>
+      <c r="H134" s="500"/>
+      <c r="I134" s="500"/>
+      <c r="J134" s="500"/>
+      <c r="K134" s="552"/>
+      <c r="L134" s="553"/>
+      <c r="M134" s="554"/>
       <c r="N134" s="129"/>
       <c r="AC134" s="129"/>
       <c r="AD134" s="129"/>
       <c r="AE134" s="129"/>
     </row>
-    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="135" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="149"/>
-      <c r="D135" s="468"/>
-[...6 lines deleted...]
-      <c r="K135" s="525" t="s">
+      <c r="D135" s="493"/>
+      <c r="E135" s="493"/>
+      <c r="F135" s="500"/>
+      <c r="G135" s="500"/>
+      <c r="H135" s="500"/>
+      <c r="I135" s="500"/>
+      <c r="J135" s="500"/>
+      <c r="K135" s="494" t="s">
         <v>508</v>
       </c>
-      <c r="L135" s="526"/>
-      <c r="M135" s="527"/>
+      <c r="L135" s="495"/>
+      <c r="M135" s="496"/>
       <c r="N135" s="129"/>
     </row>
-    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="136" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="149"/>
       <c r="I136" s="173"/>
       <c r="J136" s="173"/>
       <c r="K136" s="174"/>
       <c r="N136" s="129"/>
     </row>
-    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="137" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="156"/>
-      <c r="D137" s="551" t="s">
+      <c r="D137" s="487" t="s">
         <v>220</v>
       </c>
-      <c r="E137" s="552"/>
-      <c r="F137" s="551" t="s">
+      <c r="E137" s="489"/>
+      <c r="F137" s="487" t="s">
         <v>221</v>
       </c>
-      <c r="G137" s="555"/>
-[...3 lines deleted...]
-      <c r="K137" s="525" t="s">
+      <c r="G137" s="488"/>
+      <c r="H137" s="488"/>
+      <c r="I137" s="488"/>
+      <c r="J137" s="489"/>
+      <c r="K137" s="494" t="s">
         <v>214</v>
       </c>
-      <c r="L137" s="526"/>
-      <c r="M137" s="527"/>
+      <c r="L137" s="495"/>
+      <c r="M137" s="496"/>
       <c r="N137" s="129"/>
     </row>
-    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="138" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="149"/>
-      <c r="D138" s="553"/>
-[...6 lines deleted...]
-      <c r="K138" s="525" t="s">
+      <c r="D138" s="490"/>
+      <c r="E138" s="492"/>
+      <c r="F138" s="490"/>
+      <c r="G138" s="491"/>
+      <c r="H138" s="491"/>
+      <c r="I138" s="491"/>
+      <c r="J138" s="492"/>
+      <c r="K138" s="494" t="s">
         <v>510</v>
       </c>
-      <c r="L138" s="526"/>
-      <c r="M138" s="527"/>
+      <c r="L138" s="495"/>
+      <c r="M138" s="496"/>
       <c r="N138" s="129"/>
     </row>
-    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="139" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="149"/>
       <c r="I139" s="173"/>
       <c r="J139" s="173"/>
       <c r="K139" s="174"/>
       <c r="N139" s="129"/>
     </row>
-    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="140" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="149"/>
-      <c r="D140" s="468" t="s">
+      <c r="D140" s="493" t="s">
         <v>386</v>
       </c>
-      <c r="E140" s="468"/>
-      <c r="F140" s="489" t="s">
+      <c r="E140" s="493"/>
+      <c r="F140" s="500" t="s">
         <v>461</v>
       </c>
-      <c r="G140" s="489"/>
-[...3 lines deleted...]
-      <c r="K140" s="525" t="s">
+      <c r="G140" s="500"/>
+      <c r="H140" s="500"/>
+      <c r="I140" s="500"/>
+      <c r="J140" s="500"/>
+      <c r="K140" s="494" t="s">
         <v>511</v>
       </c>
-      <c r="L140" s="526"/>
-      <c r="M140" s="527"/>
+      <c r="L140" s="495"/>
+      <c r="M140" s="496"/>
       <c r="N140" s="129"/>
     </row>
-    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="141" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="136"/>
-      <c r="D141" s="468"/>
-[...6 lines deleted...]
-      <c r="K141" s="525" t="s">
+      <c r="D141" s="493"/>
+      <c r="E141" s="493"/>
+      <c r="F141" s="500"/>
+      <c r="G141" s="500"/>
+      <c r="H141" s="500"/>
+      <c r="I141" s="500"/>
+      <c r="J141" s="500"/>
+      <c r="K141" s="494" t="s">
         <v>285</v>
       </c>
-      <c r="L141" s="526"/>
-      <c r="M141" s="527"/>
+      <c r="L141" s="495"/>
+      <c r="M141" s="496"/>
       <c r="N141" s="129"/>
     </row>
-    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="142" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="149"/>
       <c r="N142" s="129"/>
     </row>
-    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="143" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C143" s="149"/>
-      <c r="D143" s="548" t="s">
+      <c r="D143" s="507" t="s">
         <v>390</v>
       </c>
-      <c r="E143" s="549"/>
-[...7 lines deleted...]
-      <c r="M143" s="550"/>
+      <c r="E143" s="508"/>
+      <c r="F143" s="508"/>
+      <c r="G143" s="508"/>
+      <c r="H143" s="508"/>
+      <c r="I143" s="508"/>
+      <c r="J143" s="508"/>
+      <c r="K143" s="508"/>
+      <c r="L143" s="508"/>
+      <c r="M143" s="509"/>
       <c r="N143" s="129">
         <v>1</v>
       </c>
     </row>
-    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="144" spans="3:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C144" s="131"/>
       <c r="D144" s="115"/>
       <c r="E144" s="152"/>
       <c r="F144" s="152"/>
       <c r="G144" s="152"/>
       <c r="H144" s="152"/>
       <c r="I144" s="153"/>
       <c r="J144" s="115"/>
       <c r="K144" s="116"/>
       <c r="L144" s="116"/>
       <c r="M144" s="116"/>
       <c r="N144" s="129"/>
     </row>
-    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="145" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C145" s="149"/>
       <c r="D145" s="140"/>
       <c r="N145" s="129"/>
     </row>
-    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="146" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="156"/>
-      <c r="D146" s="477" t="s">
+      <c r="D146" s="510" t="s">
         <v>514</v>
       </c>
-      <c r="E146" s="479"/>
-      <c r="F146" s="477" t="s">
+      <c r="E146" s="511"/>
+      <c r="F146" s="510" t="s">
         <v>513</v>
       </c>
-      <c r="G146" s="478"/>
-[...3 lines deleted...]
-      <c r="K146" s="477" t="s">
+      <c r="G146" s="514"/>
+      <c r="H146" s="514"/>
+      <c r="I146" s="514"/>
+      <c r="J146" s="511"/>
+      <c r="K146" s="510" t="s">
         <v>391</v>
       </c>
-      <c r="L146" s="478"/>
-      <c r="M146" s="479"/>
+      <c r="L146" s="514"/>
+      <c r="M146" s="511"/>
       <c r="N146" s="129"/>
     </row>
-    <row r="147" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M147" s="482"/>
+    <row r="147" spans="3:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D147" s="512"/>
+      <c r="E147" s="513"/>
+      <c r="F147" s="512"/>
+      <c r="G147" s="515"/>
+      <c r="H147" s="515"/>
+      <c r="I147" s="515"/>
+      <c r="J147" s="513"/>
+      <c r="K147" s="512"/>
+      <c r="L147" s="515"/>
+      <c r="M147" s="513"/>
       <c r="N147" s="129"/>
     </row>
-    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="148" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N148" s="129"/>
     </row>
-    <row r="149" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="149" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N149" s="129"/>
     </row>
-    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="150" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N150" s="129"/>
     </row>
-    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="151" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N151" s="129"/>
     </row>
-    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="152" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N152" s="129"/>
     </row>
-    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="153" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N153" s="129"/>
     </row>
-    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="154" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N154" s="129"/>
     </row>
-    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="155" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N155" s="129"/>
     </row>
-    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="156" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N156" s="129"/>
     </row>
-    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="157" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N157" s="129"/>
     </row>
-    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="158" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N158" s="129"/>
     </row>
-    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="159" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N159" s="129"/>
     </row>
-    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="160" spans="3:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N160" s="129"/>
     </row>
-    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N161" s="129"/>
     </row>
-    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="162" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N162" s="129"/>
     </row>
-    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="163" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N163" s="129"/>
     </row>
-    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="164" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N164" s="129"/>
     </row>
-    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="165" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N165" s="129"/>
     </row>
-    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="166" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N166" s="129"/>
     </row>
-    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="167" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N167" s="129"/>
     </row>
-    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="168" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N168" s="129"/>
     </row>
-    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="169" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N169" s="129"/>
     </row>
-    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="170" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N170" s="129"/>
     </row>
-    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="171" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N171" s="129"/>
     </row>
-    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D172" s="175"/>
       <c r="E172" s="175"/>
       <c r="F172" s="176"/>
       <c r="G172" s="176"/>
       <c r="H172" s="176"/>
       <c r="I172" s="176"/>
       <c r="J172" s="176"/>
       <c r="K172" s="176"/>
       <c r="L172" s="176"/>
       <c r="M172" s="176"/>
       <c r="N172" s="129"/>
     </row>
-    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N173" s="129"/>
     </row>
-    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
-[...2 lines deleted...]
-    <row r="177" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="174" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" spans="4:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="228">
-    <mergeCell ref="AU41:AV42"/>
-[...10 lines deleted...]
-    <mergeCell ref="BB38:BD39"/>
+    <mergeCell ref="AY22:BC24"/>
+    <mergeCell ref="BD22:BF24"/>
+    <mergeCell ref="BV31:CE31"/>
+    <mergeCell ref="BV33:CE33"/>
+    <mergeCell ref="BV36:BW38"/>
+    <mergeCell ref="BX36:CB37"/>
+    <mergeCell ref="CC36:CE37"/>
+    <mergeCell ref="BX38:CB38"/>
+    <mergeCell ref="CC38:CE38"/>
+    <mergeCell ref="BH31:BQ31"/>
+    <mergeCell ref="BH33:BQ33"/>
+    <mergeCell ref="BH36:BI38"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AF5:AR6"/>
+    <mergeCell ref="AF13:AR15"/>
+    <mergeCell ref="AF20:AH21"/>
+    <mergeCell ref="AI20:AN21"/>
+    <mergeCell ref="AO20:AR21"/>
+    <mergeCell ref="AW22:AX24"/>
+    <mergeCell ref="AQ26:AU27"/>
+    <mergeCell ref="AV26:AX27"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="U31:AD31"/>
+    <mergeCell ref="AH31:AQ31"/>
+    <mergeCell ref="AU31:BD31"/>
+    <mergeCell ref="G26:H27"/>
+    <mergeCell ref="I26:M27"/>
+    <mergeCell ref="N26:P27"/>
+    <mergeCell ref="T26:U27"/>
+    <mergeCell ref="V26:Z27"/>
+    <mergeCell ref="AA26:AC27"/>
+    <mergeCell ref="AO26:AP27"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="U33:AD33"/>
+    <mergeCell ref="AH33:AQ33"/>
+    <mergeCell ref="AU33:BD33"/>
+    <mergeCell ref="D36:E38"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="U36:V40"/>
+    <mergeCell ref="W36:AA37"/>
+    <mergeCell ref="AB36:AD37"/>
+    <mergeCell ref="AJ37:AN38"/>
+    <mergeCell ref="AO37:AQ38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="W38:AA38"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="AH36:AI38"/>
+    <mergeCell ref="AJ36:AN36"/>
+    <mergeCell ref="AO36:AQ36"/>
+    <mergeCell ref="W39:AA39"/>
+    <mergeCell ref="AB39:AD39"/>
+    <mergeCell ref="D40:E44"/>
+    <mergeCell ref="F40:J43"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="W40:AA40"/>
+    <mergeCell ref="AB40:AD40"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="AH40:AI41"/>
+    <mergeCell ref="AJ40:AN41"/>
+    <mergeCell ref="AO40:AQ41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="U42:V45"/>
+    <mergeCell ref="W42:AA43"/>
+    <mergeCell ref="AB42:AD43"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="AH43:AI46"/>
+    <mergeCell ref="AO45:AQ46"/>
+    <mergeCell ref="D46:E50"/>
+    <mergeCell ref="F46:J47"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="U47:V52"/>
+    <mergeCell ref="W47:AA52"/>
+    <mergeCell ref="AJ43:AN44"/>
+    <mergeCell ref="AO43:AQ44"/>
+    <mergeCell ref="F44:J44"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="W44:AA44"/>
+    <mergeCell ref="AB44:AD44"/>
+    <mergeCell ref="AB47:AD47"/>
+    <mergeCell ref="F48:J50"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="AB48:AD48"/>
+    <mergeCell ref="AH48:AI49"/>
+    <mergeCell ref="AJ48:AN49"/>
+    <mergeCell ref="W45:AA45"/>
+    <mergeCell ref="AB45:AD45"/>
+    <mergeCell ref="AJ45:AN46"/>
+    <mergeCell ref="D52:E53"/>
+    <mergeCell ref="F52:J53"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="AB52:AD52"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="AD54:AF54"/>
+    <mergeCell ref="AO48:AQ49"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="AB49:AD49"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="AB50:AD50"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="F63:J63"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="D55:E61"/>
+    <mergeCell ref="F55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="F56:J61"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="D74:M74"/>
+    <mergeCell ref="D77:E79"/>
+    <mergeCell ref="F77:J78"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="F79:J79"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="D67:E72"/>
+    <mergeCell ref="F67:J72"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="D86:E87"/>
+    <mergeCell ref="F86:J87"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="D89:E90"/>
+    <mergeCell ref="F89:J90"/>
+    <mergeCell ref="K89:M90"/>
+    <mergeCell ref="D81:E84"/>
+    <mergeCell ref="F81:J83"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="F84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="D97:E99"/>
+    <mergeCell ref="F97:J99"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="K99:M99"/>
+    <mergeCell ref="D101:M101"/>
+    <mergeCell ref="D92:E95"/>
+    <mergeCell ref="F92:J95"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="D114:E115"/>
+    <mergeCell ref="F114:J115"/>
+    <mergeCell ref="K114:M115"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="F117:J117"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="D104:E105"/>
+    <mergeCell ref="F104:J105"/>
+    <mergeCell ref="K104:M105"/>
+    <mergeCell ref="D107:E112"/>
+    <mergeCell ref="F107:J108"/>
+    <mergeCell ref="K107:M108"/>
+    <mergeCell ref="F109:J109"/>
+    <mergeCell ref="K109:M109"/>
+    <mergeCell ref="F110:J112"/>
+    <mergeCell ref="K110:M110"/>
+    <mergeCell ref="D127:E128"/>
+    <mergeCell ref="F127:J127"/>
+    <mergeCell ref="K127:M127"/>
+    <mergeCell ref="F128:J128"/>
+    <mergeCell ref="K128:M128"/>
+    <mergeCell ref="D119:E122"/>
+    <mergeCell ref="F119:J122"/>
+    <mergeCell ref="K119:M119"/>
+    <mergeCell ref="K120:M120"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="K122:M122"/>
     <mergeCell ref="D143:M143"/>
     <mergeCell ref="D146:E147"/>
     <mergeCell ref="F146:J147"/>
     <mergeCell ref="K146:M147"/>
     <mergeCell ref="AH51:AQ51"/>
     <mergeCell ref="AO54:AQ55"/>
     <mergeCell ref="AJ54:AN55"/>
     <mergeCell ref="AH54:AI55"/>
     <mergeCell ref="D137:E138"/>
     <mergeCell ref="F137:J138"/>
     <mergeCell ref="K137:M137"/>
     <mergeCell ref="K138:M138"/>
     <mergeCell ref="D140:E141"/>
     <mergeCell ref="F140:J141"/>
     <mergeCell ref="K140:M140"/>
     <mergeCell ref="K141:M141"/>
     <mergeCell ref="D130:E131"/>
     <mergeCell ref="F130:J131"/>
     <mergeCell ref="K130:M131"/>
     <mergeCell ref="D133:E135"/>
     <mergeCell ref="F133:J135"/>
     <mergeCell ref="K133:M134"/>
     <mergeCell ref="K135:M135"/>
     <mergeCell ref="D124:M124"/>
-    <mergeCell ref="D127:E128"/>
-[...190 lines deleted...]
-    <mergeCell ref="BH36:BI38"/>
+    <mergeCell ref="AU41:AV42"/>
+    <mergeCell ref="AW41:BA42"/>
+    <mergeCell ref="BB41:BD42"/>
+    <mergeCell ref="BJ36:BN37"/>
+    <mergeCell ref="BO36:BQ37"/>
+    <mergeCell ref="BJ38:BN38"/>
+    <mergeCell ref="BO38:BQ38"/>
+    <mergeCell ref="AU36:AV39"/>
+    <mergeCell ref="AW36:BA37"/>
+    <mergeCell ref="AW38:BA39"/>
+    <mergeCell ref="BB36:BD37"/>
+    <mergeCell ref="BB38:BD39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E33AE48-C2D1-4F10-ABB3-A0DBB16D5805}">
   <dimension ref="A2:CJ189"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
       <selection activeCell="AI41" sqref="AI41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7109375" defaultRowHeight="8.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.7265625" defaultRowHeight="8" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="113"/>
-[...18 lines deleted...]
-    <col min="34" max="34" width="1.7109375" style="113" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="113"/>
+    <col min="2" max="3" width="2.7265625" style="113" customWidth="1"/>
+    <col min="4" max="4" width="5.7265625" style="113"/>
+    <col min="5" max="5" width="7.453125" style="113" customWidth="1"/>
+    <col min="6" max="9" width="5.7265625" style="113"/>
+    <col min="10" max="10" width="9.7265625" style="113" customWidth="1"/>
+    <col min="11" max="13" width="5.7265625" style="113" customWidth="1"/>
+    <col min="14" max="14" width="11.7265625" style="113" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="5.7265625" style="113"/>
+    <col min="17" max="17" width="4.7265625" style="113" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" style="113" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" style="113" customWidth="1"/>
+    <col min="20" max="20" width="5.7265625" style="113"/>
+    <col min="21" max="21" width="12.26953125" style="113" customWidth="1"/>
+    <col min="22" max="22" width="6.26953125" style="113" customWidth="1"/>
+    <col min="23" max="27" width="5.7265625" style="113"/>
+    <col min="28" max="30" width="5.7265625" style="113" customWidth="1"/>
+    <col min="31" max="31" width="8.26953125" style="113" customWidth="1"/>
+    <col min="32" max="33" width="10.7265625" style="113" customWidth="1"/>
+    <col min="34" max="34" width="1.7265625" style="113" customWidth="1"/>
     <col min="35" max="35" width="12" style="113" customWidth="1"/>
-    <col min="36" max="36" width="1.7109375" style="113" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="76" max="16384" width="5.7109375" style="113"/>
+    <col min="36" max="36" width="1.7265625" style="113" customWidth="1"/>
+    <col min="37" max="46" width="5.7265625" style="113"/>
+    <col min="47" max="47" width="5.26953125" style="113" customWidth="1"/>
+    <col min="48" max="48" width="7.453125" style="113" customWidth="1"/>
+    <col min="49" max="49" width="4.7265625" style="113" customWidth="1"/>
+    <col min="50" max="50" width="5.7265625" style="113"/>
+    <col min="51" max="51" width="11.54296875" style="113" customWidth="1"/>
+    <col min="52" max="57" width="5.7265625" style="113"/>
+    <col min="58" max="58" width="3.26953125" style="113" customWidth="1"/>
+    <col min="59" max="73" width="5.7265625" style="113"/>
+    <col min="74" max="74" width="5.7265625" style="113" customWidth="1"/>
+    <col min="75" max="75" width="3.7265625" style="113" customWidth="1"/>
+    <col min="76" max="16384" width="5.7265625" style="113"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66" ht="44.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="594" t="s">
+    <row r="2" spans="1:66" ht="44.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A2" s="224" t="s">
         <v>681</v>
       </c>
-      <c r="B2" s="595"/>
-[...7 lines deleted...]
-      <c r="J2" s="595"/>
+      <c r="B2" s="225"/>
+      <c r="C2" s="225"/>
+      <c r="D2" s="225"/>
+      <c r="E2" s="225"/>
+      <c r="F2" s="225"/>
+      <c r="G2" s="225"/>
+      <c r="H2" s="225"/>
+      <c r="I2" s="225"/>
+      <c r="J2" s="225"/>
       <c r="K2" s="140"/>
       <c r="L2" s="140"/>
       <c r="M2" s="140"/>
       <c r="N2" s="140"/>
       <c r="O2" s="140"/>
       <c r="P2" s="140"/>
       <c r="Q2" s="140"/>
-      <c r="R2" s="598" t="s">
+      <c r="R2" s="582" t="s">
         <v>682</v>
       </c>
-      <c r="S2" s="598"/>
-[...34 lines deleted...]
-      <c r="BB2" s="598"/>
+      <c r="S2" s="582"/>
+      <c r="T2" s="582"/>
+      <c r="U2" s="582"/>
+      <c r="V2" s="582"/>
+      <c r="W2" s="582"/>
+      <c r="X2" s="582"/>
+      <c r="Y2" s="582"/>
+      <c r="Z2" s="582"/>
+      <c r="AA2" s="582"/>
+      <c r="AB2" s="582"/>
+      <c r="AC2" s="582"/>
+      <c r="AD2" s="582"/>
+      <c r="AE2" s="582"/>
+      <c r="AF2" s="582"/>
+      <c r="AG2" s="582"/>
+      <c r="AH2" s="582"/>
+      <c r="AI2" s="582"/>
+      <c r="AJ2" s="582"/>
+      <c r="AK2" s="582"/>
+      <c r="AL2" s="582"/>
+      <c r="AM2" s="582"/>
+      <c r="AN2" s="582"/>
+      <c r="AO2" s="582"/>
+      <c r="AP2" s="582"/>
+      <c r="AQ2" s="582"/>
+      <c r="AR2" s="582"/>
+      <c r="AS2" s="582"/>
+      <c r="AT2" s="582"/>
+      <c r="AU2" s="582"/>
+      <c r="AV2" s="582"/>
+      <c r="AW2" s="582"/>
+      <c r="AX2" s="582"/>
+      <c r="AY2" s="582"/>
+      <c r="AZ2" s="582"/>
+      <c r="BA2" s="582"/>
+      <c r="BB2" s="582"/>
       <c r="BC2" s="140"/>
       <c r="BD2" s="140"/>
       <c r="BE2" s="140"/>
       <c r="BF2" s="140"/>
       <c r="BG2" s="140"/>
       <c r="BH2" s="140"/>
       <c r="BI2" s="140"/>
       <c r="BJ2" s="140"/>
       <c r="BK2" s="140"/>
       <c r="BL2" s="140"/>
       <c r="BM2" s="140"/>
       <c r="BN2" s="141"/>
     </row>
-    <row r="3" spans="1:66" ht="56.25" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="J3" s="597"/>
+    <row r="3" spans="1:66" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="226"/>
+      <c r="B3" s="227"/>
+      <c r="C3" s="227"/>
+      <c r="D3" s="227"/>
+      <c r="E3" s="227"/>
+      <c r="F3" s="227"/>
+      <c r="G3" s="227"/>
+      <c r="H3" s="227"/>
+      <c r="I3" s="227"/>
+      <c r="J3" s="227"/>
       <c r="K3" s="132"/>
       <c r="L3" s="132"/>
       <c r="M3" s="132"/>
-      <c r="N3" s="593"/>
-[...10 lines deleted...]
-      <c r="Y3" s="593"/>
+      <c r="N3" s="581"/>
+      <c r="O3" s="581"/>
+      <c r="P3" s="581"/>
+      <c r="Q3" s="581"/>
+      <c r="R3" s="581"/>
+      <c r="S3" s="581"/>
+      <c r="T3" s="581"/>
+      <c r="U3" s="581"/>
+      <c r="V3" s="581"/>
+      <c r="W3" s="581"/>
+      <c r="X3" s="581"/>
+      <c r="Y3" s="581"/>
       <c r="Z3" s="132"/>
       <c r="AA3" s="132"/>
       <c r="AB3" s="132"/>
       <c r="AC3" s="132"/>
       <c r="AD3" s="132"/>
       <c r="AE3" s="132"/>
       <c r="AF3" s="132"/>
       <c r="AG3" s="132"/>
       <c r="AH3" s="132"/>
       <c r="AI3" s="132"/>
       <c r="AJ3" s="132"/>
       <c r="AK3" s="132"/>
       <c r="AL3" s="132"/>
       <c r="AM3" s="132"/>
       <c r="AN3" s="132"/>
       <c r="AO3" s="132"/>
       <c r="AP3" s="132"/>
       <c r="AQ3" s="132"/>
       <c r="AR3" s="132"/>
       <c r="AS3" s="132"/>
       <c r="AT3" s="132"/>
       <c r="AU3" s="132"/>
       <c r="AV3" s="132"/>
       <c r="AW3" s="132"/>
       <c r="AX3" s="132"/>
       <c r="AY3" s="132"/>
       <c r="AZ3" s="132"/>
       <c r="BA3" s="132"/>
       <c r="BB3" s="132"/>
       <c r="BC3" s="132"/>
       <c r="BD3" s="132"/>
       <c r="BE3" s="132"/>
       <c r="BF3" s="132"/>
       <c r="BG3" s="132"/>
       <c r="BH3" s="132"/>
       <c r="BI3" s="132"/>
       <c r="BJ3" s="132"/>
       <c r="BK3" s="132"/>
       <c r="BL3" s="132"/>
       <c r="BM3" s="132"/>
       <c r="BN3" s="135"/>
     </row>
-    <row r="4" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
-      <c r="H4" s="538" t="s">
+      <c r="H4" s="542" t="s">
         <v>374</v>
       </c>
-      <c r="I4" s="538"/>
-[...9 lines deleted...]
-      <c r="G5" s="538"/>
+      <c r="I4" s="542"/>
+      <c r="J4" s="542"/>
+      <c r="K4" s="542"/>
+      <c r="L4" s="542"/>
+      <c r="M4" s="542"/>
+      <c r="N4" s="542"/>
+    </row>
+    <row r="5" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E5" s="542"/>
+      <c r="F5" s="542"/>
+      <c r="G5" s="542"/>
       <c r="H5" s="106" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="106" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="35"/>
       <c r="M5" s="107"/>
       <c r="N5" s="41"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
-      <c r="AF5" s="539" t="s">
+      <c r="AF5" s="530" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="539"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG5" s="530"/>
+      <c r="AH5" s="530"/>
+      <c r="AI5" s="530"/>
+      <c r="AJ5" s="530"/>
+      <c r="AK5" s="530"/>
+      <c r="AL5" s="530"/>
+      <c r="AM5" s="530"/>
+      <c r="AN5" s="530"/>
+      <c r="AO5" s="530"/>
+      <c r="AP5" s="530"/>
+      <c r="AQ5" s="530"/>
+      <c r="AR5" s="530"/>
+    </row>
+    <row r="6" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41" t="s">
         <v>381</v>
       </c>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
-      <c r="AF6" s="539"/>
-[...13 lines deleted...]
-    <row r="7" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF6" s="530"/>
+      <c r="AG6" s="530"/>
+      <c r="AH6" s="530"/>
+      <c r="AI6" s="530"/>
+      <c r="AJ6" s="530"/>
+      <c r="AK6" s="530"/>
+      <c r="AL6" s="530"/>
+      <c r="AM6" s="530"/>
+      <c r="AN6" s="530"/>
+      <c r="AO6" s="530"/>
+      <c r="AP6" s="530"/>
+      <c r="AQ6" s="530"/>
+      <c r="AR6" s="530"/>
+    </row>
+    <row r="7" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E7" s="41"/>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
-      <c r="K7" s="592" t="s">
+      <c r="K7" s="583" t="s">
         <v>6</v>
       </c>
-      <c r="L7" s="592"/>
-      <c r="M7" s="592"/>
+      <c r="L7" s="583"/>
+      <c r="M7" s="583"/>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="AK7" s="118"/>
     </row>
-    <row r="8" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E8" s="104"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
-      <c r="K8" s="266"/>
-[...1 lines deleted...]
-      <c r="M8" s="266"/>
+      <c r="K8" s="319"/>
+      <c r="L8" s="319"/>
+      <c r="M8" s="319"/>
       <c r="N8" s="41"/>
       <c r="O8" s="108">
         <v>125</v>
       </c>
       <c r="P8" s="41"/>
       <c r="AK8" s="118"/>
     </row>
-    <row r="9" spans="1:66" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:66" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E9" s="18"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="203" t="s">
         <v>671</v>
       </c>
       <c r="L9" s="203"/>
       <c r="M9" s="204"/>
       <c r="N9" s="41"/>
       <c r="O9" s="41">
         <v>1</v>
       </c>
       <c r="P9" s="41"/>
       <c r="AK9" s="118"/>
       <c r="AN9" s="121"/>
     </row>
-    <row r="10" spans="1:66" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:66" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E10" s="18"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="41"/>
       <c r="O10" s="41"/>
       <c r="P10" s="41"/>
       <c r="AK10" s="118"/>
       <c r="AN10" s="121"/>
     </row>
-    <row r="11" spans="1:66" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:66" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E11" s="18"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="107"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="AK11" s="118"/>
       <c r="AN11" s="121"/>
     </row>
-    <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="105"/>
       <c r="F12" s="41" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="108">
         <f>+O8</f>
         <v>125</v>
       </c>
       <c r="J12" s="41"/>
       <c r="K12" s="110" t="s">
         <v>8</v>
       </c>
       <c r="L12" s="41"/>
       <c r="M12" s="107"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41">
         <v>0</v>
       </c>
       <c r="P12" s="41"/>
       <c r="AK12" s="118"/>
       <c r="AN12" s="121"/>
     </row>
-    <row r="13" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="18"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
       <c r="M13" s="41"/>
       <c r="N13" s="41"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
-      <c r="AF13" s="540" t="s">
+      <c r="AF13" s="531" t="s">
         <v>464</v>
       </c>
-      <c r="AG13" s="540"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG13" s="531"/>
+      <c r="AH13" s="531"/>
+      <c r="AI13" s="531"/>
+      <c r="AJ13" s="531"/>
+      <c r="AK13" s="531"/>
+      <c r="AL13" s="531"/>
+      <c r="AM13" s="531"/>
+      <c r="AN13" s="531"/>
+      <c r="AO13" s="531"/>
+      <c r="AP13" s="531"/>
+      <c r="AQ13" s="531"/>
+      <c r="AR13" s="531"/>
+    </row>
+    <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E14" s="196"/>
       <c r="F14" s="41" t="s">
         <v>641</v>
       </c>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41">
         <v>1</v>
       </c>
       <c r="J14" s="41"/>
       <c r="K14" s="111" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="41"/>
       <c r="M14" s="107"/>
       <c r="N14" s="41"/>
       <c r="O14" s="41">
         <v>0</v>
       </c>
       <c r="P14" s="41"/>
-      <c r="AF14" s="540"/>
-[...13 lines deleted...]
-    <row r="15" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF14" s="531"/>
+      <c r="AG14" s="531"/>
+      <c r="AH14" s="531"/>
+      <c r="AI14" s="531"/>
+      <c r="AJ14" s="531"/>
+      <c r="AK14" s="531"/>
+      <c r="AL14" s="531"/>
+      <c r="AM14" s="531"/>
+      <c r="AN14" s="531"/>
+      <c r="AO14" s="531"/>
+      <c r="AP14" s="531"/>
+      <c r="AQ14" s="531"/>
+      <c r="AR14" s="531"/>
+    </row>
+    <row r="15" spans="1:66" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
       <c r="M15" s="107"/>
       <c r="N15" s="41"/>
       <c r="O15" s="41">
         <v>0</v>
       </c>
       <c r="P15" s="41"/>
-      <c r="AF15" s="540"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF15" s="531"/>
+      <c r="AG15" s="531"/>
+      <c r="AH15" s="531"/>
+      <c r="AI15" s="531"/>
+      <c r="AJ15" s="531"/>
+      <c r="AK15" s="531"/>
+      <c r="AL15" s="531"/>
+      <c r="AM15" s="531"/>
+      <c r="AN15" s="531"/>
+      <c r="AO15" s="531"/>
+      <c r="AP15" s="531"/>
+      <c r="AQ15" s="531"/>
+      <c r="AR15" s="531"/>
+    </row>
+    <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K16" s="112" t="s">
         <v>407</v>
       </c>
       <c r="L16" s="112"/>
       <c r="M16" s="112"/>
       <c r="N16" s="41"/>
       <c r="O16" s="41">
         <v>0</v>
       </c>
       <c r="P16" s="41"/>
       <c r="AK16" s="118"/>
     </row>
-    <row r="17" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="41"/>
       <c r="N17" s="41"/>
       <c r="O17" s="41"/>
       <c r="P17" s="41"/>
       <c r="AK17" s="118"/>
     </row>
-    <row r="18" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="F18" s="106"/>
       <c r="G18" s="106"/>
       <c r="H18" s="41"/>
       <c r="I18" s="106">
         <f>+SUM(I8:I16)</f>
         <v>126</v>
       </c>
       <c r="J18" s="41"/>
       <c r="K18" s="106" t="s">
         <v>572</v>
       </c>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
       <c r="N18" s="41"/>
       <c r="O18" s="177">
         <f>+SUM(O8:O16)</f>
         <v>126</v>
       </c>
       <c r="P18" s="41"/>
       <c r="AK18" s="118"/>
       <c r="BG18" s="178"/>
     </row>
-    <row r="19" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="4:86" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M19" s="117"/>
       <c r="AK19" s="118"/>
       <c r="BG19" s="178"/>
     </row>
-    <row r="20" spans="4:86" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="4:86" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M20" s="117"/>
-      <c r="AF20" s="528" t="s">
+      <c r="AF20" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="AG20" s="492"/>
-[...1 lines deleted...]
-      <c r="AI20" s="468" t="s">
+      <c r="AG20" s="529"/>
+      <c r="AH20" s="484"/>
+      <c r="AI20" s="493" t="s">
         <v>15</v>
       </c>
-      <c r="AJ20" s="468"/>
-[...4 lines deleted...]
-      <c r="AO20" s="468" t="s">
+      <c r="AJ20" s="493"/>
+      <c r="AK20" s="493"/>
+      <c r="AL20" s="493"/>
+      <c r="AM20" s="493"/>
+      <c r="AN20" s="493"/>
+      <c r="AO20" s="493" t="s">
         <v>16</v>
       </c>
-      <c r="AP20" s="468"/>
-[...1 lines deleted...]
-      <c r="AR20" s="468"/>
+      <c r="AP20" s="493"/>
+      <c r="AQ20" s="493"/>
+      <c r="AR20" s="493"/>
       <c r="BG20" s="178"/>
     </row>
-    <row r="21" spans="4:86" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="4:86" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E21" s="114"/>
       <c r="I21" s="114"/>
       <c r="M21" s="117"/>
-      <c r="AF21" s="529"/>
-[...11 lines deleted...]
-      <c r="AR21" s="468"/>
+      <c r="AF21" s="485"/>
+      <c r="AG21" s="525"/>
+      <c r="AH21" s="486"/>
+      <c r="AI21" s="493"/>
+      <c r="AJ21" s="493"/>
+      <c r="AK21" s="493"/>
+      <c r="AL21" s="493"/>
+      <c r="AM21" s="493"/>
+      <c r="AN21" s="493"/>
+      <c r="AO21" s="493"/>
+      <c r="AP21" s="493"/>
+      <c r="AQ21" s="493"/>
+      <c r="AR21" s="493"/>
       <c r="AS21" s="129">
         <v>1</v>
       </c>
       <c r="BG21" s="178"/>
     </row>
-    <row r="22" spans="4:86" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="4:86" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E22" s="114"/>
       <c r="I22" s="114"/>
       <c r="AL22" s="136"/>
-      <c r="AW22" s="468" t="s">
+      <c r="AW22" s="493" t="s">
         <v>525</v>
       </c>
-      <c r="AX22" s="468"/>
-      <c r="AY22" s="528" t="s">
+      <c r="AX22" s="493"/>
+      <c r="AY22" s="483" t="s">
         <v>310</v>
       </c>
-      <c r="AZ22" s="492"/>
-[...3 lines deleted...]
-      <c r="BD22" s="528" t="s">
+      <c r="AZ22" s="529"/>
+      <c r="BA22" s="529"/>
+      <c r="BB22" s="529"/>
+      <c r="BC22" s="484"/>
+      <c r="BD22" s="483" t="s">
         <v>311</v>
       </c>
-      <c r="BE22" s="492"/>
-      <c r="BF22" s="493"/>
+      <c r="BE22" s="529"/>
+      <c r="BF22" s="484"/>
       <c r="BG22" s="178"/>
     </row>
-    <row r="23" spans="4:86" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="4:86" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E23" s="114"/>
       <c r="I23" s="114"/>
       <c r="AL23" s="131"/>
       <c r="AM23" s="132"/>
       <c r="AN23" s="132"/>
       <c r="AO23" s="132"/>
       <c r="AP23" s="132"/>
       <c r="AQ23" s="132"/>
       <c r="AR23" s="132"/>
       <c r="AS23" s="132"/>
       <c r="AT23" s="132"/>
       <c r="AU23" s="132"/>
       <c r="AV23" s="132"/>
-      <c r="AW23" s="468"/>
-[...8 lines deleted...]
-      <c r="BF23" s="561"/>
+      <c r="AW23" s="493"/>
+      <c r="AX23" s="493"/>
+      <c r="AY23" s="505"/>
+      <c r="AZ23" s="580"/>
+      <c r="BA23" s="580"/>
+      <c r="BB23" s="580"/>
+      <c r="BC23" s="506"/>
+      <c r="BD23" s="505"/>
+      <c r="BE23" s="580"/>
+      <c r="BF23" s="506"/>
       <c r="BG23" s="178"/>
     </row>
-    <row r="24" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E24" s="114"/>
       <c r="I24" s="114"/>
       <c r="O24" s="133"/>
       <c r="P24" s="133"/>
       <c r="Q24" s="134"/>
       <c r="R24" s="134"/>
       <c r="S24" s="134"/>
       <c r="T24" s="134"/>
       <c r="U24" s="134"/>
       <c r="V24" s="134"/>
       <c r="W24" s="134"/>
       <c r="X24" s="134"/>
       <c r="Y24" s="134"/>
       <c r="AA24" s="132"/>
       <c r="AH24" s="132"/>
       <c r="AJ24" s="132"/>
       <c r="AK24" s="135"/>
       <c r="AM24" s="132"/>
       <c r="AN24" s="132"/>
       <c r="AO24" s="132"/>
       <c r="AP24" s="132"/>
       <c r="AQ24" s="132"/>
-      <c r="AW24" s="468"/>
-[...8 lines deleted...]
-      <c r="BF24" s="495"/>
+      <c r="AW24" s="493"/>
+      <c r="AX24" s="493"/>
+      <c r="AY24" s="485"/>
+      <c r="AZ24" s="525"/>
+      <c r="BA24" s="525"/>
+      <c r="BB24" s="525"/>
+      <c r="BC24" s="486"/>
+      <c r="BD24" s="485"/>
+      <c r="BE24" s="525"/>
+      <c r="BF24" s="486"/>
       <c r="BG24" s="178"/>
     </row>
-    <row r="25" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E25" s="114"/>
       <c r="I25" s="114"/>
       <c r="K25" s="119"/>
       <c r="L25" s="119"/>
       <c r="M25" s="119"/>
       <c r="N25" s="136"/>
       <c r="O25" s="137"/>
       <c r="P25" s="137"/>
       <c r="Q25" s="133"/>
       <c r="R25" s="133"/>
       <c r="S25" s="133"/>
       <c r="W25" s="138"/>
       <c r="Y25" s="133"/>
       <c r="Z25" s="139"/>
       <c r="AB25" s="139"/>
       <c r="AC25" s="139"/>
       <c r="AD25" s="139"/>
       <c r="AE25" s="139"/>
       <c r="AF25" s="139"/>
       <c r="AG25" s="140"/>
       <c r="AI25" s="139"/>
       <c r="AL25" s="140"/>
       <c r="AR25" s="140"/>
       <c r="AS25" s="141"/>
       <c r="AX25" s="119"/>
       <c r="AY25" s="119"/>
       <c r="AZ25" s="119"/>
       <c r="BA25" s="186"/>
       <c r="BC25" s="119"/>
       <c r="BD25" s="119"/>
       <c r="BE25" s="119"/>
       <c r="BG25" s="178"/>
     </row>
-    <row r="26" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="G26" s="489" t="s">
+    <row r="26" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="489"/>
-      <c r="I26" s="489" t="s">
+      <c r="H26" s="500"/>
+      <c r="I26" s="500" t="s">
         <v>672</v>
       </c>
-      <c r="J26" s="489"/>
-[...3 lines deleted...]
-      <c r="N26" s="489" t="s">
+      <c r="J26" s="500"/>
+      <c r="K26" s="500"/>
+      <c r="L26" s="500"/>
+      <c r="M26" s="500"/>
+      <c r="N26" s="500" t="s">
         <v>471</v>
       </c>
-      <c r="O26" s="489"/>
-[...1 lines deleted...]
-      <c r="T26" s="489" t="s">
+      <c r="O26" s="500"/>
+      <c r="P26" s="500"/>
+      <c r="T26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="U26" s="489"/>
-      <c r="V26" s="489" t="s">
+      <c r="U26" s="500"/>
+      <c r="V26" s="500" t="s">
         <v>473</v>
       </c>
-      <c r="W26" s="489"/>
-[...3 lines deleted...]
-      <c r="AA26" s="489" t="s">
+      <c r="W26" s="500"/>
+      <c r="X26" s="500"/>
+      <c r="Y26" s="500"/>
+      <c r="Z26" s="500"/>
+      <c r="AA26" s="500" t="s">
         <v>664</v>
       </c>
-      <c r="AB26" s="489"/>
-[...1 lines deleted...]
-      <c r="AO26" s="489" t="s">
+      <c r="AB26" s="500"/>
+      <c r="AC26" s="500"/>
+      <c r="AO26" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="AP26" s="489"/>
-      <c r="AQ26" s="489" t="s">
+      <c r="AP26" s="500"/>
+      <c r="AQ26" s="500" t="s">
         <v>18</v>
       </c>
-      <c r="AR26" s="489"/>
-[...3 lines deleted...]
-      <c r="AV26" s="489" t="s">
+      <c r="AR26" s="500"/>
+      <c r="AS26" s="500"/>
+      <c r="AT26" s="500"/>
+      <c r="AU26" s="500"/>
+      <c r="AV26" s="500" t="s">
         <v>19</v>
       </c>
-      <c r="AW26" s="489"/>
-      <c r="AX26" s="489"/>
+      <c r="AW26" s="500"/>
+      <c r="AX26" s="500"/>
       <c r="AY26" s="178"/>
       <c r="AZ26" s="178"/>
       <c r="BA26" s="186"/>
     </row>
-    <row r="27" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AX27" s="489"/>
+    <row r="27" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="500"/>
+      <c r="H27" s="500"/>
+      <c r="I27" s="500"/>
+      <c r="J27" s="500"/>
+      <c r="K27" s="500"/>
+      <c r="L27" s="500"/>
+      <c r="M27" s="500"/>
+      <c r="N27" s="500"/>
+      <c r="O27" s="500"/>
+      <c r="P27" s="500"/>
+      <c r="T27" s="500"/>
+      <c r="U27" s="500"/>
+      <c r="V27" s="500"/>
+      <c r="W27" s="500"/>
+      <c r="X27" s="500"/>
+      <c r="Y27" s="500"/>
+      <c r="Z27" s="500"/>
+      <c r="AA27" s="500"/>
+      <c r="AB27" s="500"/>
+      <c r="AC27" s="500"/>
+      <c r="AO27" s="500"/>
+      <c r="AP27" s="500"/>
+      <c r="AQ27" s="500"/>
+      <c r="AR27" s="500"/>
+      <c r="AS27" s="500"/>
+      <c r="AT27" s="500"/>
+      <c r="AU27" s="500"/>
+      <c r="AV27" s="500"/>
+      <c r="AW27" s="500"/>
+      <c r="AX27" s="500"/>
       <c r="AY27" s="187"/>
       <c r="AZ27" s="187"/>
       <c r="BA27" s="205"/>
     </row>
-    <row r="28" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I28" s="132"/>
       <c r="J28" s="132"/>
       <c r="K28" s="138"/>
       <c r="L28" s="142"/>
       <c r="M28" s="143"/>
       <c r="N28" s="144"/>
       <c r="O28" s="144"/>
       <c r="P28" s="144"/>
       <c r="Q28" s="144"/>
       <c r="R28" s="144"/>
       <c r="S28" s="144"/>
       <c r="T28" s="144"/>
       <c r="U28" s="145"/>
       <c r="V28" s="145"/>
       <c r="W28" s="146"/>
       <c r="X28" s="146"/>
       <c r="Y28" s="146"/>
       <c r="AC28" s="190"/>
       <c r="AD28" s="187"/>
       <c r="AE28" s="187"/>
       <c r="AF28" s="187"/>
       <c r="AG28" s="187"/>
       <c r="AO28" s="132"/>
       <c r="AP28" s="132"/>
       <c r="AQ28" s="132"/>
@@ -36420,3941 +37543,3942 @@
       <c r="AZ28" s="132"/>
       <c r="BA28" s="132"/>
       <c r="BB28" s="132"/>
       <c r="BC28" s="132"/>
       <c r="BD28" s="132"/>
       <c r="BE28" s="132"/>
       <c r="BF28" s="132"/>
       <c r="BG28" s="132"/>
       <c r="BH28" s="132"/>
       <c r="BI28" s="132"/>
       <c r="BJ28" s="132"/>
       <c r="BK28" s="132"/>
       <c r="BM28" s="132"/>
       <c r="BN28" s="132"/>
       <c r="BO28" s="132"/>
       <c r="BP28" s="132"/>
       <c r="BQ28" s="132"/>
       <c r="BR28" s="132"/>
       <c r="BS28" s="132"/>
       <c r="BT28" s="132"/>
       <c r="BU28" s="132"/>
       <c r="BV28" s="132"/>
       <c r="BW28" s="132"/>
       <c r="BX28" s="132"/>
     </row>
-    <row r="29" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I29" s="136"/>
       <c r="N29" s="146"/>
       <c r="O29" s="146"/>
       <c r="P29" s="146"/>
       <c r="Q29" s="146"/>
       <c r="R29" s="146"/>
       <c r="S29" s="146"/>
       <c r="T29" s="146"/>
       <c r="U29" s="147"/>
       <c r="V29" s="147"/>
       <c r="W29" s="148"/>
       <c r="X29" s="146"/>
       <c r="Y29" s="146"/>
       <c r="Z29" s="146"/>
       <c r="AG29" s="185"/>
       <c r="AO29" s="136"/>
       <c r="BA29" s="118"/>
       <c r="BL29" s="140"/>
       <c r="BM29" s="140"/>
       <c r="BN29" s="140"/>
       <c r="BO29" s="141"/>
       <c r="BP29" s="136"/>
       <c r="BQ29" s="140"/>
       <c r="BR29" s="140"/>
       <c r="BS29" s="140"/>
       <c r="BT29" s="140"/>
       <c r="BU29" s="140"/>
       <c r="BV29" s="140"/>
       <c r="BY29" s="140"/>
       <c r="BZ29" s="140"/>
       <c r="CA29" s="140"/>
       <c r="CB29" s="140"/>
       <c r="CC29" s="141"/>
     </row>
-    <row r="30" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I30" s="149"/>
       <c r="M30" s="117"/>
       <c r="N30" s="129"/>
       <c r="T30" s="133"/>
       <c r="W30" s="118"/>
       <c r="AG30" s="186"/>
       <c r="AN30" s="132"/>
       <c r="AO30" s="131"/>
       <c r="AW30" s="115"/>
       <c r="BA30" s="135"/>
       <c r="BO30" s="135"/>
       <c r="CC30" s="135"/>
     </row>
-    <row r="31" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="D31" s="541" t="s">
+    <row r="31" spans="4:86" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="533" t="s">
         <v>640</v>
       </c>
-      <c r="E31" s="541"/>
-[...7 lines deleted...]
-      <c r="M31" s="541"/>
+      <c r="E31" s="533"/>
+      <c r="F31" s="533"/>
+      <c r="G31" s="533"/>
+      <c r="H31" s="533"/>
+      <c r="I31" s="533"/>
+      <c r="J31" s="533"/>
+      <c r="K31" s="533"/>
+      <c r="L31" s="533"/>
+      <c r="M31" s="533"/>
       <c r="N31" s="150">
         <f>SUM(N32:N158)</f>
         <v>33</v>
       </c>
       <c r="O31" s="114"/>
-      <c r="U31" s="490" t="s">
+      <c r="U31" s="532" t="s">
         <v>598</v>
       </c>
-      <c r="V31" s="490"/>
-[...7 lines deleted...]
-      <c r="AD31" s="490"/>
+      <c r="V31" s="532"/>
+      <c r="W31" s="532"/>
+      <c r="X31" s="532"/>
+      <c r="Y31" s="532"/>
+      <c r="Z31" s="532"/>
+      <c r="AA31" s="532"/>
+      <c r="AB31" s="532"/>
+      <c r="AC31" s="532"/>
+      <c r="AD31" s="532"/>
       <c r="AG31" s="186"/>
       <c r="AH31" s="188"/>
       <c r="AI31" s="189"/>
-      <c r="AJ31" s="490" t="s">
+      <c r="AJ31" s="532" t="s">
         <v>569</v>
       </c>
-      <c r="AK31" s="490"/>
-[...8 lines deleted...]
-      <c r="AX31" s="490" t="s">
+      <c r="AK31" s="532"/>
+      <c r="AL31" s="532"/>
+      <c r="AM31" s="532"/>
+      <c r="AN31" s="532"/>
+      <c r="AO31" s="532"/>
+      <c r="AP31" s="532"/>
+      <c r="AQ31" s="532"/>
+      <c r="AR31" s="532"/>
+      <c r="AS31" s="532"/>
+      <c r="AX31" s="532" t="s">
         <v>638</v>
       </c>
-      <c r="AY31" s="490"/>
-[...8 lines deleted...]
-      <c r="BK31" s="490" t="s">
+      <c r="AY31" s="532"/>
+      <c r="AZ31" s="532"/>
+      <c r="BA31" s="532"/>
+      <c r="BB31" s="532"/>
+      <c r="BC31" s="532"/>
+      <c r="BD31" s="532"/>
+      <c r="BE31" s="532"/>
+      <c r="BF31" s="532"/>
+      <c r="BG31" s="532"/>
+      <c r="BK31" s="532" t="s">
         <v>573</v>
       </c>
-      <c r="BL31" s="490"/>
-[...8 lines deleted...]
-      <c r="BY31" s="548" t="s">
+      <c r="BL31" s="532"/>
+      <c r="BM31" s="532"/>
+      <c r="BN31" s="532"/>
+      <c r="BO31" s="532"/>
+      <c r="BP31" s="532"/>
+      <c r="BQ31" s="532"/>
+      <c r="BR31" s="532"/>
+      <c r="BS31" s="532"/>
+      <c r="BT31" s="532"/>
+      <c r="BY31" s="507" t="s">
         <v>633</v>
       </c>
-      <c r="BZ31" s="549"/>
-[...9 lines deleted...]
-    <row r="32" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BZ31" s="508"/>
+      <c r="CA31" s="508"/>
+      <c r="CB31" s="508"/>
+      <c r="CC31" s="508"/>
+      <c r="CD31" s="508"/>
+      <c r="CE31" s="508"/>
+      <c r="CF31" s="508"/>
+      <c r="CG31" s="508"/>
+      <c r="CH31" s="509"/>
+    </row>
+    <row r="32" spans="4:86" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I32" s="131"/>
       <c r="N32" s="129"/>
       <c r="W32" s="138"/>
       <c r="AO32" s="142"/>
       <c r="BC32" s="142"/>
       <c r="BP32" s="142"/>
       <c r="CD32" s="142"/>
     </row>
-    <row r="33" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D33" s="490" t="s">
+    <row r="33" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="532" t="s">
         <v>642</v>
       </c>
-      <c r="E33" s="490"/>
-[...7 lines deleted...]
-      <c r="M33" s="490"/>
+      <c r="E33" s="532"/>
+      <c r="F33" s="532"/>
+      <c r="G33" s="532"/>
+      <c r="H33" s="532"/>
+      <c r="I33" s="532"/>
+      <c r="J33" s="532"/>
+      <c r="K33" s="532"/>
+      <c r="L33" s="532"/>
+      <c r="M33" s="532"/>
       <c r="N33" s="129">
         <f>COUNTA(K36:M74)</f>
         <v>33</v>
       </c>
-      <c r="U33" s="490" t="s">
+      <c r="U33" s="532" t="s">
         <v>597</v>
       </c>
-      <c r="V33" s="490"/>
-[...7 lines deleted...]
-      <c r="AD33" s="490"/>
+      <c r="V33" s="532"/>
+      <c r="W33" s="532"/>
+      <c r="X33" s="532"/>
+      <c r="Y33" s="532"/>
+      <c r="Z33" s="532"/>
+      <c r="AA33" s="532"/>
+      <c r="AB33" s="532"/>
+      <c r="AC33" s="532"/>
+      <c r="AD33" s="532"/>
       <c r="AE33" s="178"/>
-      <c r="AJ33" s="540" t="s">
+      <c r="AJ33" s="531" t="s">
         <v>535</v>
       </c>
-      <c r="AK33" s="540"/>
-[...7 lines deleted...]
-      <c r="AS33" s="540"/>
+      <c r="AK33" s="531"/>
+      <c r="AL33" s="531"/>
+      <c r="AM33" s="531"/>
+      <c r="AN33" s="531"/>
+      <c r="AO33" s="531"/>
+      <c r="AP33" s="531"/>
+      <c r="AQ33" s="531"/>
+      <c r="AR33" s="531"/>
+      <c r="AS33" s="531"/>
       <c r="AV33" s="178"/>
-      <c r="AX33" s="540" t="s">
+      <c r="AX33" s="531" t="s">
         <v>581</v>
       </c>
-      <c r="AY33" s="540"/>
-[...8 lines deleted...]
-      <c r="BK33" s="490" t="s">
+      <c r="AY33" s="531"/>
+      <c r="AZ33" s="531"/>
+      <c r="BA33" s="531"/>
+      <c r="BB33" s="531"/>
+      <c r="BC33" s="531"/>
+      <c r="BD33" s="531"/>
+      <c r="BE33" s="531"/>
+      <c r="BF33" s="531"/>
+      <c r="BG33" s="531"/>
+      <c r="BK33" s="532" t="s">
         <v>296</v>
       </c>
-      <c r="BL33" s="490"/>
-[...8 lines deleted...]
-      <c r="BY33" s="548" t="s">
+      <c r="BL33" s="532"/>
+      <c r="BM33" s="532"/>
+      <c r="BN33" s="532"/>
+      <c r="BO33" s="532"/>
+      <c r="BP33" s="532"/>
+      <c r="BQ33" s="532"/>
+      <c r="BR33" s="532"/>
+      <c r="BS33" s="532"/>
+      <c r="BT33" s="532"/>
+      <c r="BY33" s="507" t="s">
         <v>628</v>
       </c>
-      <c r="BZ33" s="549"/>
-[...9 lines deleted...]
-    <row r="34" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BZ33" s="508"/>
+      <c r="CA33" s="508"/>
+      <c r="CB33" s="508"/>
+      <c r="CC33" s="508"/>
+      <c r="CD33" s="508"/>
+      <c r="CE33" s="508"/>
+      <c r="CF33" s="508"/>
+      <c r="CG33" s="508"/>
+      <c r="CH33" s="509"/>
+    </row>
+    <row r="34" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="113" t="s">
         <v>639</v>
       </c>
       <c r="D34" s="115"/>
       <c r="E34" s="152"/>
       <c r="F34" s="152"/>
       <c r="G34" s="152"/>
       <c r="H34" s="152"/>
       <c r="I34" s="153"/>
       <c r="J34" s="115"/>
       <c r="K34" s="116"/>
       <c r="L34" s="116"/>
       <c r="M34" s="116"/>
       <c r="N34" s="129"/>
       <c r="T34" s="132"/>
       <c r="U34" s="132"/>
       <c r="V34" s="132"/>
       <c r="W34" s="132"/>
       <c r="X34" s="149"/>
       <c r="AE34" s="178"/>
       <c r="AJ34" s="140"/>
       <c r="AN34" s="141"/>
       <c r="AV34" s="178"/>
       <c r="AW34" s="132"/>
       <c r="AX34" s="143"/>
       <c r="AY34" s="132"/>
       <c r="AZ34" s="132"/>
       <c r="BA34" s="132"/>
       <c r="BB34" s="135"/>
       <c r="BH34" s="178"/>
       <c r="BI34" s="178"/>
       <c r="BJ34" s="132"/>
       <c r="BK34" s="132"/>
       <c r="BL34" s="132"/>
       <c r="BM34" s="132"/>
       <c r="BN34" s="132"/>
       <c r="BO34" s="138"/>
       <c r="BY34" s="140"/>
       <c r="CC34" s="141"/>
     </row>
-    <row r="35" spans="1:88" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:88" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C35" s="136"/>
       <c r="D35" s="140"/>
       <c r="N35" s="129"/>
       <c r="T35" s="136"/>
       <c r="AE35" s="178"/>
       <c r="AN35" s="135"/>
       <c r="AV35" s="178"/>
       <c r="AW35" s="136"/>
       <c r="BH35" s="178"/>
       <c r="BI35" s="178"/>
       <c r="BJ35" s="136"/>
       <c r="BU35" s="178"/>
       <c r="CC35" s="135"/>
       <c r="CI35" s="178"/>
       <c r="CJ35" s="178"/>
     </row>
-    <row r="36" spans="1:88" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:88" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C36" s="149"/>
-      <c r="D36" s="468" t="s">
+      <c r="D36" s="493" t="s">
         <v>275</v>
       </c>
-      <c r="E36" s="558"/>
-      <c r="F36" s="587" t="s">
+      <c r="E36" s="503"/>
+      <c r="F36" s="584" t="s">
         <v>476</v>
       </c>
-      <c r="G36" s="588"/>
-[...3 lines deleted...]
-      <c r="K36" s="589" t="s">
+      <c r="G36" s="585"/>
+      <c r="H36" s="585"/>
+      <c r="I36" s="585"/>
+      <c r="J36" s="585"/>
+      <c r="K36" s="586" t="s">
         <v>28</v>
       </c>
-      <c r="L36" s="589"/>
-      <c r="M36" s="590"/>
+      <c r="L36" s="586"/>
+      <c r="M36" s="587"/>
       <c r="N36" s="129"/>
       <c r="T36" s="149"/>
-      <c r="U36" s="528" t="s">
+      <c r="U36" s="483" t="s">
         <v>623</v>
       </c>
-      <c r="V36" s="492"/>
-      <c r="W36" s="476" t="s">
+      <c r="V36" s="529"/>
+      <c r="W36" s="524" t="s">
         <v>595</v>
       </c>
-      <c r="X36" s="476"/>
-[...3 lines deleted...]
-      <c r="AB36" s="470" t="s">
+      <c r="X36" s="524"/>
+      <c r="Y36" s="524"/>
+      <c r="Z36" s="524"/>
+      <c r="AA36" s="524"/>
+      <c r="AB36" s="558" t="s">
         <v>609</v>
       </c>
-      <c r="AC36" s="471"/>
-      <c r="AD36" s="472"/>
+      <c r="AC36" s="559"/>
+      <c r="AD36" s="560"/>
       <c r="AE36" s="178"/>
-      <c r="AJ36" s="528" t="s">
+      <c r="AJ36" s="483" t="s">
         <v>624</v>
       </c>
-      <c r="AK36" s="552"/>
-      <c r="AL36" s="528" t="s">
+      <c r="AK36" s="489"/>
+      <c r="AL36" s="483" t="s">
         <v>680</v>
       </c>
-      <c r="AM36" s="492"/>
-[...3 lines deleted...]
-      <c r="AQ36" s="551" t="s">
+      <c r="AM36" s="529"/>
+      <c r="AN36" s="529"/>
+      <c r="AO36" s="529"/>
+      <c r="AP36" s="484"/>
+      <c r="AQ36" s="487" t="s">
         <v>566</v>
       </c>
-      <c r="AR36" s="555"/>
-      <c r="AS36" s="552"/>
+      <c r="AR36" s="488"/>
+      <c r="AS36" s="489"/>
       <c r="AV36" s="178"/>
       <c r="AW36" s="149"/>
-      <c r="AX36" s="474" t="s">
+      <c r="AX36" s="576" t="s">
         <v>454</v>
       </c>
-      <c r="AY36" s="474"/>
-      <c r="AZ36" s="473" t="s">
+      <c r="AY36" s="576"/>
+      <c r="AZ36" s="516" t="s">
         <v>380</v>
       </c>
-      <c r="BA36" s="473"/>
-[...3 lines deleted...]
-      <c r="BE36" s="473" t="s">
+      <c r="BA36" s="516"/>
+      <c r="BB36" s="516"/>
+      <c r="BC36" s="516"/>
+      <c r="BD36" s="516"/>
+      <c r="BE36" s="516" t="s">
         <v>37</v>
       </c>
-      <c r="BF36" s="473"/>
-      <c r="BG36" s="473"/>
+      <c r="BF36" s="516"/>
+      <c r="BG36" s="516"/>
       <c r="BH36" s="178"/>
       <c r="BI36" s="178"/>
       <c r="BJ36" s="149"/>
-      <c r="BK36" s="468" t="s">
+      <c r="BK36" s="493" t="s">
         <v>450</v>
       </c>
-      <c r="BL36" s="468"/>
-      <c r="BM36" s="489" t="s">
+      <c r="BL36" s="493"/>
+      <c r="BM36" s="500" t="s">
         <v>570</v>
       </c>
-      <c r="BN36" s="489"/>
-[...3 lines deleted...]
-      <c r="BR36" s="489" t="s">
+      <c r="BN36" s="500"/>
+      <c r="BO36" s="500"/>
+      <c r="BP36" s="500"/>
+      <c r="BQ36" s="500"/>
+      <c r="BR36" s="500" t="s">
         <v>39</v>
       </c>
-      <c r="BS36" s="489"/>
-      <c r="BT36" s="489"/>
+      <c r="BS36" s="500"/>
+      <c r="BT36" s="500"/>
       <c r="BU36" s="178"/>
       <c r="BX36" s="135"/>
-      <c r="BY36" s="528" t="s">
+      <c r="BY36" s="483" t="s">
         <v>626</v>
       </c>
-      <c r="BZ36" s="493"/>
-      <c r="CA36" s="528" t="s">
+      <c r="BZ36" s="484"/>
+      <c r="CA36" s="483" t="s">
         <v>574</v>
       </c>
-      <c r="CB36" s="492"/>
-[...3 lines deleted...]
-      <c r="CF36" s="551" t="s">
+      <c r="CB36" s="529"/>
+      <c r="CC36" s="529"/>
+      <c r="CD36" s="529"/>
+      <c r="CE36" s="484"/>
+      <c r="CF36" s="487" t="s">
         <v>632</v>
       </c>
-      <c r="CG36" s="555"/>
-      <c r="CH36" s="552"/>
+      <c r="CG36" s="488"/>
+      <c r="CH36" s="489"/>
       <c r="CI36" s="178"/>
       <c r="CJ36" s="178"/>
     </row>
-    <row r="37" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="131"/>
-      <c r="D37" s="468"/>
-[...1 lines deleted...]
-      <c r="F37" s="480" t="s">
+      <c r="D37" s="493"/>
+      <c r="E37" s="493"/>
+      <c r="F37" s="512" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="481"/>
-[...3 lines deleted...]
-      <c r="K37" s="486" t="s">
+      <c r="G37" s="515"/>
+      <c r="H37" s="515"/>
+      <c r="I37" s="515"/>
+      <c r="J37" s="513"/>
+      <c r="K37" s="552" t="s">
         <v>64</v>
       </c>
-      <c r="L37" s="487"/>
-      <c r="M37" s="488"/>
+      <c r="L37" s="553"/>
+      <c r="M37" s="554"/>
       <c r="N37" s="129"/>
       <c r="T37" s="149"/>
-      <c r="U37" s="560"/>
-[...6 lines deleted...]
-      <c r="AB37" s="470" t="s">
+      <c r="U37" s="505"/>
+      <c r="V37" s="580"/>
+      <c r="W37" s="524"/>
+      <c r="X37" s="524"/>
+      <c r="Y37" s="524"/>
+      <c r="Z37" s="524"/>
+      <c r="AA37" s="524"/>
+      <c r="AB37" s="558" t="s">
         <v>521</v>
       </c>
-      <c r="AC37" s="471"/>
-      <c r="AD37" s="472"/>
+      <c r="AC37" s="559"/>
+      <c r="AD37" s="560"/>
       <c r="AE37" s="178"/>
-      <c r="AJ37" s="553"/>
-[...8 lines deleted...]
-      <c r="AS37" s="554"/>
+      <c r="AJ37" s="490"/>
+      <c r="AK37" s="492"/>
+      <c r="AL37" s="485"/>
+      <c r="AM37" s="525"/>
+      <c r="AN37" s="525"/>
+      <c r="AO37" s="525"/>
+      <c r="AP37" s="486"/>
+      <c r="AQ37" s="490"/>
+      <c r="AR37" s="491"/>
+      <c r="AS37" s="492"/>
       <c r="AV37" s="178"/>
       <c r="AW37" s="156"/>
-      <c r="AX37" s="474"/>
-[...1 lines deleted...]
-      <c r="AZ37" s="473" t="s">
+      <c r="AX37" s="576"/>
+      <c r="AY37" s="576"/>
+      <c r="AZ37" s="516" t="s">
         <v>529</v>
       </c>
-      <c r="BA37" s="473"/>
-[...3 lines deleted...]
-      <c r="BE37" s="473" t="s">
+      <c r="BA37" s="516"/>
+      <c r="BB37" s="516"/>
+      <c r="BC37" s="516"/>
+      <c r="BD37" s="516"/>
+      <c r="BE37" s="516" t="s">
         <v>583</v>
       </c>
-      <c r="BF37" s="473"/>
-      <c r="BG37" s="473"/>
+      <c r="BF37" s="516"/>
+      <c r="BG37" s="516"/>
       <c r="BH37" s="178"/>
       <c r="BI37" s="178"/>
       <c r="BJ37" s="149"/>
-      <c r="BK37" s="468"/>
-[...8 lines deleted...]
-      <c r="BT37" s="489"/>
+      <c r="BK37" s="493"/>
+      <c r="BL37" s="493"/>
+      <c r="BM37" s="500"/>
+      <c r="BN37" s="500"/>
+      <c r="BO37" s="500"/>
+      <c r="BP37" s="500"/>
+      <c r="BQ37" s="500"/>
+      <c r="BR37" s="500"/>
+      <c r="BS37" s="500"/>
+      <c r="BT37" s="500"/>
       <c r="BU37" s="178"/>
       <c r="BX37" s="136"/>
-      <c r="BY37" s="529"/>
-[...8 lines deleted...]
-      <c r="CH37" s="554"/>
+      <c r="BY37" s="485"/>
+      <c r="BZ37" s="486"/>
+      <c r="CA37" s="485"/>
+      <c r="CB37" s="525"/>
+      <c r="CC37" s="525"/>
+      <c r="CD37" s="525"/>
+      <c r="CE37" s="486"/>
+      <c r="CF37" s="490"/>
+      <c r="CG37" s="491"/>
+      <c r="CH37" s="492"/>
       <c r="CI37" s="178"/>
       <c r="CJ37" s="178"/>
     </row>
-    <row r="38" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="149"/>
-      <c r="D38" s="468"/>
-[...1 lines deleted...]
-      <c r="F38" s="476" t="s">
+      <c r="D38" s="493"/>
+      <c r="E38" s="493"/>
+      <c r="F38" s="524" t="s">
         <v>75</v>
       </c>
-      <c r="G38" s="476"/>
-[...3 lines deleted...]
-      <c r="K38" s="475" t="s">
+      <c r="G38" s="524"/>
+      <c r="H38" s="524"/>
+      <c r="I38" s="524"/>
+      <c r="J38" s="524"/>
+      <c r="K38" s="517" t="s">
         <v>76</v>
       </c>
-      <c r="L38" s="475"/>
-      <c r="M38" s="475"/>
+      <c r="L38" s="517"/>
+      <c r="M38" s="517"/>
       <c r="N38" s="129"/>
       <c r="T38" s="149"/>
-      <c r="U38" s="560"/>
-[...1 lines deleted...]
-      <c r="W38" s="476" t="s">
+      <c r="U38" s="505"/>
+      <c r="V38" s="580"/>
+      <c r="W38" s="524" t="s">
         <v>587</v>
       </c>
-      <c r="X38" s="476"/>
-[...3 lines deleted...]
-      <c r="AB38" s="470" t="s">
+      <c r="X38" s="524"/>
+      <c r="Y38" s="524"/>
+      <c r="Z38" s="524"/>
+      <c r="AA38" s="524"/>
+      <c r="AB38" s="558" t="s">
         <v>586</v>
       </c>
-      <c r="AC38" s="471"/>
-      <c r="AD38" s="472"/>
+      <c r="AC38" s="559"/>
+      <c r="AD38" s="560"/>
       <c r="AE38" s="182"/>
       <c r="AO38" s="142"/>
       <c r="AV38" s="178"/>
       <c r="AW38" s="149"/>
-      <c r="AX38" s="474"/>
-[...8 lines deleted...]
-      <c r="BG38" s="473"/>
+      <c r="AX38" s="576"/>
+      <c r="AY38" s="576"/>
+      <c r="AZ38" s="516"/>
+      <c r="BA38" s="516"/>
+      <c r="BB38" s="516"/>
+      <c r="BC38" s="516"/>
+      <c r="BD38" s="516"/>
+      <c r="BE38" s="516"/>
+      <c r="BF38" s="516"/>
+      <c r="BG38" s="516"/>
       <c r="BH38" s="178"/>
       <c r="BI38" s="178"/>
       <c r="BJ38" s="156"/>
-      <c r="BK38" s="468"/>
-[...1 lines deleted...]
-      <c r="BM38" s="489" t="s">
+      <c r="BK38" s="493"/>
+      <c r="BL38" s="493"/>
+      <c r="BM38" s="500" t="s">
         <v>50</v>
       </c>
-      <c r="BN38" s="489"/>
-[...3 lines deleted...]
-      <c r="BR38" s="489" t="s">
+      <c r="BN38" s="500"/>
+      <c r="BO38" s="500"/>
+      <c r="BP38" s="500"/>
+      <c r="BQ38" s="500"/>
+      <c r="BR38" s="500" t="s">
         <v>676</v>
       </c>
-      <c r="BS38" s="489"/>
-      <c r="BT38" s="489"/>
+      <c r="BS38" s="500"/>
+      <c r="BT38" s="500"/>
       <c r="BU38" s="178"/>
       <c r="BX38" s="149"/>
       <c r="CI38" s="178"/>
       <c r="CJ38" s="178"/>
     </row>
-    <row r="39" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="149"/>
       <c r="D39" s="133"/>
       <c r="E39" s="133"/>
       <c r="F39" s="157"/>
       <c r="G39" s="157"/>
       <c r="H39" s="157"/>
       <c r="I39" s="157"/>
       <c r="J39" s="157"/>
       <c r="K39" s="120"/>
       <c r="L39" s="120"/>
       <c r="M39" s="120"/>
       <c r="N39" s="129"/>
       <c r="T39" s="158"/>
-      <c r="U39" s="560"/>
-[...6 lines deleted...]
-      <c r="AB39" s="470" t="s">
+      <c r="U39" s="505"/>
+      <c r="V39" s="580"/>
+      <c r="W39" s="524"/>
+      <c r="X39" s="524"/>
+      <c r="Y39" s="524"/>
+      <c r="Z39" s="524"/>
+      <c r="AA39" s="524"/>
+      <c r="AB39" s="558" t="s">
         <v>588</v>
       </c>
-      <c r="AC39" s="471"/>
-      <c r="AD39" s="472"/>
+      <c r="AC39" s="559"/>
+      <c r="AD39" s="560"/>
       <c r="AE39" s="178"/>
-      <c r="AJ39" s="489" t="s">
+      <c r="AJ39" s="500" t="s">
         <v>625</v>
       </c>
-      <c r="AK39" s="489"/>
-      <c r="AL39" s="489" t="s">
+      <c r="AK39" s="500"/>
+      <c r="AL39" s="500" t="s">
         <v>567</v>
       </c>
-      <c r="AM39" s="489"/>
-[...3 lines deleted...]
-      <c r="AQ39" s="489" t="s">
+      <c r="AM39" s="500"/>
+      <c r="AN39" s="500"/>
+      <c r="AO39" s="500"/>
+      <c r="AP39" s="500"/>
+      <c r="AQ39" s="500" t="s">
         <v>568</v>
       </c>
-      <c r="AR39" s="489"/>
-      <c r="AS39" s="489"/>
+      <c r="AR39" s="500"/>
+      <c r="AS39" s="500"/>
       <c r="AV39" s="178"/>
       <c r="AW39" s="149"/>
       <c r="AX39" s="133"/>
       <c r="AY39" s="133"/>
       <c r="AZ39" s="119"/>
       <c r="BA39" s="119"/>
       <c r="BB39" s="119"/>
       <c r="BC39" s="119"/>
       <c r="BD39" s="119"/>
       <c r="BE39" s="119"/>
       <c r="BF39" s="119"/>
       <c r="BG39" s="119"/>
       <c r="BH39" s="178"/>
       <c r="BI39" s="178"/>
       <c r="BJ39" s="161"/>
-      <c r="BK39" s="468"/>
-[...8 lines deleted...]
-      <c r="BT39" s="489"/>
+      <c r="BK39" s="493"/>
+      <c r="BL39" s="493"/>
+      <c r="BM39" s="500"/>
+      <c r="BN39" s="500"/>
+      <c r="BO39" s="500"/>
+      <c r="BP39" s="500"/>
+      <c r="BQ39" s="500"/>
+      <c r="BR39" s="500"/>
+      <c r="BS39" s="500"/>
+      <c r="BT39" s="500"/>
       <c r="BU39" s="178"/>
       <c r="BX39" s="131"/>
-      <c r="BY39" s="528" t="s">
+      <c r="BY39" s="483" t="s">
         <v>627</v>
       </c>
-      <c r="BZ39" s="493"/>
-      <c r="CA39" s="551" t="s">
+      <c r="BZ39" s="484"/>
+      <c r="CA39" s="487" t="s">
         <v>575</v>
       </c>
-      <c r="CB39" s="555"/>
-[...3 lines deleted...]
-      <c r="CF39" s="551" t="s">
+      <c r="CB39" s="488"/>
+      <c r="CC39" s="488"/>
+      <c r="CD39" s="488"/>
+      <c r="CE39" s="489"/>
+      <c r="CF39" s="487" t="s">
         <v>631</v>
       </c>
-      <c r="CG39" s="555"/>
-      <c r="CH39" s="552"/>
+      <c r="CG39" s="488"/>
+      <c r="CH39" s="489"/>
       <c r="CI39" s="178"/>
       <c r="CJ39" s="178"/>
     </row>
-    <row r="40" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="149"/>
-      <c r="D40" s="528" t="s">
+      <c r="D40" s="483" t="s">
         <v>337</v>
       </c>
-      <c r="E40" s="493"/>
-      <c r="F40" s="477" t="s">
+      <c r="E40" s="484"/>
+      <c r="F40" s="510" t="s">
         <v>248</v>
       </c>
-      <c r="G40" s="478"/>
-[...3 lines deleted...]
-      <c r="K40" s="475" t="s">
+      <c r="G40" s="514"/>
+      <c r="H40" s="514"/>
+      <c r="I40" s="514"/>
+      <c r="J40" s="511"/>
+      <c r="K40" s="517" t="s">
         <v>87</v>
       </c>
-      <c r="L40" s="475"/>
-      <c r="M40" s="475"/>
+      <c r="L40" s="517"/>
+      <c r="M40" s="517"/>
       <c r="N40" s="129"/>
       <c r="T40" s="158"/>
-      <c r="U40" s="560"/>
-[...1 lines deleted...]
-      <c r="W40" s="476" t="s">
+      <c r="U40" s="505"/>
+      <c r="V40" s="580"/>
+      <c r="W40" s="524" t="s">
         <v>589</v>
       </c>
-      <c r="X40" s="476"/>
-[...3 lines deleted...]
-      <c r="AB40" s="470" t="s">
+      <c r="X40" s="524"/>
+      <c r="Y40" s="524"/>
+      <c r="Z40" s="524"/>
+      <c r="AA40" s="524"/>
+      <c r="AB40" s="558" t="s">
         <v>665</v>
       </c>
-      <c r="AC40" s="471"/>
-      <c r="AD40" s="472"/>
+      <c r="AC40" s="559"/>
+      <c r="AD40" s="560"/>
       <c r="AE40" s="178"/>
-      <c r="AJ40" s="489"/>
-[...8 lines deleted...]
-      <c r="AS40" s="489"/>
+      <c r="AJ40" s="500"/>
+      <c r="AK40" s="500"/>
+      <c r="AL40" s="500"/>
+      <c r="AM40" s="500"/>
+      <c r="AN40" s="500"/>
+      <c r="AO40" s="500"/>
+      <c r="AP40" s="500"/>
+      <c r="AQ40" s="500"/>
+      <c r="AR40" s="500"/>
+      <c r="AS40" s="500"/>
       <c r="AV40" s="178"/>
       <c r="AW40" s="156"/>
-      <c r="AX40" s="468" t="s">
+      <c r="AX40" s="493" t="s">
         <v>447</v>
       </c>
-      <c r="AY40" s="468"/>
-      <c r="AZ40" s="468" t="s">
+      <c r="AY40" s="493"/>
+      <c r="AZ40" s="493" t="s">
         <v>82</v>
       </c>
-      <c r="BA40" s="468"/>
-[...3 lines deleted...]
-      <c r="BE40" s="473" t="s">
+      <c r="BA40" s="493"/>
+      <c r="BB40" s="493"/>
+      <c r="BC40" s="493"/>
+      <c r="BD40" s="493"/>
+      <c r="BE40" s="516" t="s">
         <v>670</v>
       </c>
-      <c r="BF40" s="473"/>
-      <c r="BG40" s="473"/>
+      <c r="BF40" s="516"/>
+      <c r="BG40" s="516"/>
       <c r="BH40" s="178"/>
       <c r="BI40" s="178"/>
       <c r="BJ40" s="149"/>
       <c r="BK40" s="133"/>
       <c r="BL40" s="133"/>
       <c r="BM40" s="119"/>
       <c r="BN40" s="119"/>
       <c r="BO40" s="119"/>
       <c r="BP40" s="119"/>
       <c r="BQ40" s="119"/>
       <c r="BR40" s="119"/>
       <c r="BS40" s="119"/>
       <c r="BT40" s="119"/>
       <c r="BU40" s="178"/>
       <c r="BX40" s="136"/>
-      <c r="BY40" s="529"/>
-[...10 lines deleted...]
-    <row r="41" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BY40" s="485"/>
+      <c r="BZ40" s="486"/>
+      <c r="CA40" s="490"/>
+      <c r="CB40" s="491"/>
+      <c r="CC40" s="491"/>
+      <c r="CD40" s="491"/>
+      <c r="CE40" s="492"/>
+      <c r="CF40" s="490"/>
+      <c r="CG40" s="491"/>
+      <c r="CH40" s="492"/>
+    </row>
+    <row r="41" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="149"/>
-      <c r="D41" s="560"/>
-[...6 lines deleted...]
-      <c r="K41" s="475" t="s">
+      <c r="D41" s="505"/>
+      <c r="E41" s="506"/>
+      <c r="F41" s="526"/>
+      <c r="G41" s="527"/>
+      <c r="H41" s="527"/>
+      <c r="I41" s="527"/>
+      <c r="J41" s="528"/>
+      <c r="K41" s="517" t="s">
         <v>97</v>
       </c>
-      <c r="L41" s="475"/>
-      <c r="M41" s="475"/>
+      <c r="L41" s="517"/>
+      <c r="M41" s="517"/>
       <c r="N41" s="129"/>
       <c r="T41" s="158"/>
-      <c r="U41" s="560"/>
-[...1 lines deleted...]
-      <c r="W41" s="476" t="s">
+      <c r="U41" s="505"/>
+      <c r="V41" s="580"/>
+      <c r="W41" s="524" t="s">
         <v>590</v>
       </c>
-      <c r="X41" s="476"/>
-[...3 lines deleted...]
-      <c r="AB41" s="470" t="s">
+      <c r="X41" s="524"/>
+      <c r="Y41" s="524"/>
+      <c r="Z41" s="524"/>
+      <c r="AA41" s="524"/>
+      <c r="AB41" s="558" t="s">
         <v>610</v>
       </c>
-      <c r="AC41" s="471"/>
-      <c r="AD41" s="472"/>
+      <c r="AC41" s="559"/>
+      <c r="AD41" s="560"/>
       <c r="AE41" s="178"/>
       <c r="AV41" s="178"/>
       <c r="AW41" s="149"/>
-      <c r="AX41" s="468"/>
-[...8 lines deleted...]
-      <c r="BG41" s="473"/>
+      <c r="AX41" s="493"/>
+      <c r="AY41" s="493"/>
+      <c r="AZ41" s="493"/>
+      <c r="BA41" s="493"/>
+      <c r="BB41" s="493"/>
+      <c r="BC41" s="493"/>
+      <c r="BD41" s="493"/>
+      <c r="BE41" s="516"/>
+      <c r="BF41" s="516"/>
+      <c r="BG41" s="516"/>
       <c r="BH41" s="178"/>
       <c r="BI41" s="178"/>
       <c r="BJ41" s="156"/>
-      <c r="BK41" s="492" t="s">
+      <c r="BK41" s="529" t="s">
         <v>561</v>
       </c>
-      <c r="BL41" s="493"/>
-      <c r="BM41" s="528" t="s">
+      <c r="BL41" s="484"/>
+      <c r="BM41" s="483" t="s">
         <v>562</v>
       </c>
-      <c r="BN41" s="492"/>
-[...3 lines deleted...]
-      <c r="BR41" s="496" t="s">
+      <c r="BN41" s="529"/>
+      <c r="BO41" s="529"/>
+      <c r="BP41" s="529"/>
+      <c r="BQ41" s="484"/>
+      <c r="BR41" s="564" t="s">
         <v>563</v>
       </c>
-      <c r="BS41" s="497"/>
-      <c r="BT41" s="498"/>
+      <c r="BS41" s="565"/>
+      <c r="BT41" s="566"/>
       <c r="BU41" s="178"/>
       <c r="BX41" s="149"/>
     </row>
-    <row r="42" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="131"/>
-      <c r="D42" s="560"/>
-[...6 lines deleted...]
-      <c r="K42" s="475" t="s">
+      <c r="D42" s="505"/>
+      <c r="E42" s="506"/>
+      <c r="F42" s="526"/>
+      <c r="G42" s="527"/>
+      <c r="H42" s="527"/>
+      <c r="I42" s="527"/>
+      <c r="J42" s="528"/>
+      <c r="K42" s="517" t="s">
         <v>478</v>
       </c>
-      <c r="L42" s="475"/>
-      <c r="M42" s="475"/>
+      <c r="L42" s="517"/>
+      <c r="M42" s="517"/>
       <c r="N42" s="129"/>
       <c r="T42" s="149"/>
-      <c r="U42" s="560"/>
-[...6 lines deleted...]
-      <c r="AB42" s="470" t="s">
+      <c r="U42" s="505"/>
+      <c r="V42" s="580"/>
+      <c r="W42" s="524"/>
+      <c r="X42" s="524"/>
+      <c r="Y42" s="524"/>
+      <c r="Z42" s="524"/>
+      <c r="AA42" s="524"/>
+      <c r="AB42" s="558" t="s">
         <v>611</v>
       </c>
-      <c r="AC42" s="471"/>
-      <c r="AD42" s="472"/>
+      <c r="AC42" s="559"/>
+      <c r="AD42" s="560"/>
       <c r="AE42" s="178"/>
       <c r="AV42" s="178"/>
       <c r="AW42" s="149"/>
       <c r="AX42" s="159"/>
       <c r="AY42" s="159"/>
       <c r="AZ42" s="119"/>
       <c r="BA42" s="119"/>
       <c r="BB42" s="119"/>
       <c r="BC42" s="119"/>
       <c r="BD42" s="119"/>
       <c r="BE42" s="115"/>
       <c r="BF42" s="115"/>
       <c r="BG42" s="115"/>
       <c r="BH42" s="178"/>
       <c r="BI42" s="178"/>
-      <c r="BK42" s="494"/>
-[...8 lines deleted...]
-      <c r="BT42" s="501"/>
+      <c r="BK42" s="525"/>
+      <c r="BL42" s="486"/>
+      <c r="BM42" s="485"/>
+      <c r="BN42" s="525"/>
+      <c r="BO42" s="525"/>
+      <c r="BP42" s="525"/>
+      <c r="BQ42" s="486"/>
+      <c r="BR42" s="567"/>
+      <c r="BS42" s="568"/>
+      <c r="BT42" s="569"/>
       <c r="BU42" s="178"/>
       <c r="BX42" s="149"/>
     </row>
-    <row r="43" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:88" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="149"/>
-      <c r="D43" s="560"/>
-[...6 lines deleted...]
-      <c r="K43" s="591" t="s">
+      <c r="D43" s="505"/>
+      <c r="E43" s="506"/>
+      <c r="F43" s="526"/>
+      <c r="G43" s="527"/>
+      <c r="H43" s="527"/>
+      <c r="I43" s="527"/>
+      <c r="J43" s="528"/>
+      <c r="K43" s="588" t="s">
         <v>102</v>
       </c>
-      <c r="L43" s="591"/>
-      <c r="M43" s="591"/>
+      <c r="L43" s="588"/>
+      <c r="M43" s="588"/>
       <c r="N43" s="129"/>
       <c r="T43" s="136"/>
-      <c r="U43" s="529"/>
-[...1 lines deleted...]
-      <c r="W43" s="476" t="s">
+      <c r="U43" s="485"/>
+      <c r="V43" s="525"/>
+      <c r="W43" s="524" t="s">
         <v>666</v>
       </c>
-      <c r="X43" s="476"/>
-[...3 lines deleted...]
-      <c r="AB43" s="470" t="s">
+      <c r="X43" s="524"/>
+      <c r="Y43" s="524"/>
+      <c r="Z43" s="524"/>
+      <c r="AA43" s="524"/>
+      <c r="AB43" s="558" t="s">
         <v>667</v>
       </c>
-      <c r="AC43" s="471"/>
-      <c r="AD43" s="472"/>
+      <c r="AC43" s="559"/>
+      <c r="AD43" s="560"/>
       <c r="AE43" s="178"/>
       <c r="AV43" s="178"/>
       <c r="AW43" s="149"/>
-      <c r="AX43" s="468" t="s">
+      <c r="AX43" s="493" t="s">
         <v>576</v>
       </c>
-      <c r="AY43" s="468"/>
-      <c r="AZ43" s="492" t="s">
+      <c r="AY43" s="493"/>
+      <c r="AZ43" s="529" t="s">
         <v>557</v>
       </c>
-      <c r="BA43" s="492"/>
-[...3 lines deleted...]
-      <c r="BE43" s="496" t="s">
+      <c r="BA43" s="529"/>
+      <c r="BB43" s="529"/>
+      <c r="BC43" s="529"/>
+      <c r="BD43" s="484"/>
+      <c r="BE43" s="564" t="s">
         <v>96</v>
       </c>
-      <c r="BF43" s="497"/>
-      <c r="BG43" s="498"/>
+      <c r="BF43" s="565"/>
+      <c r="BG43" s="566"/>
       <c r="BH43" s="178"/>
       <c r="BI43" s="178"/>
       <c r="BU43" s="178"/>
       <c r="BX43" s="156"/>
-      <c r="BY43" s="528" t="s">
+      <c r="BY43" s="483" t="s">
         <v>627</v>
       </c>
-      <c r="BZ43" s="493"/>
-      <c r="CA43" s="551" t="s">
+      <c r="BZ43" s="484"/>
+      <c r="CA43" s="487" t="s">
         <v>629</v>
       </c>
-      <c r="CB43" s="555"/>
-[...3 lines deleted...]
-      <c r="CF43" s="551" t="s">
+      <c r="CB43" s="488"/>
+      <c r="CC43" s="488"/>
+      <c r="CD43" s="488"/>
+      <c r="CE43" s="489"/>
+      <c r="CF43" s="487" t="s">
         <v>630</v>
       </c>
-      <c r="CG43" s="555"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="CG43" s="488"/>
+      <c r="CH43" s="489"/>
+    </row>
+    <row r="44" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="149"/>
-      <c r="D44" s="529"/>
-[...6 lines deleted...]
-      <c r="K44" s="475" t="s">
+      <c r="D44" s="485"/>
+      <c r="E44" s="486"/>
+      <c r="F44" s="512"/>
+      <c r="G44" s="515"/>
+      <c r="H44" s="515"/>
+      <c r="I44" s="515"/>
+      <c r="J44" s="513"/>
+      <c r="K44" s="517" t="s">
         <v>643</v>
       </c>
-      <c r="L44" s="475"/>
-      <c r="M44" s="475"/>
+      <c r="L44" s="517"/>
+      <c r="M44" s="517"/>
       <c r="N44" s="129"/>
       <c r="T44" s="149"/>
       <c r="AE44" s="178"/>
       <c r="AV44" s="178"/>
       <c r="AW44" s="181"/>
-      <c r="AX44" s="468"/>
-[...1 lines deleted...]
-      <c r="AZ44" s="496" t="s">
+      <c r="AX44" s="493"/>
+      <c r="AY44" s="493"/>
+      <c r="AZ44" s="564" t="s">
         <v>577</v>
       </c>
-      <c r="BA44" s="497"/>
-[...3 lines deleted...]
-      <c r="BE44" s="502" t="s">
+      <c r="BA44" s="565"/>
+      <c r="BB44" s="565"/>
+      <c r="BC44" s="565"/>
+      <c r="BD44" s="566"/>
+      <c r="BE44" s="570" t="s">
         <v>578</v>
       </c>
-      <c r="BF44" s="503"/>
-      <c r="BG44" s="504"/>
+      <c r="BF44" s="571"/>
+      <c r="BG44" s="572"/>
       <c r="BH44" s="178"/>
       <c r="BI44" s="178"/>
       <c r="BU44" s="178"/>
-      <c r="BY44" s="529"/>
-[...10 lines deleted...]
-    <row r="45" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BY44" s="485"/>
+      <c r="BZ44" s="486"/>
+      <c r="CA44" s="490"/>
+      <c r="CB44" s="491"/>
+      <c r="CC44" s="491"/>
+      <c r="CD44" s="491"/>
+      <c r="CE44" s="492"/>
+      <c r="CF44" s="490"/>
+      <c r="CG44" s="491"/>
+      <c r="CH44" s="492"/>
+    </row>
+    <row r="45" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="149"/>
       <c r="N45" s="129"/>
       <c r="T45" s="149"/>
       <c r="U45" s="179"/>
       <c r="V45" s="179"/>
       <c r="W45" s="179"/>
       <c r="X45" s="179"/>
       <c r="Y45" s="179"/>
       <c r="Z45" s="179"/>
       <c r="AA45" s="179"/>
       <c r="AB45" s="179"/>
       <c r="AC45" s="179"/>
       <c r="AD45" s="179"/>
       <c r="AE45" s="179"/>
       <c r="AV45" s="178"/>
       <c r="AW45" s="160"/>
-      <c r="AX45" s="468"/>
-[...1 lines deleted...]
-      <c r="AZ45" s="473" t="s">
+      <c r="AX45" s="493"/>
+      <c r="AY45" s="493"/>
+      <c r="AZ45" s="516" t="s">
         <v>579</v>
       </c>
-      <c r="BA45" s="473"/>
-[...3 lines deleted...]
-      <c r="BE45" s="474" t="s">
+      <c r="BA45" s="516"/>
+      <c r="BB45" s="516"/>
+      <c r="BC45" s="516"/>
+      <c r="BD45" s="516"/>
+      <c r="BE45" s="576" t="s">
         <v>580</v>
       </c>
-      <c r="BF45" s="474"/>
-      <c r="BG45" s="474"/>
+      <c r="BF45" s="576"/>
+      <c r="BG45" s="576"/>
       <c r="BH45" s="178"/>
       <c r="BI45" s="178"/>
     </row>
-    <row r="46" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="149"/>
-      <c r="D46" s="528" t="s">
+      <c r="D46" s="483" t="s">
         <v>338</v>
       </c>
-      <c r="E46" s="493"/>
-      <c r="F46" s="497" t="s">
+      <c r="E46" s="484"/>
+      <c r="F46" s="565" t="s">
         <v>186</v>
       </c>
-      <c r="G46" s="497"/>
-[...3 lines deleted...]
-      <c r="K46" s="475" t="s">
+      <c r="G46" s="565"/>
+      <c r="H46" s="565"/>
+      <c r="I46" s="565"/>
+      <c r="J46" s="566"/>
+      <c r="K46" s="517" t="s">
         <v>644</v>
       </c>
-      <c r="L46" s="475"/>
-      <c r="M46" s="475"/>
+      <c r="L46" s="517"/>
+      <c r="M46" s="517"/>
       <c r="N46" s="129"/>
       <c r="T46" s="149"/>
       <c r="U46" s="179"/>
       <c r="V46" s="179"/>
       <c r="W46" s="179"/>
       <c r="X46" s="179"/>
       <c r="Y46" s="179"/>
       <c r="Z46" s="179"/>
       <c r="AA46" s="179"/>
       <c r="AB46" s="179"/>
       <c r="AC46" s="179"/>
       <c r="AD46" s="179"/>
       <c r="AE46" s="179"/>
       <c r="AW46" s="149"/>
     </row>
-    <row r="47" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="149"/>
-      <c r="D47" s="560"/>
-[...6 lines deleted...]
-      <c r="K47" s="475" t="s">
+      <c r="D47" s="505"/>
+      <c r="E47" s="506"/>
+      <c r="F47" s="568"/>
+      <c r="G47" s="568"/>
+      <c r="H47" s="568"/>
+      <c r="I47" s="568"/>
+      <c r="J47" s="569"/>
+      <c r="K47" s="517" t="s">
         <v>113</v>
       </c>
-      <c r="L47" s="475"/>
-      <c r="M47" s="475"/>
+      <c r="L47" s="517"/>
+      <c r="M47" s="517"/>
       <c r="N47" s="129"/>
       <c r="T47" s="149"/>
-      <c r="U47" s="528" t="s">
+      <c r="U47" s="483" t="s">
         <v>596</v>
       </c>
-      <c r="V47" s="493"/>
-      <c r="W47" s="477" t="s">
+      <c r="V47" s="484"/>
+      <c r="W47" s="510" t="s">
         <v>677</v>
       </c>
-      <c r="X47" s="478"/>
-[...3 lines deleted...]
-      <c r="AB47" s="475" t="s">
+      <c r="X47" s="514"/>
+      <c r="Y47" s="514"/>
+      <c r="Z47" s="514"/>
+      <c r="AA47" s="511"/>
+      <c r="AB47" s="517" t="s">
         <v>612</v>
       </c>
-      <c r="AC47" s="475"/>
-      <c r="AD47" s="475"/>
+      <c r="AC47" s="517"/>
+      <c r="AD47" s="517"/>
       <c r="AE47" s="178"/>
       <c r="AV47" s="178"/>
       <c r="AW47" s="156"/>
-      <c r="AX47" s="468" t="s">
+      <c r="AX47" s="493" t="s">
         <v>293</v>
       </c>
-      <c r="AY47" s="468"/>
-      <c r="AZ47" s="468" t="s">
+      <c r="AY47" s="493"/>
+      <c r="AZ47" s="493" t="s">
         <v>559</v>
       </c>
-      <c r="BA47" s="468"/>
-[...3 lines deleted...]
-      <c r="BE47" s="473" t="s">
+      <c r="BA47" s="493"/>
+      <c r="BB47" s="493"/>
+      <c r="BC47" s="493"/>
+      <c r="BD47" s="493"/>
+      <c r="BE47" s="516" t="s">
         <v>543</v>
       </c>
-      <c r="BF47" s="473"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BF47" s="516"/>
+      <c r="BG47" s="516"/>
+    </row>
+    <row r="48" spans="1:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="149"/>
-      <c r="D48" s="560"/>
-[...1 lines deleted...]
-      <c r="F48" s="497" t="s">
+      <c r="D48" s="505"/>
+      <c r="E48" s="506"/>
+      <c r="F48" s="565" t="s">
         <v>114</v>
       </c>
-      <c r="G48" s="497"/>
-[...3 lines deleted...]
-      <c r="K48" s="475" t="s">
+      <c r="G48" s="565"/>
+      <c r="H48" s="565"/>
+      <c r="I48" s="565"/>
+      <c r="J48" s="565"/>
+      <c r="K48" s="517" t="s">
         <v>607</v>
       </c>
-      <c r="L48" s="475"/>
-      <c r="M48" s="475"/>
+      <c r="L48" s="517"/>
+      <c r="M48" s="517"/>
       <c r="N48" s="129"/>
       <c r="T48" s="149"/>
-      <c r="U48" s="560"/>
-[...6 lines deleted...]
-      <c r="AB48" s="475" t="s">
+      <c r="U48" s="505"/>
+      <c r="V48" s="506"/>
+      <c r="W48" s="526"/>
+      <c r="X48" s="527"/>
+      <c r="Y48" s="527"/>
+      <c r="Z48" s="527"/>
+      <c r="AA48" s="528"/>
+      <c r="AB48" s="517" t="s">
         <v>668</v>
       </c>
-      <c r="AC48" s="475"/>
-      <c r="AD48" s="475"/>
+      <c r="AC48" s="517"/>
+      <c r="AD48" s="517"/>
       <c r="AE48" s="178"/>
       <c r="AV48" s="178"/>
       <c r="AW48" s="149"/>
-      <c r="AX48" s="468"/>
-[...8 lines deleted...]
-      <c r="BG48" s="473"/>
+      <c r="AX48" s="493"/>
+      <c r="AY48" s="493"/>
+      <c r="AZ48" s="493"/>
+      <c r="BA48" s="493"/>
+      <c r="BB48" s="493"/>
+      <c r="BC48" s="493"/>
+      <c r="BD48" s="493"/>
+      <c r="BE48" s="516"/>
+      <c r="BF48" s="516"/>
+      <c r="BG48" s="516"/>
       <c r="BH48" s="178"/>
       <c r="BI48" s="178"/>
     </row>
-    <row r="49" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="191"/>
-      <c r="D49" s="560"/>
-[...6 lines deleted...]
-      <c r="K49" s="475" t="s">
+      <c r="D49" s="505"/>
+      <c r="E49" s="506"/>
+      <c r="F49" s="547"/>
+      <c r="G49" s="547"/>
+      <c r="H49" s="547"/>
+      <c r="I49" s="547"/>
+      <c r="J49" s="547"/>
+      <c r="K49" s="517" t="s">
         <v>115</v>
       </c>
-      <c r="L49" s="475"/>
-      <c r="M49" s="475"/>
+      <c r="L49" s="517"/>
+      <c r="M49" s="517"/>
       <c r="N49" s="129"/>
       <c r="T49" s="149"/>
-      <c r="U49" s="560"/>
-[...6 lines deleted...]
-      <c r="AB49" s="475" t="s">
+      <c r="U49" s="505"/>
+      <c r="V49" s="506"/>
+      <c r="W49" s="526"/>
+      <c r="X49" s="527"/>
+      <c r="Y49" s="527"/>
+      <c r="Z49" s="527"/>
+      <c r="AA49" s="528"/>
+      <c r="AB49" s="517" t="s">
         <v>613</v>
       </c>
-      <c r="AC49" s="475"/>
-      <c r="AD49" s="475"/>
+      <c r="AC49" s="517"/>
+      <c r="AD49" s="517"/>
       <c r="AE49" s="178"/>
       <c r="AV49" s="178"/>
       <c r="AW49" s="160"/>
       <c r="AX49" s="119"/>
       <c r="AY49" s="119"/>
       <c r="AZ49" s="119"/>
       <c r="BA49" s="119"/>
       <c r="BB49" s="119"/>
       <c r="BC49" s="119"/>
       <c r="BD49" s="119"/>
       <c r="BE49" s="119"/>
       <c r="BF49" s="119"/>
       <c r="BG49" s="119"/>
       <c r="BH49" s="178"/>
       <c r="BI49" s="178"/>
     </row>
-    <row r="50" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="191"/>
       <c r="C50" s="194"/>
-      <c r="D50" s="560"/>
-[...6 lines deleted...]
-      <c r="K50" s="475" t="s">
+      <c r="D50" s="505"/>
+      <c r="E50" s="506"/>
+      <c r="F50" s="547"/>
+      <c r="G50" s="547"/>
+      <c r="H50" s="547"/>
+      <c r="I50" s="547"/>
+      <c r="J50" s="547"/>
+      <c r="K50" s="517" t="s">
         <v>608</v>
       </c>
-      <c r="L50" s="475"/>
-      <c r="M50" s="475"/>
+      <c r="L50" s="517"/>
+      <c r="M50" s="517"/>
       <c r="N50" s="129"/>
       <c r="T50" s="149"/>
-      <c r="U50" s="560"/>
-[...6 lines deleted...]
-      <c r="AB50" s="475" t="s">
+      <c r="U50" s="505"/>
+      <c r="V50" s="506"/>
+      <c r="W50" s="526"/>
+      <c r="X50" s="527"/>
+      <c r="Y50" s="527"/>
+      <c r="Z50" s="527"/>
+      <c r="AA50" s="528"/>
+      <c r="AB50" s="517" t="s">
         <v>614</v>
       </c>
-      <c r="AC50" s="475"/>
-      <c r="AD50" s="475"/>
+      <c r="AC50" s="517"/>
+      <c r="AD50" s="517"/>
       <c r="AE50" s="178"/>
       <c r="AV50" s="178"/>
       <c r="AW50" s="131"/>
-      <c r="AX50" s="566" t="s">
+      <c r="AX50" s="602" t="s">
         <v>634</v>
       </c>
-      <c r="AY50" s="567"/>
-[...7 lines deleted...]
-      <c r="BG50" s="568"/>
+      <c r="AY50" s="603"/>
+      <c r="AZ50" s="603"/>
+      <c r="BA50" s="603"/>
+      <c r="BB50" s="603"/>
+      <c r="BC50" s="603"/>
+      <c r="BD50" s="603"/>
+      <c r="BE50" s="603"/>
+      <c r="BF50" s="603"/>
+      <c r="BG50" s="604"/>
       <c r="BH50" s="178"/>
       <c r="BI50" s="178"/>
     </row>
-    <row r="51" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="191"/>
-      <c r="D51" s="560"/>
-[...6 lines deleted...]
-      <c r="K51" s="475" t="s">
+      <c r="D51" s="505"/>
+      <c r="E51" s="506"/>
+      <c r="F51" s="547"/>
+      <c r="G51" s="547"/>
+      <c r="H51" s="547"/>
+      <c r="I51" s="547"/>
+      <c r="J51" s="547"/>
+      <c r="K51" s="517" t="s">
         <v>121</v>
       </c>
-      <c r="L51" s="475"/>
-      <c r="M51" s="475"/>
+      <c r="L51" s="517"/>
+      <c r="M51" s="517"/>
       <c r="N51" s="129"/>
       <c r="T51" s="149"/>
-      <c r="U51" s="560"/>
-[...6 lines deleted...]
-      <c r="AB51" s="475" t="s">
+      <c r="U51" s="505"/>
+      <c r="V51" s="506"/>
+      <c r="W51" s="526"/>
+      <c r="X51" s="527"/>
+      <c r="Y51" s="527"/>
+      <c r="Z51" s="527"/>
+      <c r="AA51" s="528"/>
+      <c r="AB51" s="517" t="s">
         <v>615</v>
       </c>
-      <c r="AC51" s="475"/>
-      <c r="AD51" s="475"/>
+      <c r="AC51" s="517"/>
+      <c r="AD51" s="517"/>
       <c r="AE51" s="178"/>
       <c r="AV51" s="178"/>
       <c r="AW51" s="149"/>
       <c r="BH51" s="178"/>
       <c r="BI51" s="178"/>
     </row>
-    <row r="52" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="2:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="191"/>
-      <c r="D52" s="560"/>
-[...6 lines deleted...]
-      <c r="K52" s="475" t="s">
+      <c r="D52" s="505"/>
+      <c r="E52" s="506"/>
+      <c r="F52" s="547"/>
+      <c r="G52" s="547"/>
+      <c r="H52" s="547"/>
+      <c r="I52" s="547"/>
+      <c r="J52" s="547"/>
+      <c r="K52" s="517" t="s">
         <v>645</v>
       </c>
-      <c r="L52" s="475"/>
-      <c r="M52" s="475"/>
+      <c r="L52" s="517"/>
+      <c r="M52" s="517"/>
       <c r="N52" s="129"/>
       <c r="T52" s="149"/>
-      <c r="U52" s="560"/>
-[...6 lines deleted...]
-      <c r="AB52" s="475" t="s">
+      <c r="U52" s="505"/>
+      <c r="V52" s="506"/>
+      <c r="W52" s="526"/>
+      <c r="X52" s="527"/>
+      <c r="Y52" s="527"/>
+      <c r="Z52" s="527"/>
+      <c r="AA52" s="528"/>
+      <c r="AB52" s="517" t="s">
         <v>616</v>
       </c>
-      <c r="AC52" s="475"/>
-      <c r="AD52" s="475"/>
+      <c r="AC52" s="517"/>
+      <c r="AD52" s="517"/>
       <c r="AE52" s="178"/>
       <c r="AV52" s="178"/>
       <c r="AW52" s="131"/>
-      <c r="AX52" s="528" t="s">
+      <c r="AX52" s="483" t="s">
         <v>60</v>
       </c>
-      <c r="AY52" s="493"/>
-      <c r="AZ52" s="528" t="s">
+      <c r="AY52" s="484"/>
+      <c r="AZ52" s="483" t="s">
         <v>591</v>
       </c>
-      <c r="BA52" s="492"/>
-[...3 lines deleted...]
-      <c r="BE52" s="528" t="s">
+      <c r="BA52" s="529"/>
+      <c r="BB52" s="529"/>
+      <c r="BC52" s="529"/>
+      <c r="BD52" s="484"/>
+      <c r="BE52" s="483" t="s">
         <v>635</v>
       </c>
-      <c r="BF52" s="492"/>
-      <c r="BG52" s="493"/>
+      <c r="BF52" s="529"/>
+      <c r="BG52" s="484"/>
       <c r="BH52" s="178"/>
       <c r="BI52" s="178"/>
     </row>
-    <row r="53" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="191"/>
-      <c r="D53" s="529"/>
-[...6 lines deleted...]
-      <c r="K53" s="475" t="s">
+      <c r="D53" s="485"/>
+      <c r="E53" s="486"/>
+      <c r="F53" s="547"/>
+      <c r="G53" s="547"/>
+      <c r="H53" s="547"/>
+      <c r="I53" s="547"/>
+      <c r="J53" s="547"/>
+      <c r="K53" s="517" t="s">
         <v>646</v>
       </c>
-      <c r="L53" s="475"/>
-      <c r="M53" s="475"/>
+      <c r="L53" s="517"/>
+      <c r="M53" s="517"/>
       <c r="N53" s="129"/>
       <c r="T53" s="149"/>
-      <c r="U53" s="560"/>
-[...1 lines deleted...]
-      <c r="W53" s="513" t="s">
+      <c r="U53" s="505"/>
+      <c r="V53" s="506"/>
+      <c r="W53" s="526" t="s">
         <v>678</v>
       </c>
-      <c r="X53" s="514"/>
-[...3 lines deleted...]
-      <c r="AB53" s="475" t="s">
+      <c r="X53" s="527"/>
+      <c r="Y53" s="527"/>
+      <c r="Z53" s="527"/>
+      <c r="AA53" s="528"/>
+      <c r="AB53" s="517" t="s">
         <v>384</v>
       </c>
-      <c r="AC53" s="475"/>
-      <c r="AD53" s="475"/>
+      <c r="AC53" s="517"/>
+      <c r="AD53" s="517"/>
       <c r="AE53" s="178"/>
       <c r="AW53" s="136"/>
-      <c r="AX53" s="529"/>
-[...10 lines deleted...]
-    <row r="54" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AX53" s="485"/>
+      <c r="AY53" s="486"/>
+      <c r="AZ53" s="485"/>
+      <c r="BA53" s="525"/>
+      <c r="BB53" s="525"/>
+      <c r="BC53" s="525"/>
+      <c r="BD53" s="486"/>
+      <c r="BE53" s="485"/>
+      <c r="BF53" s="525"/>
+      <c r="BG53" s="486"/>
+    </row>
+    <row r="54" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="191"/>
       <c r="N54" s="129"/>
       <c r="T54" s="136"/>
-      <c r="U54" s="560"/>
-[...6 lines deleted...]
-      <c r="AB54" s="475" t="s">
+      <c r="U54" s="505"/>
+      <c r="V54" s="506"/>
+      <c r="W54" s="526"/>
+      <c r="X54" s="527"/>
+      <c r="Y54" s="527"/>
+      <c r="Z54" s="527"/>
+      <c r="AA54" s="528"/>
+      <c r="AB54" s="517" t="s">
         <v>618</v>
       </c>
-      <c r="AC54" s="475"/>
-      <c r="AD54" s="475"/>
+      <c r="AC54" s="517"/>
+      <c r="AD54" s="517"/>
       <c r="AE54" s="178"/>
       <c r="AW54" s="149"/>
     </row>
-    <row r="55" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="191"/>
-      <c r="D55" s="468" t="s">
+      <c r="D55" s="493" t="s">
         <v>647</v>
       </c>
-      <c r="E55" s="468"/>
-      <c r="F55" s="475" t="s">
+      <c r="E55" s="493"/>
+      <c r="F55" s="517" t="s">
         <v>130</v>
       </c>
-      <c r="G55" s="475"/>
-[...3 lines deleted...]
-      <c r="K55" s="475" t="s">
+      <c r="G55" s="517"/>
+      <c r="H55" s="517"/>
+      <c r="I55" s="517"/>
+      <c r="J55" s="517"/>
+      <c r="K55" s="517" t="s">
         <v>131</v>
       </c>
-      <c r="L55" s="475"/>
-      <c r="M55" s="475"/>
+      <c r="L55" s="517"/>
+      <c r="M55" s="517"/>
       <c r="N55" s="129"/>
       <c r="T55" s="149"/>
-      <c r="U55" s="560"/>
-[...6 lines deleted...]
-      <c r="AB55" s="475" t="s">
+      <c r="U55" s="505"/>
+      <c r="V55" s="506"/>
+      <c r="W55" s="526"/>
+      <c r="X55" s="527"/>
+      <c r="Y55" s="527"/>
+      <c r="Z55" s="527"/>
+      <c r="AA55" s="528"/>
+      <c r="AB55" s="517" t="s">
         <v>619</v>
       </c>
-      <c r="AC55" s="475"/>
-      <c r="AD55" s="475"/>
+      <c r="AC55" s="517"/>
+      <c r="AD55" s="517"/>
       <c r="AE55" s="178"/>
       <c r="AF55" s="178"/>
       <c r="AR55" s="178"/>
       <c r="AS55" s="178"/>
       <c r="AW55" s="171"/>
     </row>
-    <row r="56" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="149"/>
-      <c r="D56" s="468"/>
-[...1 lines deleted...]
-      <c r="F56" s="473" t="s">
+      <c r="D56" s="493"/>
+      <c r="E56" s="493"/>
+      <c r="F56" s="516" t="s">
         <v>483</v>
       </c>
-      <c r="G56" s="473"/>
-[...3 lines deleted...]
-      <c r="K56" s="475" t="s">
+      <c r="G56" s="516"/>
+      <c r="H56" s="516"/>
+      <c r="I56" s="516"/>
+      <c r="J56" s="516"/>
+      <c r="K56" s="517" t="s">
         <v>132</v>
       </c>
-      <c r="L56" s="475"/>
-      <c r="M56" s="475"/>
+      <c r="L56" s="517"/>
+      <c r="M56" s="517"/>
       <c r="N56" s="129"/>
       <c r="T56" s="149"/>
-      <c r="U56" s="560"/>
-[...6 lines deleted...]
-      <c r="AB56" s="475" t="s">
+      <c r="U56" s="505"/>
+      <c r="V56" s="506"/>
+      <c r="W56" s="526"/>
+      <c r="X56" s="527"/>
+      <c r="Y56" s="527"/>
+      <c r="Z56" s="527"/>
+      <c r="AA56" s="528"/>
+      <c r="AB56" s="517" t="s">
         <v>617</v>
       </c>
-      <c r="AC56" s="475"/>
-      <c r="AD56" s="475"/>
+      <c r="AC56" s="517"/>
+      <c r="AD56" s="517"/>
       <c r="AE56" s="178"/>
       <c r="AF56" s="178"/>
       <c r="AR56" s="178"/>
       <c r="AS56" s="178"/>
       <c r="AW56" s="156"/>
-      <c r="AX56" s="548" t="s">
+      <c r="AX56" s="507" t="s">
         <v>636</v>
       </c>
-      <c r="AY56" s="549"/>
-[...9 lines deleted...]
-    <row r="57" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AY56" s="508"/>
+      <c r="AZ56" s="508"/>
+      <c r="BA56" s="508"/>
+      <c r="BB56" s="508"/>
+      <c r="BC56" s="508"/>
+      <c r="BD56" s="508"/>
+      <c r="BE56" s="508"/>
+      <c r="BF56" s="508"/>
+      <c r="BG56" s="509"/>
+    </row>
+    <row r="57" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="149"/>
-      <c r="D57" s="468"/>
-[...6 lines deleted...]
-      <c r="K57" s="475" t="s">
+      <c r="D57" s="493"/>
+      <c r="E57" s="493"/>
+      <c r="F57" s="516"/>
+      <c r="G57" s="516"/>
+      <c r="H57" s="516"/>
+      <c r="I57" s="516"/>
+      <c r="J57" s="516"/>
+      <c r="K57" s="517" t="s">
         <v>139</v>
       </c>
-      <c r="L57" s="475"/>
-      <c r="M57" s="475"/>
+      <c r="L57" s="517"/>
+      <c r="M57" s="517"/>
       <c r="N57" s="129"/>
       <c r="T57" s="149"/>
-      <c r="U57" s="560"/>
-[...6 lines deleted...]
-      <c r="AB57" s="475" t="s">
+      <c r="U57" s="505"/>
+      <c r="V57" s="506"/>
+      <c r="W57" s="526"/>
+      <c r="X57" s="527"/>
+      <c r="Y57" s="527"/>
+      <c r="Z57" s="527"/>
+      <c r="AA57" s="528"/>
+      <c r="AB57" s="517" t="s">
         <v>669</v>
       </c>
-      <c r="AC57" s="475"/>
-      <c r="AD57" s="475"/>
+      <c r="AC57" s="517"/>
+      <c r="AD57" s="517"/>
       <c r="AE57" s="178"/>
       <c r="AF57" s="178"/>
       <c r="AR57" s="178"/>
       <c r="AS57" s="178"/>
       <c r="BC57" s="142"/>
     </row>
-    <row r="58" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="149"/>
-      <c r="D58" s="468"/>
-[...6 lines deleted...]
-      <c r="K58" s="475" t="s">
+      <c r="D58" s="493"/>
+      <c r="E58" s="493"/>
+      <c r="F58" s="516"/>
+      <c r="G58" s="516"/>
+      <c r="H58" s="516"/>
+      <c r="I58" s="516"/>
+      <c r="J58" s="516"/>
+      <c r="K58" s="517" t="s">
         <v>465</v>
       </c>
-      <c r="L58" s="475"/>
-      <c r="M58" s="475"/>
+      <c r="L58" s="517"/>
+      <c r="M58" s="517"/>
       <c r="N58" s="129"/>
       <c r="T58" s="149"/>
-      <c r="U58" s="560"/>
-[...6 lines deleted...]
-      <c r="AB58" s="475" t="s">
+      <c r="U58" s="505"/>
+      <c r="V58" s="506"/>
+      <c r="W58" s="526"/>
+      <c r="X58" s="527"/>
+      <c r="Y58" s="527"/>
+      <c r="Z58" s="527"/>
+      <c r="AA58" s="528"/>
+      <c r="AB58" s="517" t="s">
         <v>545</v>
       </c>
-      <c r="AC58" s="475"/>
-      <c r="AD58" s="475"/>
+      <c r="AC58" s="517"/>
+      <c r="AD58" s="517"/>
       <c r="AE58" s="178"/>
       <c r="AF58" s="178"/>
       <c r="AR58" s="178"/>
       <c r="AS58" s="178"/>
-      <c r="AX58" s="548" t="s">
+      <c r="AX58" s="507" t="s">
         <v>25</v>
       </c>
-      <c r="AY58" s="549"/>
-[...9 lines deleted...]
-    <row r="59" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AY58" s="508"/>
+      <c r="AZ58" s="508"/>
+      <c r="BA58" s="508"/>
+      <c r="BB58" s="508"/>
+      <c r="BC58" s="508"/>
+      <c r="BD58" s="508"/>
+      <c r="BE58" s="508"/>
+      <c r="BF58" s="508"/>
+      <c r="BG58" s="509"/>
+    </row>
+    <row r="59" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="131"/>
-      <c r="D59" s="468"/>
-[...6 lines deleted...]
-      <c r="K59" s="475" t="s">
+      <c r="D59" s="493"/>
+      <c r="E59" s="493"/>
+      <c r="F59" s="516"/>
+      <c r="G59" s="516"/>
+      <c r="H59" s="516"/>
+      <c r="I59" s="516"/>
+      <c r="J59" s="516"/>
+      <c r="K59" s="517" t="s">
         <v>481</v>
       </c>
-      <c r="L59" s="475"/>
-      <c r="M59" s="475"/>
+      <c r="L59" s="517"/>
+      <c r="M59" s="517"/>
       <c r="N59" s="129"/>
       <c r="T59" s="149"/>
-      <c r="U59" s="560"/>
-[...6 lines deleted...]
-      <c r="AB59" s="470" t="s">
+      <c r="U59" s="505"/>
+      <c r="V59" s="506"/>
+      <c r="W59" s="526"/>
+      <c r="X59" s="527"/>
+      <c r="Y59" s="527"/>
+      <c r="Z59" s="527"/>
+      <c r="AA59" s="528"/>
+      <c r="AB59" s="558" t="s">
         <v>112</v>
       </c>
-      <c r="AC59" s="471"/>
-      <c r="AD59" s="472"/>
+      <c r="AC59" s="559"/>
+      <c r="AD59" s="560"/>
       <c r="AE59" s="178"/>
       <c r="AF59" s="178"/>
       <c r="AR59" s="178"/>
       <c r="AS59" s="178"/>
       <c r="AW59" s="132"/>
       <c r="AX59" s="143"/>
       <c r="AY59" s="132"/>
       <c r="AZ59" s="132"/>
       <c r="BA59" s="132"/>
       <c r="BB59" s="135"/>
     </row>
-    <row r="60" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="149"/>
-      <c r="D60" s="468"/>
-[...6 lines deleted...]
-      <c r="K60" s="475" t="s">
+      <c r="D60" s="493"/>
+      <c r="E60" s="493"/>
+      <c r="F60" s="516"/>
+      <c r="G60" s="516"/>
+      <c r="H60" s="516"/>
+      <c r="I60" s="516"/>
+      <c r="J60" s="516"/>
+      <c r="K60" s="517" t="s">
         <v>482</v>
       </c>
-      <c r="L60" s="475"/>
-      <c r="M60" s="475"/>
+      <c r="L60" s="517"/>
+      <c r="M60" s="517"/>
       <c r="N60" s="129"/>
       <c r="T60" s="149"/>
-      <c r="U60" s="560"/>
-[...6 lines deleted...]
-      <c r="AB60" s="475" t="s">
+      <c r="U60" s="505"/>
+      <c r="V60" s="506"/>
+      <c r="W60" s="526"/>
+      <c r="X60" s="527"/>
+      <c r="Y60" s="527"/>
+      <c r="Z60" s="527"/>
+      <c r="AA60" s="528"/>
+      <c r="AB60" s="517" t="s">
         <v>620</v>
       </c>
-      <c r="AC60" s="475"/>
-      <c r="AD60" s="475"/>
+      <c r="AC60" s="517"/>
+      <c r="AD60" s="517"/>
       <c r="AE60" s="178"/>
       <c r="AF60" s="178"/>
       <c r="AR60" s="178"/>
       <c r="AS60" s="178"/>
       <c r="AW60" s="136"/>
     </row>
-    <row r="61" spans="2:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="2:61" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="149"/>
-      <c r="D61" s="468"/>
-[...6 lines deleted...]
-      <c r="K61" s="475" t="s">
+      <c r="D61" s="493"/>
+      <c r="E61" s="493"/>
+      <c r="F61" s="516"/>
+      <c r="G61" s="516"/>
+      <c r="H61" s="516"/>
+      <c r="I61" s="516"/>
+      <c r="J61" s="516"/>
+      <c r="K61" s="517" t="s">
         <v>141</v>
       </c>
-      <c r="L61" s="475"/>
-      <c r="M61" s="475"/>
+      <c r="L61" s="517"/>
+      <c r="M61" s="517"/>
       <c r="N61" s="129"/>
       <c r="T61" s="149"/>
-      <c r="U61" s="560"/>
-[...6 lines deleted...]
-      <c r="AB61" s="475" t="s">
+      <c r="U61" s="505"/>
+      <c r="V61" s="506"/>
+      <c r="W61" s="512"/>
+      <c r="X61" s="515"/>
+      <c r="Y61" s="515"/>
+      <c r="Z61" s="515"/>
+      <c r="AA61" s="513"/>
+      <c r="AB61" s="517" t="s">
         <v>621</v>
       </c>
-      <c r="AC61" s="475"/>
-      <c r="AD61" s="475"/>
+      <c r="AC61" s="517"/>
+      <c r="AD61" s="517"/>
       <c r="AE61" s="178"/>
       <c r="AF61" s="178"/>
       <c r="AR61" s="178"/>
       <c r="AS61" s="178"/>
       <c r="AW61" s="149"/>
-      <c r="AX61" s="502" t="s">
+      <c r="AX61" s="570" t="s">
         <v>637</v>
       </c>
-      <c r="AY61" s="504"/>
-      <c r="AZ61" s="571" t="s">
+      <c r="AY61" s="572"/>
+      <c r="AZ61" s="607" t="s">
         <v>51</v>
       </c>
-      <c r="BA61" s="572"/>
-[...3 lines deleted...]
-      <c r="BE61" s="571" t="s">
+      <c r="BA61" s="608"/>
+      <c r="BB61" s="608"/>
+      <c r="BC61" s="608"/>
+      <c r="BD61" s="609"/>
+      <c r="BE61" s="607" t="s">
         <v>530</v>
       </c>
-      <c r="BF61" s="572"/>
-[...2 lines deleted...]
-    <row r="62" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BF61" s="608"/>
+      <c r="BG61" s="609"/>
+    </row>
+    <row r="62" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="149"/>
-      <c r="D62" s="468"/>
-[...1 lines deleted...]
-      <c r="F62" s="473" t="s">
+      <c r="D62" s="493"/>
+      <c r="E62" s="493"/>
+      <c r="F62" s="516" t="s">
         <v>603</v>
       </c>
-      <c r="G62" s="473"/>
-[...3 lines deleted...]
-      <c r="K62" s="475" t="s">
+      <c r="G62" s="516"/>
+      <c r="H62" s="516"/>
+      <c r="I62" s="516"/>
+      <c r="J62" s="516"/>
+      <c r="K62" s="517" t="s">
         <v>604</v>
       </c>
-      <c r="L62" s="475"/>
-      <c r="M62" s="475"/>
+      <c r="L62" s="517"/>
+      <c r="M62" s="517"/>
       <c r="N62" s="129"/>
       <c r="O62" s="166"/>
       <c r="P62" s="166"/>
       <c r="T62" s="131"/>
-      <c r="U62" s="529"/>
-[...1 lines deleted...]
-      <c r="W62" s="508" t="s">
+      <c r="U62" s="485"/>
+      <c r="V62" s="486"/>
+      <c r="W62" s="543" t="s">
         <v>679</v>
       </c>
-      <c r="X62" s="509"/>
-[...3 lines deleted...]
-      <c r="AB62" s="475" t="s">
+      <c r="X62" s="544"/>
+      <c r="Y62" s="544"/>
+      <c r="Z62" s="544"/>
+      <c r="AA62" s="545"/>
+      <c r="AB62" s="517" t="s">
         <v>622</v>
       </c>
-      <c r="AC62" s="475"/>
-      <c r="AD62" s="475"/>
+      <c r="AC62" s="517"/>
+      <c r="AD62" s="517"/>
       <c r="AE62" s="183"/>
       <c r="AF62" s="178"/>
       <c r="AR62" s="178"/>
       <c r="AS62" s="178"/>
       <c r="AW62" s="156"/>
-      <c r="AX62" s="569"/>
-[...1 lines deleted...]
-      <c r="AZ62" s="496" t="s">
+      <c r="AX62" s="605"/>
+      <c r="AY62" s="606"/>
+      <c r="AZ62" s="564" t="s">
         <v>532</v>
       </c>
-      <c r="BA62" s="497"/>
-[...3 lines deleted...]
-      <c r="BE62" s="571" t="s">
+      <c r="BA62" s="565"/>
+      <c r="BB62" s="565"/>
+      <c r="BC62" s="565"/>
+      <c r="BD62" s="566"/>
+      <c r="BE62" s="607" t="s">
         <v>534</v>
       </c>
-      <c r="BF62" s="572"/>
-[...2 lines deleted...]
-    <row r="63" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BF62" s="608"/>
+      <c r="BG62" s="609"/>
+    </row>
+    <row r="63" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="149"/>
-      <c r="D63" s="468"/>
-[...6 lines deleted...]
-      <c r="K63" s="475" t="s">
+      <c r="D63" s="493"/>
+      <c r="E63" s="493"/>
+      <c r="F63" s="516"/>
+      <c r="G63" s="516"/>
+      <c r="H63" s="516"/>
+      <c r="I63" s="516"/>
+      <c r="J63" s="516"/>
+      <c r="K63" s="517" t="s">
         <v>605</v>
       </c>
-      <c r="L63" s="475"/>
-      <c r="M63" s="475"/>
+      <c r="L63" s="517"/>
+      <c r="M63" s="517"/>
       <c r="N63" s="129"/>
       <c r="O63" s="166"/>
       <c r="P63" s="166"/>
       <c r="AE63" s="178"/>
       <c r="AF63" s="178"/>
       <c r="AR63" s="178"/>
       <c r="AS63" s="178"/>
-      <c r="AX63" s="505"/>
-[...6 lines deleted...]
-      <c r="BE63" s="571" t="s">
+      <c r="AX63" s="573"/>
+      <c r="AY63" s="575"/>
+      <c r="AZ63" s="567"/>
+      <c r="BA63" s="568"/>
+      <c r="BB63" s="568"/>
+      <c r="BC63" s="568"/>
+      <c r="BD63" s="569"/>
+      <c r="BE63" s="607" t="s">
         <v>533</v>
       </c>
-      <c r="BF63" s="572"/>
-[...2 lines deleted...]
-    <row r="64" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BF63" s="608"/>
+      <c r="BG63" s="609"/>
+    </row>
+    <row r="64" spans="2:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="149"/>
       <c r="N64" s="129"/>
       <c r="O64" s="166"/>
       <c r="P64" s="166"/>
       <c r="AF64" s="178"/>
       <c r="AR64" s="178"/>
       <c r="AS64" s="178"/>
     </row>
-    <row r="65" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="149"/>
-      <c r="D65" s="468" t="s">
+      <c r="D65" s="493" t="s">
         <v>648</v>
       </c>
-      <c r="E65" s="468"/>
-      <c r="F65" s="473" t="s">
+      <c r="E65" s="493"/>
+      <c r="F65" s="516" t="s">
         <v>456</v>
       </c>
-      <c r="G65" s="473"/>
-[...3 lines deleted...]
-      <c r="K65" s="475" t="s">
+      <c r="G65" s="516"/>
+      <c r="H65" s="516"/>
+      <c r="I65" s="516"/>
+      <c r="J65" s="516"/>
+      <c r="K65" s="517" t="s">
         <v>649</v>
       </c>
-      <c r="L65" s="475"/>
-      <c r="M65" s="475"/>
+      <c r="L65" s="517"/>
+      <c r="M65" s="517"/>
       <c r="N65" s="129"/>
       <c r="AF65" s="178"/>
       <c r="AR65" s="178"/>
       <c r="AS65" s="178"/>
     </row>
-    <row r="66" spans="3:56" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="3:56" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="192"/>
       <c r="E66" s="133"/>
       <c r="F66" s="119"/>
       <c r="G66" s="119"/>
       <c r="H66" s="119"/>
       <c r="I66" s="119"/>
       <c r="J66" s="119"/>
       <c r="K66" s="120"/>
       <c r="L66" s="120"/>
       <c r="M66" s="120"/>
       <c r="N66" s="129"/>
       <c r="AE66" s="178"/>
       <c r="AF66" s="178"/>
       <c r="AR66" s="178"/>
       <c r="AS66" s="178"/>
       <c r="AZ66" s="162"/>
       <c r="BA66" s="163"/>
     </row>
-    <row r="67" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="67" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="193"/>
-      <c r="D67" s="468" t="s">
+      <c r="D67" s="493" t="s">
         <v>606</v>
       </c>
-      <c r="E67" s="468"/>
-      <c r="F67" s="473" t="s">
+      <c r="E67" s="493"/>
+      <c r="F67" s="516" t="s">
         <v>490</v>
       </c>
-      <c r="G67" s="473"/>
-[...3 lines deleted...]
-      <c r="K67" s="475" t="s">
+      <c r="G67" s="516"/>
+      <c r="H67" s="516"/>
+      <c r="I67" s="516"/>
+      <c r="J67" s="516"/>
+      <c r="K67" s="517" t="s">
         <v>491</v>
       </c>
-      <c r="L67" s="475"/>
-      <c r="M67" s="475"/>
+      <c r="L67" s="517"/>
+      <c r="M67" s="517"/>
       <c r="N67" s="129"/>
       <c r="AE67" s="178"/>
       <c r="AF67" s="178"/>
       <c r="AR67" s="178"/>
       <c r="AS67" s="178"/>
       <c r="AZ67" s="168"/>
       <c r="BA67" s="163"/>
     </row>
-    <row r="68" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="149"/>
       <c r="D68" s="133"/>
       <c r="E68" s="133"/>
       <c r="F68" s="119"/>
       <c r="G68" s="119"/>
       <c r="H68" s="119"/>
       <c r="I68" s="119"/>
       <c r="J68" s="119"/>
       <c r="K68" s="120"/>
       <c r="L68" s="120"/>
       <c r="M68" s="120"/>
       <c r="N68" s="129"/>
       <c r="AE68" s="178"/>
       <c r="AF68" s="178"/>
       <c r="AR68" s="178"/>
       <c r="AS68" s="178"/>
     </row>
-    <row r="69" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="149"/>
-      <c r="D69" s="585" t="s">
+      <c r="D69" s="589" t="s">
         <v>553</v>
       </c>
-      <c r="E69" s="585"/>
-      <c r="F69" s="510" t="s">
+      <c r="E69" s="589"/>
+      <c r="F69" s="545" t="s">
         <v>554</v>
       </c>
-      <c r="G69" s="476"/>
-[...3 lines deleted...]
-      <c r="K69" s="475" t="s">
+      <c r="G69" s="524"/>
+      <c r="H69" s="524"/>
+      <c r="I69" s="524"/>
+      <c r="J69" s="524"/>
+      <c r="K69" s="517" t="s">
         <v>486</v>
       </c>
-      <c r="L69" s="475"/>
-      <c r="M69" s="475"/>
+      <c r="L69" s="517"/>
+      <c r="M69" s="517"/>
       <c r="N69" s="129"/>
       <c r="AE69" s="180"/>
       <c r="AF69" s="178"/>
       <c r="AR69" s="178"/>
       <c r="AS69" s="178"/>
     </row>
-    <row r="70" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="149"/>
-      <c r="D70" s="585"/>
-[...6 lines deleted...]
-      <c r="K70" s="475" t="s">
+      <c r="D70" s="589"/>
+      <c r="E70" s="589"/>
+      <c r="F70" s="545"/>
+      <c r="G70" s="524"/>
+      <c r="H70" s="524"/>
+      <c r="I70" s="524"/>
+      <c r="J70" s="524"/>
+      <c r="K70" s="517" t="s">
         <v>152</v>
       </c>
-      <c r="L70" s="475"/>
-      <c r="M70" s="475"/>
+      <c r="L70" s="517"/>
+      <c r="M70" s="517"/>
       <c r="N70" s="129"/>
       <c r="AC70" s="129"/>
       <c r="AD70" s="129"/>
       <c r="AE70" s="180"/>
       <c r="AF70" s="178"/>
       <c r="AR70" s="178"/>
       <c r="AS70" s="178"/>
     </row>
-    <row r="71" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="149"/>
-      <c r="D71" s="585"/>
-[...6 lines deleted...]
-      <c r="K71" s="475" t="s">
+      <c r="D71" s="589"/>
+      <c r="E71" s="589"/>
+      <c r="F71" s="545"/>
+      <c r="G71" s="524"/>
+      <c r="H71" s="524"/>
+      <c r="I71" s="524"/>
+      <c r="J71" s="524"/>
+      <c r="K71" s="517" t="s">
         <v>487</v>
       </c>
-      <c r="L71" s="475"/>
-      <c r="M71" s="475"/>
+      <c r="L71" s="517"/>
+      <c r="M71" s="517"/>
       <c r="N71" s="129"/>
       <c r="AC71" s="129"/>
       <c r="AD71" s="129"/>
       <c r="AE71" s="180"/>
       <c r="AF71" s="178"/>
       <c r="AR71" s="178"/>
       <c r="AS71" s="178"/>
     </row>
-    <row r="72" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="140"/>
-      <c r="D72" s="585"/>
-[...6 lines deleted...]
-      <c r="K72" s="475" t="s">
+      <c r="D72" s="589"/>
+      <c r="E72" s="589"/>
+      <c r="F72" s="545"/>
+      <c r="G72" s="524"/>
+      <c r="H72" s="524"/>
+      <c r="I72" s="524"/>
+      <c r="J72" s="524"/>
+      <c r="K72" s="517" t="s">
         <v>650</v>
       </c>
-      <c r="L72" s="475"/>
-      <c r="M72" s="475"/>
+      <c r="L72" s="517"/>
+      <c r="M72" s="517"/>
       <c r="N72" s="129"/>
       <c r="AC72" s="129"/>
       <c r="AD72" s="129"/>
       <c r="AE72" s="180"/>
       <c r="AF72" s="178"/>
       <c r="AR72" s="178"/>
       <c r="AS72" s="178"/>
       <c r="AY72" s="169"/>
       <c r="BD72" s="163"/>
     </row>
-    <row r="73" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="K73" s="475" t="s">
+    <row r="73" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D73" s="589"/>
+      <c r="E73" s="589"/>
+      <c r="F73" s="545"/>
+      <c r="G73" s="524"/>
+      <c r="H73" s="524"/>
+      <c r="I73" s="524"/>
+      <c r="J73" s="524"/>
+      <c r="K73" s="517" t="s">
         <v>488</v>
       </c>
-      <c r="L73" s="475"/>
-      <c r="M73" s="475"/>
+      <c r="L73" s="517"/>
+      <c r="M73" s="517"/>
       <c r="N73" s="129"/>
       <c r="AC73" s="129"/>
       <c r="AD73" s="129"/>
       <c r="AE73" s="180"/>
       <c r="AF73" s="178"/>
       <c r="AR73" s="178"/>
       <c r="AS73" s="178"/>
     </row>
-    <row r="74" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="K74" s="475" t="s">
+    <row r="74" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D74" s="589"/>
+      <c r="E74" s="589"/>
+      <c r="F74" s="545"/>
+      <c r="G74" s="524"/>
+      <c r="H74" s="524"/>
+      <c r="I74" s="524"/>
+      <c r="J74" s="524"/>
+      <c r="K74" s="517" t="s">
         <v>552</v>
       </c>
-      <c r="L74" s="475"/>
-      <c r="M74" s="475"/>
+      <c r="L74" s="517"/>
+      <c r="M74" s="517"/>
       <c r="N74" s="129"/>
       <c r="AC74" s="129"/>
       <c r="AD74" s="129"/>
       <c r="AE74" s="180"/>
       <c r="AF74" s="178"/>
     </row>
-    <row r="75" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N75" s="129"/>
       <c r="AC75" s="129"/>
       <c r="AD75" s="129"/>
       <c r="AE75" s="180"/>
       <c r="AF75" s="178"/>
     </row>
-    <row r="76" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D76" s="519" t="s">
+    <row r="76" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D76" s="497" t="s">
         <v>446</v>
       </c>
-      <c r="E76" s="520"/>
-[...7 lines deleted...]
-      <c r="M76" s="521"/>
+      <c r="E76" s="498"/>
+      <c r="F76" s="498"/>
+      <c r="G76" s="498"/>
+      <c r="H76" s="498"/>
+      <c r="I76" s="498"/>
+      <c r="J76" s="498"/>
+      <c r="K76" s="498"/>
+      <c r="L76" s="498"/>
+      <c r="M76" s="499"/>
       <c r="N76" s="129"/>
       <c r="AC76" s="129"/>
       <c r="AD76" s="129"/>
       <c r="AE76" s="180"/>
       <c r="AF76" s="178"/>
     </row>
-    <row r="77" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="201"/>
       <c r="D77" s="152"/>
       <c r="E77" s="152"/>
       <c r="F77" s="152"/>
       <c r="G77" s="152"/>
       <c r="H77" s="170"/>
       <c r="I77" s="171"/>
       <c r="J77" s="115"/>
       <c r="K77" s="116"/>
       <c r="L77" s="116"/>
       <c r="M77" s="116"/>
       <c r="N77" s="129"/>
       <c r="AC77" s="129"/>
       <c r="AD77" s="129"/>
       <c r="AE77" s="180"/>
       <c r="AF77" s="178"/>
     </row>
-    <row r="78" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="192"/>
       <c r="N78" s="129"/>
       <c r="AC78" s="129"/>
       <c r="AD78" s="129"/>
       <c r="AE78" s="180"/>
       <c r="AF78" s="178"/>
     </row>
-    <row r="79" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="192"/>
-      <c r="D79" s="585" t="s">
+      <c r="D79" s="589" t="s">
         <v>159</v>
       </c>
-      <c r="E79" s="586"/>
-      <c r="F79" s="483" t="s">
+      <c r="E79" s="590"/>
+      <c r="F79" s="549" t="s">
         <v>208</v>
       </c>
-      <c r="G79" s="484"/>
-[...3 lines deleted...]
-      <c r="K79" s="470" t="s">
+      <c r="G79" s="550"/>
+      <c r="H79" s="550"/>
+      <c r="I79" s="550"/>
+      <c r="J79" s="551"/>
+      <c r="K79" s="558" t="s">
         <v>178</v>
       </c>
-      <c r="L79" s="471"/>
-      <c r="M79" s="472"/>
+      <c r="L79" s="559"/>
+      <c r="M79" s="560"/>
       <c r="N79" s="129"/>
       <c r="AC79" s="129"/>
       <c r="AD79" s="129"/>
       <c r="AE79" s="180"/>
       <c r="AF79" s="178"/>
     </row>
-    <row r="80" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="3:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="149"/>
-      <c r="D80" s="585"/>
-[...6 lines deleted...]
-      <c r="K80" s="470" t="s">
+      <c r="D80" s="589"/>
+      <c r="E80" s="590"/>
+      <c r="F80" s="555"/>
+      <c r="G80" s="556"/>
+      <c r="H80" s="556"/>
+      <c r="I80" s="556"/>
+      <c r="J80" s="557"/>
+      <c r="K80" s="558" t="s">
         <v>582</v>
       </c>
-      <c r="L80" s="471"/>
-      <c r="M80" s="472"/>
+      <c r="L80" s="559"/>
+      <c r="M80" s="560"/>
       <c r="N80" s="129"/>
       <c r="AC80" s="129"/>
       <c r="AD80" s="129"/>
       <c r="AE80" s="180"/>
       <c r="AF80" s="178"/>
     </row>
-    <row r="81" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="149"/>
-      <c r="D81" s="585"/>
-[...6 lines deleted...]
-      <c r="K81" s="470" t="s">
+      <c r="D81" s="589"/>
+      <c r="E81" s="590"/>
+      <c r="F81" s="552"/>
+      <c r="G81" s="553"/>
+      <c r="H81" s="553"/>
+      <c r="I81" s="553"/>
+      <c r="J81" s="554"/>
+      <c r="K81" s="558" t="s">
         <v>261</v>
       </c>
-      <c r="L81" s="471"/>
-      <c r="M81" s="472"/>
+      <c r="L81" s="559"/>
+      <c r="M81" s="560"/>
       <c r="N81" s="129"/>
       <c r="AC81" s="129"/>
       <c r="AD81" s="129"/>
       <c r="AE81" s="180"/>
       <c r="AF81" s="178"/>
     </row>
-    <row r="82" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="149"/>
-      <c r="D82" s="585"/>
-[...1 lines deleted...]
-      <c r="F82" s="494" t="s">
+      <c r="D82" s="589"/>
+      <c r="E82" s="589"/>
+      <c r="F82" s="525" t="s">
         <v>162</v>
       </c>
-      <c r="G82" s="494"/>
-[...3 lines deleted...]
-      <c r="K82" s="470" t="s">
+      <c r="G82" s="525"/>
+      <c r="H82" s="525"/>
+      <c r="I82" s="525"/>
+      <c r="J82" s="486"/>
+      <c r="K82" s="558" t="s">
         <v>163</v>
       </c>
-      <c r="L82" s="471"/>
-      <c r="M82" s="472"/>
+      <c r="L82" s="559"/>
+      <c r="M82" s="560"/>
       <c r="N82" s="129"/>
       <c r="AC82" s="129"/>
       <c r="AD82" s="129"/>
       <c r="AE82" s="180"/>
       <c r="AF82" s="178"/>
     </row>
-    <row r="83" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="149"/>
       <c r="N83" s="129"/>
       <c r="AC83" s="129"/>
       <c r="AD83" s="129"/>
       <c r="AE83" s="180"/>
       <c r="AF83" s="178"/>
     </row>
-    <row r="84" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="131"/>
-      <c r="D84" s="468" t="s">
+      <c r="D84" s="493" t="s">
         <v>458</v>
       </c>
-      <c r="E84" s="468"/>
-      <c r="F84" s="468" t="s">
+      <c r="E84" s="493"/>
+      <c r="F84" s="493" t="s">
         <v>493</v>
       </c>
-      <c r="G84" s="468"/>
-[...3 lines deleted...]
-      <c r="K84" s="475" t="s">
+      <c r="G84" s="493"/>
+      <c r="H84" s="493"/>
+      <c r="I84" s="493"/>
+      <c r="J84" s="493"/>
+      <c r="K84" s="517" t="s">
         <v>352</v>
       </c>
-      <c r="L84" s="475"/>
-      <c r="M84" s="475"/>
+      <c r="L84" s="517"/>
+      <c r="M84" s="517"/>
       <c r="N84" s="129"/>
       <c r="AC84" s="129"/>
       <c r="AD84" s="129"/>
       <c r="AE84" s="180"/>
       <c r="AF84" s="178"/>
     </row>
-    <row r="85" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="149"/>
-      <c r="D85" s="468"/>
-[...6 lines deleted...]
-      <c r="K85" s="475" t="s">
+      <c r="D85" s="493"/>
+      <c r="E85" s="493"/>
+      <c r="F85" s="493"/>
+      <c r="G85" s="493"/>
+      <c r="H85" s="493"/>
+      <c r="I85" s="493"/>
+      <c r="J85" s="493"/>
+      <c r="K85" s="517" t="s">
         <v>262</v>
       </c>
-      <c r="L85" s="475"/>
-      <c r="M85" s="475"/>
+      <c r="L85" s="517"/>
+      <c r="M85" s="517"/>
       <c r="N85" s="129"/>
       <c r="AC85" s="129"/>
       <c r="AD85" s="129"/>
       <c r="AE85" s="180"/>
       <c r="AF85" s="178"/>
     </row>
-    <row r="86" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="149"/>
-      <c r="D86" s="468"/>
-[...6 lines deleted...]
-      <c r="K86" s="475" t="s">
+      <c r="D86" s="493"/>
+      <c r="E86" s="493"/>
+      <c r="F86" s="493"/>
+      <c r="G86" s="493"/>
+      <c r="H86" s="493"/>
+      <c r="I86" s="493"/>
+      <c r="J86" s="493"/>
+      <c r="K86" s="517" t="s">
         <v>167</v>
       </c>
-      <c r="L86" s="475"/>
-      <c r="M86" s="475"/>
+      <c r="L86" s="517"/>
+      <c r="M86" s="517"/>
       <c r="N86" s="129"/>
       <c r="O86" s="159"/>
       <c r="AC86" s="129"/>
       <c r="AD86" s="129"/>
       <c r="AE86" s="180"/>
       <c r="AF86" s="178"/>
     </row>
-    <row r="87" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="149"/>
-      <c r="D87" s="468"/>
-[...1 lines deleted...]
-      <c r="F87" s="468" t="s">
+      <c r="D87" s="493"/>
+      <c r="E87" s="493"/>
+      <c r="F87" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="G87" s="468"/>
-[...3 lines deleted...]
-      <c r="K87" s="475" t="s">
+      <c r="G87" s="493"/>
+      <c r="H87" s="493"/>
+      <c r="I87" s="493"/>
+      <c r="J87" s="493"/>
+      <c r="K87" s="517" t="s">
         <v>168</v>
       </c>
-      <c r="L87" s="475"/>
-      <c r="M87" s="475"/>
+      <c r="L87" s="517"/>
+      <c r="M87" s="517"/>
       <c r="N87" s="129"/>
       <c r="O87" s="159"/>
       <c r="AC87" s="129"/>
       <c r="AD87" s="129"/>
       <c r="AE87" s="180"/>
       <c r="AF87" s="178"/>
     </row>
-    <row r="88" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="88" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="149"/>
       <c r="N88" s="129"/>
       <c r="O88" s="159"/>
       <c r="AC88" s="129"/>
       <c r="AD88" s="129"/>
       <c r="AE88" s="180"/>
       <c r="AF88" s="178"/>
     </row>
-    <row r="89" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="136"/>
-      <c r="D89" s="468" t="s">
+      <c r="D89" s="493" t="s">
         <v>169</v>
       </c>
-      <c r="E89" s="468"/>
-      <c r="F89" s="468" t="s">
+      <c r="E89" s="493"/>
+      <c r="F89" s="493" t="s">
         <v>170</v>
       </c>
-      <c r="G89" s="468"/>
-[...3 lines deleted...]
-      <c r="K89" s="475" t="s">
+      <c r="G89" s="493"/>
+      <c r="H89" s="493"/>
+      <c r="I89" s="493"/>
+      <c r="J89" s="493"/>
+      <c r="K89" s="517" t="s">
         <v>172</v>
       </c>
-      <c r="L89" s="475"/>
-      <c r="M89" s="475"/>
+      <c r="L89" s="517"/>
+      <c r="M89" s="517"/>
       <c r="N89" s="129"/>
       <c r="O89" s="159"/>
       <c r="AC89" s="129"/>
       <c r="AD89" s="129"/>
       <c r="AE89" s="180"/>
       <c r="AF89" s="178"/>
     </row>
-    <row r="90" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="149"/>
-      <c r="D90" s="468"/>
-[...6 lines deleted...]
-      <c r="K90" s="475" t="s">
+      <c r="D90" s="493"/>
+      <c r="E90" s="493"/>
+      <c r="F90" s="493"/>
+      <c r="G90" s="493"/>
+      <c r="H90" s="493"/>
+      <c r="I90" s="493"/>
+      <c r="J90" s="493"/>
+      <c r="K90" s="517" t="s">
         <v>494</v>
       </c>
-      <c r="L90" s="475"/>
-      <c r="M90" s="475"/>
+      <c r="L90" s="517"/>
+      <c r="M90" s="517"/>
       <c r="N90" s="129"/>
       <c r="O90" s="159"/>
       <c r="AC90" s="129"/>
       <c r="AD90" s="129"/>
       <c r="AE90" s="180"/>
       <c r="AF90" s="178"/>
     </row>
-    <row r="91" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="149"/>
       <c r="N91" s="129"/>
       <c r="O91" s="159"/>
       <c r="AC91" s="129"/>
       <c r="AD91" s="129"/>
       <c r="AE91" s="180"/>
       <c r="AF91" s="178"/>
     </row>
-    <row r="92" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="149"/>
-      <c r="D92" s="468" t="s">
+      <c r="D92" s="493" t="s">
         <v>173</v>
       </c>
-      <c r="E92" s="468"/>
-      <c r="F92" s="528" t="s">
+      <c r="E92" s="493"/>
+      <c r="F92" s="483" t="s">
         <v>495</v>
       </c>
-      <c r="G92" s="492"/>
-[...3 lines deleted...]
-      <c r="K92" s="530" t="s">
+      <c r="G92" s="529"/>
+      <c r="H92" s="529"/>
+      <c r="I92" s="529"/>
+      <c r="J92" s="484"/>
+      <c r="K92" s="534" t="s">
         <v>496</v>
       </c>
-      <c r="L92" s="531"/>
-      <c r="M92" s="532"/>
+      <c r="L92" s="535"/>
+      <c r="M92" s="536"/>
       <c r="N92" s="129"/>
       <c r="O92" s="159"/>
       <c r="AC92" s="129"/>
       <c r="AD92" s="129"/>
       <c r="AE92" s="180"/>
       <c r="AF92" s="178"/>
     </row>
-    <row r="93" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="131"/>
-      <c r="D93" s="468"/>
-[...8 lines deleted...]
-      <c r="M93" s="535"/>
+      <c r="D93" s="493"/>
+      <c r="E93" s="493"/>
+      <c r="F93" s="485"/>
+      <c r="G93" s="525"/>
+      <c r="H93" s="525"/>
+      <c r="I93" s="525"/>
+      <c r="J93" s="486"/>
+      <c r="K93" s="537"/>
+      <c r="L93" s="538"/>
+      <c r="M93" s="539"/>
       <c r="N93" s="129"/>
       <c r="O93" s="159"/>
       <c r="AC93" s="129"/>
       <c r="AD93" s="129"/>
       <c r="AE93" s="180"/>
       <c r="AF93" s="178"/>
     </row>
-    <row r="94" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="149"/>
       <c r="N94" s="129"/>
       <c r="O94" s="159"/>
       <c r="AC94" s="129"/>
       <c r="AD94" s="129"/>
       <c r="AE94" s="180"/>
       <c r="AF94" s="178"/>
     </row>
-    <row r="95" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="149"/>
-      <c r="D95" s="468" t="s">
+      <c r="D95" s="493" t="s">
         <v>175</v>
       </c>
-      <c r="E95" s="468"/>
-      <c r="F95" s="468" t="s">
+      <c r="E95" s="493"/>
+      <c r="F95" s="493" t="s">
         <v>151</v>
       </c>
-      <c r="G95" s="468"/>
-[...3 lines deleted...]
-      <c r="K95" s="475" t="s">
+      <c r="G95" s="493"/>
+      <c r="H95" s="493"/>
+      <c r="I95" s="493"/>
+      <c r="J95" s="493"/>
+      <c r="K95" s="517" t="s">
         <v>177</v>
       </c>
-      <c r="L95" s="475"/>
-      <c r="M95" s="475"/>
+      <c r="L95" s="517"/>
+      <c r="M95" s="517"/>
       <c r="N95" s="129"/>
       <c r="O95" s="159"/>
       <c r="AC95" s="129"/>
       <c r="AD95" s="129"/>
       <c r="AE95" s="180"/>
       <c r="AF95" s="178"/>
     </row>
-    <row r="96" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96" s="131"/>
-      <c r="D96" s="468"/>
-[...6 lines deleted...]
-      <c r="K96" s="475" t="s">
+      <c r="D96" s="493"/>
+      <c r="E96" s="493"/>
+      <c r="F96" s="493"/>
+      <c r="G96" s="493"/>
+      <c r="H96" s="493"/>
+      <c r="I96" s="493"/>
+      <c r="J96" s="493"/>
+      <c r="K96" s="517" t="s">
         <v>179</v>
       </c>
-      <c r="L96" s="475"/>
-      <c r="M96" s="475"/>
+      <c r="L96" s="517"/>
+      <c r="M96" s="517"/>
       <c r="N96" s="129"/>
       <c r="O96" s="159"/>
       <c r="AC96" s="129"/>
       <c r="AD96" s="129"/>
       <c r="AE96" s="180"/>
       <c r="AF96" s="178"/>
     </row>
-    <row r="97" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97" s="149"/>
-      <c r="D97" s="468"/>
-[...6 lines deleted...]
-      <c r="K97" s="475" t="s">
+      <c r="D97" s="493"/>
+      <c r="E97" s="493"/>
+      <c r="F97" s="493"/>
+      <c r="G97" s="493"/>
+      <c r="H97" s="493"/>
+      <c r="I97" s="493"/>
+      <c r="J97" s="493"/>
+      <c r="K97" s="517" t="s">
         <v>497</v>
       </c>
-      <c r="L97" s="475"/>
-      <c r="M97" s="475"/>
+      <c r="L97" s="517"/>
+      <c r="M97" s="517"/>
       <c r="N97" s="129"/>
       <c r="O97" s="159"/>
       <c r="AC97" s="129"/>
       <c r="AD97" s="129"/>
       <c r="AE97" s="180"/>
       <c r="AF97" s="178"/>
     </row>
-    <row r="98" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="149"/>
-      <c r="D98" s="468"/>
-[...6 lines deleted...]
-      <c r="K98" s="475" t="s">
+      <c r="D98" s="493"/>
+      <c r="E98" s="493"/>
+      <c r="F98" s="493"/>
+      <c r="G98" s="493"/>
+      <c r="H98" s="493"/>
+      <c r="I98" s="493"/>
+      <c r="J98" s="493"/>
+      <c r="K98" s="517" t="s">
         <v>550</v>
       </c>
-      <c r="L98" s="475"/>
-      <c r="M98" s="475"/>
+      <c r="L98" s="517"/>
+      <c r="M98" s="517"/>
       <c r="N98" s="129"/>
       <c r="O98" s="159"/>
       <c r="AC98" s="129"/>
       <c r="AD98" s="129"/>
       <c r="AE98" s="180"/>
       <c r="AF98" s="178"/>
     </row>
-    <row r="99" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99" s="131"/>
-      <c r="D99" s="468"/>
-[...1 lines deleted...]
-      <c r="F99" s="468" t="s">
+      <c r="D99" s="493"/>
+      <c r="E99" s="493"/>
+      <c r="F99" s="493" t="s">
         <v>673</v>
       </c>
-      <c r="G99" s="468"/>
-[...3 lines deleted...]
-      <c r="K99" s="470" t="s">
+      <c r="G99" s="493"/>
+      <c r="H99" s="493"/>
+      <c r="I99" s="493"/>
+      <c r="J99" s="493"/>
+      <c r="K99" s="558" t="s">
         <v>651</v>
       </c>
-      <c r="L99" s="471"/>
-      <c r="M99" s="472"/>
+      <c r="L99" s="559"/>
+      <c r="M99" s="560"/>
       <c r="N99" s="129"/>
       <c r="O99" s="159"/>
       <c r="AC99" s="129"/>
       <c r="AD99" s="129"/>
       <c r="AE99" s="180"/>
       <c r="AF99" s="178"/>
     </row>
-    <row r="100" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="149"/>
       <c r="N100" s="129"/>
       <c r="O100" s="159"/>
       <c r="AC100" s="129"/>
       <c r="AD100" s="129"/>
       <c r="AE100" s="180"/>
       <c r="AF100" s="178"/>
     </row>
-    <row r="101" spans="3:32" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="3:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C101" s="198"/>
-      <c r="D101" s="468" t="s">
+      <c r="D101" s="493" t="s">
         <v>600</v>
       </c>
-      <c r="E101" s="468"/>
-      <c r="F101" s="468" t="s">
+      <c r="E101" s="493"/>
+      <c r="F101" s="493" t="s">
         <v>599</v>
       </c>
-      <c r="G101" s="468"/>
-[...3 lines deleted...]
-      <c r="K101" s="475" t="s">
+      <c r="G101" s="493"/>
+      <c r="H101" s="493"/>
+      <c r="I101" s="493"/>
+      <c r="J101" s="493"/>
+      <c r="K101" s="517" t="s">
         <v>498</v>
       </c>
-      <c r="L101" s="475"/>
-      <c r="M101" s="475"/>
+      <c r="L101" s="517"/>
+      <c r="M101" s="517"/>
       <c r="N101" s="129"/>
       <c r="O101" s="159"/>
       <c r="AC101" s="129"/>
       <c r="AD101" s="129"/>
       <c r="AE101" s="180"/>
       <c r="AF101" s="178"/>
     </row>
-    <row r="102" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D102" s="159"/>
       <c r="E102" s="159"/>
       <c r="F102" s="159"/>
       <c r="G102" s="159"/>
       <c r="H102" s="159"/>
       <c r="I102" s="159"/>
       <c r="J102" s="159"/>
       <c r="K102" s="159"/>
       <c r="L102" s="159"/>
       <c r="M102" s="159"/>
       <c r="N102" s="129"/>
       <c r="O102" s="159"/>
       <c r="AC102" s="129"/>
       <c r="AD102" s="129"/>
       <c r="AE102" s="180"/>
       <c r="AF102" s="178"/>
     </row>
-    <row r="103" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D103" s="541" t="s">
+    <row r="103" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D103" s="533" t="s">
         <v>652</v>
       </c>
-      <c r="E103" s="541"/>
-[...7 lines deleted...]
-      <c r="M103" s="541"/>
+      <c r="E103" s="533"/>
+      <c r="F103" s="533"/>
+      <c r="G103" s="533"/>
+      <c r="H103" s="533"/>
+      <c r="I103" s="533"/>
+      <c r="J103" s="533"/>
+      <c r="K103" s="533"/>
+      <c r="L103" s="533"/>
+      <c r="M103" s="533"/>
       <c r="N103" s="129"/>
       <c r="O103" s="159"/>
       <c r="AC103" s="129"/>
       <c r="AD103" s="129"/>
       <c r="AE103" s="180"/>
       <c r="AF103" s="178"/>
     </row>
-    <row r="104" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D104" s="115"/>
       <c r="E104" s="152"/>
       <c r="F104" s="152"/>
       <c r="G104" s="152"/>
       <c r="H104" s="152"/>
       <c r="I104" s="153"/>
       <c r="J104" s="115"/>
       <c r="K104" s="116"/>
       <c r="L104" s="116"/>
       <c r="M104" s="116"/>
       <c r="N104" s="129"/>
       <c r="O104" s="159"/>
       <c r="AC104" s="129"/>
       <c r="AD104" s="129"/>
       <c r="AE104" s="180"/>
       <c r="AF104" s="178"/>
     </row>
-    <row r="105" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C105" s="136"/>
       <c r="D105" s="140"/>
       <c r="N105" s="129"/>
       <c r="O105" s="159"/>
       <c r="AC105" s="129"/>
       <c r="AD105" s="129"/>
       <c r="AE105" s="180"/>
       <c r="AF105" s="178"/>
     </row>
-    <row r="106" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="193"/>
-      <c r="D106" s="468" t="s">
+      <c r="D106" s="493" t="s">
         <v>427</v>
       </c>
-      <c r="E106" s="468"/>
-      <c r="F106" s="528" t="s">
+      <c r="E106" s="493"/>
+      <c r="F106" s="483" t="s">
         <v>426</v>
       </c>
-      <c r="G106" s="492"/>
-[...3 lines deleted...]
-      <c r="K106" s="483" t="s">
+      <c r="G106" s="529"/>
+      <c r="H106" s="529"/>
+      <c r="I106" s="529"/>
+      <c r="J106" s="484"/>
+      <c r="K106" s="549" t="s">
         <v>267</v>
       </c>
-      <c r="L106" s="484"/>
-      <c r="M106" s="485"/>
+      <c r="L106" s="550"/>
+      <c r="M106" s="551"/>
       <c r="N106" s="129"/>
       <c r="O106" s="159"/>
       <c r="AC106" s="129"/>
       <c r="AD106" s="129"/>
       <c r="AE106" s="180"/>
       <c r="AF106" s="178"/>
     </row>
-    <row r="107" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C107" s="194"/>
-      <c r="D107" s="468"/>
-[...8 lines deleted...]
-      <c r="M107" s="488"/>
+      <c r="D107" s="493"/>
+      <c r="E107" s="493"/>
+      <c r="F107" s="485"/>
+      <c r="G107" s="525"/>
+      <c r="H107" s="525"/>
+      <c r="I107" s="525"/>
+      <c r="J107" s="486"/>
+      <c r="K107" s="552"/>
+      <c r="L107" s="553"/>
+      <c r="M107" s="554"/>
       <c r="N107" s="129"/>
       <c r="O107" s="159"/>
       <c r="AC107" s="129"/>
       <c r="AD107" s="129"/>
       <c r="AE107" s="180"/>
       <c r="AF107" s="178"/>
     </row>
-    <row r="108" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C108" s="192"/>
       <c r="I108" s="173"/>
       <c r="J108" s="173"/>
       <c r="K108" s="174"/>
       <c r="N108" s="129"/>
       <c r="O108" s="159"/>
       <c r="AC108" s="129"/>
       <c r="AD108" s="129"/>
       <c r="AE108" s="180"/>
       <c r="AF108" s="178"/>
     </row>
-    <row r="109" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C109" s="192"/>
-      <c r="D109" s="579" t="s">
+      <c r="D109" s="596" t="s">
         <v>403</v>
       </c>
-      <c r="E109" s="580"/>
-      <c r="F109" s="574" t="s">
+      <c r="E109" s="597"/>
+      <c r="F109" s="591" t="s">
         <v>43</v>
       </c>
-      <c r="G109" s="555"/>
-[...3 lines deleted...]
-      <c r="K109" s="483" t="s">
+      <c r="G109" s="488"/>
+      <c r="H109" s="488"/>
+      <c r="I109" s="488"/>
+      <c r="J109" s="489"/>
+      <c r="K109" s="549" t="s">
         <v>653</v>
       </c>
-      <c r="L109" s="484"/>
-      <c r="M109" s="485"/>
+      <c r="L109" s="550"/>
+      <c r="M109" s="551"/>
       <c r="N109" s="129"/>
       <c r="O109" s="159"/>
       <c r="AC109" s="129"/>
       <c r="AD109" s="129"/>
       <c r="AE109" s="180"/>
       <c r="AF109" s="178"/>
     </row>
-    <row r="110" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C110" s="195"/>
-      <c r="D110" s="581"/>
-[...8 lines deleted...]
-      <c r="M110" s="488"/>
+      <c r="D110" s="598"/>
+      <c r="E110" s="599"/>
+      <c r="F110" s="592"/>
+      <c r="G110" s="491"/>
+      <c r="H110" s="491"/>
+      <c r="I110" s="491"/>
+      <c r="J110" s="492"/>
+      <c r="K110" s="552"/>
+      <c r="L110" s="553"/>
+      <c r="M110" s="554"/>
       <c r="N110" s="129"/>
       <c r="AC110" s="129"/>
       <c r="AD110" s="129"/>
       <c r="AE110" s="180"/>
       <c r="AF110" s="178"/>
     </row>
-    <row r="111" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C111" s="192"/>
-      <c r="D111" s="581"/>
-[...1 lines deleted...]
-      <c r="F111" s="574" t="s">
+      <c r="D111" s="598"/>
+      <c r="E111" s="599"/>
+      <c r="F111" s="591" t="s">
         <v>592</v>
       </c>
-      <c r="G111" s="555"/>
-[...3 lines deleted...]
-      <c r="K111" s="470" t="s">
+      <c r="G111" s="488"/>
+      <c r="H111" s="488"/>
+      <c r="I111" s="488"/>
+      <c r="J111" s="489"/>
+      <c r="K111" s="558" t="s">
         <v>674</v>
       </c>
-      <c r="L111" s="471"/>
-      <c r="M111" s="472"/>
+      <c r="L111" s="559"/>
+      <c r="M111" s="560"/>
       <c r="N111" s="129"/>
       <c r="AC111" s="129"/>
       <c r="AD111" s="129"/>
       <c r="AE111" s="180"/>
       <c r="AF111" s="178"/>
     </row>
-    <row r="112" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="192"/>
-      <c r="D112" s="581"/>
-[...6 lines deleted...]
-      <c r="K112" s="470" t="s">
+      <c r="D112" s="598"/>
+      <c r="E112" s="599"/>
+      <c r="F112" s="593"/>
+      <c r="G112" s="594"/>
+      <c r="H112" s="594"/>
+      <c r="I112" s="594"/>
+      <c r="J112" s="595"/>
+      <c r="K112" s="558" t="s">
         <v>502</v>
       </c>
-      <c r="L112" s="471"/>
-      <c r="M112" s="472"/>
+      <c r="L112" s="559"/>
+      <c r="M112" s="560"/>
       <c r="N112" s="129"/>
       <c r="AC112" s="129"/>
       <c r="AD112" s="129"/>
       <c r="AE112" s="180"/>
       <c r="AF112" s="178"/>
     </row>
-    <row r="113" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="192"/>
-      <c r="D113" s="583"/>
-[...6 lines deleted...]
-      <c r="K113" s="470" t="s">
+      <c r="D113" s="600"/>
+      <c r="E113" s="601"/>
+      <c r="F113" s="592"/>
+      <c r="G113" s="491"/>
+      <c r="H113" s="491"/>
+      <c r="I113" s="491"/>
+      <c r="J113" s="492"/>
+      <c r="K113" s="558" t="s">
         <v>675</v>
       </c>
-      <c r="L113" s="471"/>
-      <c r="M113" s="472"/>
+      <c r="L113" s="559"/>
+      <c r="M113" s="560"/>
       <c r="N113" s="129"/>
       <c r="AC113" s="129"/>
       <c r="AD113" s="129"/>
       <c r="AE113" s="180"/>
       <c r="AF113" s="178"/>
     </row>
-    <row r="114" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="114" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="192"/>
       <c r="I114" s="173"/>
       <c r="J114" s="173"/>
       <c r="N114" s="129"/>
       <c r="AC114" s="129"/>
       <c r="AD114" s="129"/>
       <c r="AE114" s="180"/>
       <c r="AF114" s="178"/>
     </row>
-    <row r="115" spans="3:32" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="3:32" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="192"/>
       <c r="I115" s="173"/>
       <c r="J115" s="173"/>
       <c r="N115" s="129"/>
       <c r="AC115" s="129"/>
       <c r="AD115" s="129"/>
       <c r="AE115" s="180"/>
       <c r="AF115" s="178"/>
     </row>
-    <row r="116" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="198"/>
-      <c r="D116" s="468" t="s">
+      <c r="D116" s="493" t="s">
         <v>220</v>
       </c>
-      <c r="E116" s="468"/>
-      <c r="F116" s="468" t="s">
+      <c r="E116" s="493"/>
+      <c r="F116" s="493" t="s">
         <v>221</v>
       </c>
-      <c r="G116" s="468"/>
-[...3 lines deleted...]
-      <c r="K116" s="470" t="s">
+      <c r="G116" s="493"/>
+      <c r="H116" s="493"/>
+      <c r="I116" s="493"/>
+      <c r="J116" s="493"/>
+      <c r="K116" s="558" t="s">
         <v>195</v>
       </c>
-      <c r="L116" s="471"/>
-      <c r="M116" s="472"/>
+      <c r="L116" s="559"/>
+      <c r="M116" s="560"/>
       <c r="N116" s="129"/>
       <c r="AC116" s="129"/>
       <c r="AD116" s="129"/>
       <c r="AE116" s="180"/>
       <c r="AF116" s="178"/>
     </row>
-    <row r="117" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="117" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="192"/>
-      <c r="D117" s="468"/>
-[...6 lines deleted...]
-      <c r="K117" s="470" t="s">
+      <c r="D117" s="493"/>
+      <c r="E117" s="493"/>
+      <c r="F117" s="493"/>
+      <c r="G117" s="493"/>
+      <c r="H117" s="493"/>
+      <c r="I117" s="493"/>
+      <c r="J117" s="493"/>
+      <c r="K117" s="558" t="s">
         <v>594</v>
       </c>
-      <c r="L117" s="471"/>
-      <c r="M117" s="472"/>
+      <c r="L117" s="559"/>
+      <c r="M117" s="560"/>
       <c r="N117" s="129"/>
       <c r="AC117" s="129"/>
       <c r="AD117" s="129"/>
       <c r="AE117" s="180"/>
       <c r="AF117" s="178"/>
     </row>
-    <row r="118" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="192"/>
       <c r="I118" s="173"/>
       <c r="J118" s="173"/>
       <c r="K118" s="197"/>
       <c r="L118" s="197"/>
       <c r="M118" s="197"/>
       <c r="N118" s="129"/>
       <c r="AC118" s="129"/>
       <c r="AD118" s="129"/>
       <c r="AE118" s="180"/>
       <c r="AF118" s="178"/>
     </row>
-    <row r="119" spans="3:32" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="3:32" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="199"/>
-      <c r="D119" s="468" t="s">
+      <c r="D119" s="493" t="s">
         <v>593</v>
       </c>
-      <c r="E119" s="468"/>
-      <c r="F119" s="468" t="s">
+      <c r="E119" s="493"/>
+      <c r="F119" s="493" t="s">
         <v>503</v>
       </c>
-      <c r="G119" s="468"/>
-[...3 lines deleted...]
-      <c r="K119" s="475" t="s">
+      <c r="G119" s="493"/>
+      <c r="H119" s="493"/>
+      <c r="I119" s="493"/>
+      <c r="J119" s="493"/>
+      <c r="K119" s="517" t="s">
         <v>272</v>
       </c>
-      <c r="L119" s="475"/>
-      <c r="M119" s="475"/>
+      <c r="L119" s="517"/>
+      <c r="M119" s="517"/>
       <c r="N119" s="129"/>
       <c r="AC119" s="129"/>
       <c r="AD119" s="129"/>
       <c r="AE119" s="180"/>
       <c r="AF119" s="178"/>
     </row>
-    <row r="120" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="120" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="192"/>
       <c r="I120" s="173"/>
       <c r="K120" s="197"/>
       <c r="L120" s="197"/>
       <c r="M120" s="197"/>
       <c r="N120" s="129"/>
       <c r="AC120" s="129"/>
       <c r="AD120" s="129"/>
       <c r="AE120" s="180"/>
       <c r="AF120" s="178"/>
     </row>
-    <row r="121" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="121" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="192"/>
-      <c r="D121" s="468" t="s">
+      <c r="D121" s="493" t="s">
         <v>524</v>
       </c>
-      <c r="E121" s="468"/>
-      <c r="F121" s="528" t="s">
+      <c r="E121" s="493"/>
+      <c r="F121" s="483" t="s">
         <v>342</v>
       </c>
-      <c r="G121" s="492"/>
-[...3 lines deleted...]
-      <c r="K121" s="470" t="s">
+      <c r="G121" s="529"/>
+      <c r="H121" s="529"/>
+      <c r="I121" s="529"/>
+      <c r="J121" s="484"/>
+      <c r="K121" s="558" t="s">
         <v>504</v>
       </c>
-      <c r="L121" s="471"/>
-      <c r="M121" s="472"/>
+      <c r="L121" s="559"/>
+      <c r="M121" s="560"/>
       <c r="N121" s="129"/>
       <c r="AC121" s="129"/>
       <c r="AD121" s="129"/>
       <c r="AE121" s="180"/>
       <c r="AF121" s="178"/>
     </row>
-    <row r="122" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="199"/>
-      <c r="D122" s="468"/>
-[...6 lines deleted...]
-      <c r="K122" s="470" t="s">
+      <c r="D122" s="493"/>
+      <c r="E122" s="493"/>
+      <c r="F122" s="505"/>
+      <c r="G122" s="580"/>
+      <c r="H122" s="580"/>
+      <c r="I122" s="580"/>
+      <c r="J122" s="506"/>
+      <c r="K122" s="558" t="s">
         <v>505</v>
       </c>
-      <c r="L122" s="471"/>
-      <c r="M122" s="472"/>
+      <c r="L122" s="559"/>
+      <c r="M122" s="560"/>
       <c r="N122" s="129"/>
       <c r="AC122" s="129"/>
       <c r="AD122" s="129"/>
       <c r="AE122" s="180"/>
       <c r="AF122" s="178"/>
     </row>
-    <row r="123" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="K123" s="470" t="s">
+    <row r="123" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D123" s="493"/>
+      <c r="E123" s="493"/>
+      <c r="F123" s="485"/>
+      <c r="G123" s="525"/>
+      <c r="H123" s="525"/>
+      <c r="I123" s="525"/>
+      <c r="J123" s="486"/>
+      <c r="K123" s="558" t="s">
         <v>273</v>
       </c>
-      <c r="L123" s="471"/>
-      <c r="M123" s="472"/>
+      <c r="L123" s="559"/>
+      <c r="M123" s="560"/>
       <c r="N123" s="129"/>
       <c r="AC123" s="129"/>
       <c r="AD123" s="129"/>
       <c r="AE123" s="180"/>
       <c r="AF123" s="178"/>
     </row>
-    <row r="124" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="124" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N124" s="129"/>
       <c r="AC124" s="129"/>
       <c r="AD124" s="129"/>
       <c r="AE124" s="180"/>
       <c r="AF124" s="178"/>
     </row>
-    <row r="125" spans="3:32" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="3:32" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N125" s="129"/>
       <c r="AC125" s="129"/>
       <c r="AD125" s="129"/>
       <c r="AE125" s="180"/>
       <c r="AF125" s="178"/>
     </row>
-    <row r="126" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D126" s="541" t="s">
+    <row r="126" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D126" s="533" t="s">
         <v>512</v>
       </c>
-      <c r="E126" s="541"/>
-[...7 lines deleted...]
-      <c r="M126" s="541"/>
+      <c r="E126" s="533"/>
+      <c r="F126" s="533"/>
+      <c r="G126" s="533"/>
+      <c r="H126" s="533"/>
+      <c r="I126" s="533"/>
+      <c r="J126" s="533"/>
+      <c r="K126" s="533"/>
+      <c r="L126" s="533"/>
+      <c r="M126" s="533"/>
       <c r="N126" s="129"/>
       <c r="AC126" s="129"/>
       <c r="AD126" s="129"/>
       <c r="AE126" s="180"/>
       <c r="AF126" s="178"/>
     </row>
-    <row r="127" spans="3:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="127" spans="3:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="132"/>
       <c r="D127" s="152"/>
       <c r="E127" s="152"/>
       <c r="F127" s="152"/>
       <c r="G127" s="152"/>
       <c r="H127" s="152"/>
       <c r="I127" s="153"/>
       <c r="N127" s="129"/>
       <c r="AC127" s="129"/>
       <c r="AD127" s="129"/>
       <c r="AE127" s="180"/>
       <c r="AF127" s="178"/>
     </row>
-    <row r="128" spans="3:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="128" spans="3:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="136"/>
       <c r="D128" s="115"/>
       <c r="E128" s="152"/>
       <c r="F128" s="152"/>
       <c r="G128" s="152"/>
       <c r="H128" s="152"/>
       <c r="I128" s="115"/>
       <c r="N128" s="129"/>
       <c r="AC128" s="129"/>
       <c r="AD128" s="129"/>
       <c r="AE128" s="180"/>
       <c r="AF128" s="178"/>
     </row>
-    <row r="129" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="129" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="156"/>
-      <c r="D129" s="468" t="s">
+      <c r="D129" s="493" t="s">
         <v>181</v>
       </c>
-      <c r="E129" s="468"/>
-      <c r="F129" s="558" t="s">
+      <c r="E129" s="493"/>
+      <c r="F129" s="503" t="s">
         <v>43</v>
       </c>
-      <c r="G129" s="559"/>
-[...3 lines deleted...]
-      <c r="K129" s="470" t="s">
+      <c r="G129" s="504"/>
+      <c r="H129" s="504"/>
+      <c r="I129" s="504"/>
+      <c r="J129" s="502"/>
+      <c r="K129" s="558" t="s">
         <v>551</v>
       </c>
-      <c r="L129" s="471"/>
-      <c r="M129" s="472"/>
+      <c r="L129" s="559"/>
+      <c r="M129" s="560"/>
       <c r="N129" s="129"/>
       <c r="AC129" s="129"/>
       <c r="AD129" s="129"/>
       <c r="AE129" s="180"/>
       <c r="AF129" s="178"/>
     </row>
-    <row r="130" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="130" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="136"/>
-      <c r="D130" s="468"/>
-[...1 lines deleted...]
-      <c r="F130" s="558" t="s">
+      <c r="D130" s="493"/>
+      <c r="E130" s="493"/>
+      <c r="F130" s="503" t="s">
         <v>205</v>
       </c>
-      <c r="G130" s="559"/>
-[...3 lines deleted...]
-      <c r="K130" s="470" t="s">
+      <c r="G130" s="504"/>
+      <c r="H130" s="504"/>
+      <c r="I130" s="504"/>
+      <c r="J130" s="502"/>
+      <c r="K130" s="558" t="s">
         <v>206</v>
       </c>
-      <c r="L130" s="471"/>
-      <c r="M130" s="472"/>
+      <c r="L130" s="559"/>
+      <c r="M130" s="560"/>
       <c r="N130" s="129"/>
       <c r="AC130" s="129"/>
       <c r="AD130" s="129"/>
       <c r="AE130" s="180"/>
       <c r="AF130" s="178"/>
     </row>
-    <row r="131" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="131" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="149"/>
       <c r="K131" s="200"/>
       <c r="L131" s="197"/>
       <c r="M131" s="197"/>
       <c r="N131" s="129"/>
       <c r="AC131" s="129"/>
       <c r="AD131" s="129"/>
       <c r="AE131" s="180"/>
       <c r="AF131" s="178"/>
     </row>
-    <row r="132" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="132" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="198"/>
-      <c r="D132" s="468" t="s">
+      <c r="D132" s="493" t="s">
         <v>427</v>
       </c>
-      <c r="E132" s="468"/>
-      <c r="F132" s="489" t="s">
+      <c r="E132" s="493"/>
+      <c r="F132" s="500" t="s">
         <v>426</v>
       </c>
-      <c r="G132" s="489"/>
-[...3 lines deleted...]
-      <c r="K132" s="483" t="s">
+      <c r="G132" s="500"/>
+      <c r="H132" s="500"/>
+      <c r="I132" s="500"/>
+      <c r="J132" s="500"/>
+      <c r="K132" s="549" t="s">
         <v>210</v>
       </c>
-      <c r="L132" s="484"/>
-      <c r="M132" s="485"/>
+      <c r="L132" s="550"/>
+      <c r="M132" s="551"/>
       <c r="N132" s="129"/>
       <c r="AC132" s="129"/>
       <c r="AD132" s="129"/>
       <c r="AE132" s="180"/>
       <c r="AF132" s="178"/>
     </row>
-    <row r="133" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="133" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="192"/>
-      <c r="D133" s="468"/>
-[...8 lines deleted...]
-      <c r="M133" s="488"/>
+      <c r="D133" s="493"/>
+      <c r="E133" s="493"/>
+      <c r="F133" s="500"/>
+      <c r="G133" s="500"/>
+      <c r="H133" s="500"/>
+      <c r="I133" s="500"/>
+      <c r="J133" s="500"/>
+      <c r="K133" s="552"/>
+      <c r="L133" s="553"/>
+      <c r="M133" s="554"/>
       <c r="N133" s="129"/>
       <c r="AC133" s="129"/>
       <c r="AD133" s="129"/>
       <c r="AE133" s="180"/>
       <c r="AF133" s="178"/>
     </row>
-    <row r="134" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="134" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="192"/>
       <c r="K134" s="197"/>
       <c r="L134" s="197"/>
       <c r="M134" s="197"/>
       <c r="N134" s="129"/>
       <c r="AC134" s="129"/>
       <c r="AD134" s="129"/>
       <c r="AE134" s="180"/>
       <c r="AF134" s="178"/>
       <c r="AI134" s="178"/>
       <c r="AV134" s="178"/>
     </row>
-    <row r="135" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="135" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="192"/>
       <c r="N135" s="129"/>
       <c r="AC135" s="129"/>
       <c r="AD135" s="129"/>
       <c r="AE135" s="180"/>
       <c r="AF135" s="178"/>
       <c r="AI135" s="178"/>
       <c r="AU135" s="184"/>
       <c r="AV135" s="178"/>
     </row>
-    <row r="136" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="136" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="199"/>
-      <c r="D136" s="468" t="s">
+      <c r="D136" s="493" t="s">
         <v>509</v>
       </c>
-      <c r="E136" s="468"/>
-      <c r="F136" s="551" t="s">
+      <c r="E136" s="493"/>
+      <c r="F136" s="487" t="s">
         <v>404</v>
       </c>
-      <c r="G136" s="555"/>
-[...3 lines deleted...]
-      <c r="K136" s="475" t="s">
+      <c r="G136" s="488"/>
+      <c r="H136" s="488"/>
+      <c r="I136" s="488"/>
+      <c r="J136" s="489"/>
+      <c r="K136" s="517" t="s">
         <v>215</v>
       </c>
-      <c r="L136" s="475"/>
-      <c r="M136" s="475"/>
+      <c r="L136" s="517"/>
+      <c r="M136" s="517"/>
       <c r="N136" s="129"/>
       <c r="AC136" s="129"/>
       <c r="AD136" s="129"/>
       <c r="AE136" s="180"/>
       <c r="AF136" s="178"/>
       <c r="AI136" s="178"/>
       <c r="AU136" s="178"/>
       <c r="AV136" s="178"/>
     </row>
-    <row r="137" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="137" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="192"/>
-      <c r="D137" s="468"/>
-[...6 lines deleted...]
-      <c r="K137" s="470" t="s">
+      <c r="D137" s="493"/>
+      <c r="E137" s="493"/>
+      <c r="F137" s="490"/>
+      <c r="G137" s="491"/>
+      <c r="H137" s="491"/>
+      <c r="I137" s="491"/>
+      <c r="J137" s="492"/>
+      <c r="K137" s="558" t="s">
         <v>508</v>
       </c>
-      <c r="L137" s="471"/>
-      <c r="M137" s="472"/>
+      <c r="L137" s="559"/>
+      <c r="M137" s="560"/>
       <c r="N137" s="129"/>
       <c r="AC137" s="129"/>
       <c r="AD137" s="129"/>
       <c r="AE137" s="178"/>
       <c r="AF137" s="178"/>
       <c r="AI137" s="178"/>
       <c r="AU137" s="178"/>
       <c r="AV137" s="178"/>
     </row>
-    <row r="138" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="138" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="192"/>
       <c r="D138" s="174"/>
       <c r="E138" s="174"/>
       <c r="F138" s="174"/>
       <c r="G138" s="174"/>
       <c r="H138" s="174"/>
       <c r="I138" s="174"/>
       <c r="J138" s="174"/>
       <c r="K138" s="200"/>
       <c r="L138" s="197"/>
       <c r="M138" s="197"/>
       <c r="N138" s="129"/>
       <c r="AC138" s="129"/>
       <c r="AD138" s="129"/>
       <c r="AE138" s="178"/>
       <c r="AF138" s="178"/>
     </row>
-    <row r="139" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="139" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="199"/>
-      <c r="D139" s="489" t="s">
+      <c r="D139" s="500" t="s">
         <v>220</v>
       </c>
-      <c r="E139" s="489"/>
-      <c r="F139" s="475" t="s">
+      <c r="E139" s="500"/>
+      <c r="F139" s="517" t="s">
         <v>221</v>
       </c>
-      <c r="G139" s="475"/>
-[...3 lines deleted...]
-      <c r="K139" s="470" t="s">
+      <c r="G139" s="517"/>
+      <c r="H139" s="517"/>
+      <c r="I139" s="517"/>
+      <c r="J139" s="517"/>
+      <c r="K139" s="558" t="s">
         <v>214</v>
       </c>
-      <c r="L139" s="471"/>
-      <c r="M139" s="472"/>
+      <c r="L139" s="559"/>
+      <c r="M139" s="560"/>
       <c r="N139" s="129"/>
       <c r="AC139" s="129"/>
       <c r="AD139" s="129"/>
       <c r="AE139" s="178"/>
       <c r="AF139" s="178"/>
     </row>
-    <row r="140" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="140" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="192"/>
-      <c r="D140" s="489"/>
-[...6 lines deleted...]
-      <c r="K140" s="470" t="s">
+      <c r="D140" s="500"/>
+      <c r="E140" s="500"/>
+      <c r="F140" s="517"/>
+      <c r="G140" s="517"/>
+      <c r="H140" s="517"/>
+      <c r="I140" s="517"/>
+      <c r="J140" s="517"/>
+      <c r="K140" s="558" t="s">
         <v>510</v>
       </c>
-      <c r="L140" s="471"/>
-      <c r="M140" s="472"/>
+      <c r="L140" s="559"/>
+      <c r="M140" s="560"/>
       <c r="N140" s="129"/>
       <c r="AC140" s="129"/>
       <c r="AD140" s="129"/>
       <c r="AE140" s="178"/>
       <c r="AF140" s="178"/>
     </row>
-    <row r="141" spans="3:48" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="141" spans="3:48" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="192"/>
       <c r="I141" s="173"/>
       <c r="J141" s="173"/>
       <c r="K141" s="173"/>
       <c r="L141" s="197"/>
       <c r="M141" s="197"/>
       <c r="N141" s="129"/>
       <c r="AC141" s="129"/>
       <c r="AD141" s="129"/>
       <c r="AE141" s="178"/>
       <c r="AF141" s="178"/>
     </row>
-    <row r="142" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="142" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="198"/>
-      <c r="D142" s="468" t="s">
+      <c r="D142" s="493" t="s">
         <v>386</v>
       </c>
-      <c r="E142" s="468"/>
-      <c r="F142" s="551" t="s">
+      <c r="E142" s="493"/>
+      <c r="F142" s="487" t="s">
         <v>461</v>
       </c>
-      <c r="G142" s="555"/>
-[...3 lines deleted...]
-      <c r="K142" s="470" t="s">
+      <c r="G142" s="488"/>
+      <c r="H142" s="488"/>
+      <c r="I142" s="488"/>
+      <c r="J142" s="489"/>
+      <c r="K142" s="558" t="s">
         <v>584</v>
       </c>
-      <c r="L142" s="471"/>
-      <c r="M142" s="472"/>
+      <c r="L142" s="559"/>
+      <c r="M142" s="560"/>
       <c r="N142" s="129"/>
       <c r="AC142" s="129"/>
       <c r="AD142" s="129"/>
       <c r="AE142" s="178"/>
       <c r="AF142" s="178"/>
     </row>
-    <row r="143" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="K143" s="470" t="s">
+    <row r="143" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D143" s="493"/>
+      <c r="E143" s="493"/>
+      <c r="F143" s="490"/>
+      <c r="G143" s="491"/>
+      <c r="H143" s="491"/>
+      <c r="I143" s="491"/>
+      <c r="J143" s="492"/>
+      <c r="K143" s="558" t="s">
         <v>285</v>
       </c>
-      <c r="L143" s="471"/>
-      <c r="M143" s="472"/>
+      <c r="L143" s="559"/>
+      <c r="M143" s="560"/>
       <c r="N143" s="129"/>
       <c r="AC143" s="129"/>
       <c r="AE143" s="178"/>
       <c r="AF143" s="178"/>
     </row>
-    <row r="144" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="144" spans="3:48" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D144" s="116"/>
       <c r="E144" s="116"/>
       <c r="F144" s="116"/>
       <c r="G144" s="116"/>
       <c r="H144" s="116"/>
       <c r="I144" s="116"/>
       <c r="J144" s="116"/>
       <c r="K144" s="116"/>
       <c r="L144" s="116"/>
       <c r="M144" s="116"/>
       <c r="N144" s="129"/>
       <c r="AE144" s="178"/>
       <c r="AF144" s="178"/>
     </row>
-    <row r="145" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D145" s="490" t="s">
+    <row r="145" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D145" s="532" t="s">
         <v>654</v>
       </c>
-      <c r="E145" s="490"/>
-[...7 lines deleted...]
-      <c r="M145" s="490"/>
+      <c r="E145" s="532"/>
+      <c r="F145" s="532"/>
+      <c r="G145" s="532"/>
+      <c r="H145" s="532"/>
+      <c r="I145" s="532"/>
+      <c r="J145" s="532"/>
+      <c r="K145" s="532"/>
+      <c r="L145" s="532"/>
+      <c r="M145" s="532"/>
       <c r="N145" s="129"/>
       <c r="AE145" s="178"/>
       <c r="AF145" s="178"/>
     </row>
-    <row r="146" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="146" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="132"/>
       <c r="D146" s="152"/>
       <c r="E146" s="152"/>
       <c r="F146" s="152"/>
       <c r="G146" s="152"/>
       <c r="H146" s="202"/>
       <c r="N146" s="129"/>
       <c r="AE146" s="178"/>
       <c r="AF146" s="178"/>
     </row>
-    <row r="147" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="147" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C147" s="136"/>
       <c r="D147" s="115"/>
       <c r="E147" s="115"/>
       <c r="F147" s="152"/>
       <c r="G147" s="152"/>
       <c r="H147" s="152"/>
       <c r="I147" s="152"/>
       <c r="J147" s="152"/>
       <c r="K147" s="152"/>
       <c r="N147" s="129"/>
       <c r="AE147" s="178"/>
       <c r="AF147" s="178"/>
     </row>
-    <row r="148" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="148" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C148" s="131"/>
-      <c r="D148" s="468" t="s">
+      <c r="D148" s="493" t="s">
         <v>655</v>
       </c>
-      <c r="E148" s="468"/>
-      <c r="F148" s="558" t="s">
+      <c r="E148" s="493"/>
+      <c r="F148" s="503" t="s">
         <v>43</v>
       </c>
-      <c r="G148" s="559"/>
-[...3 lines deleted...]
-      <c r="K148" s="470" t="s">
+      <c r="G148" s="504"/>
+      <c r="H148" s="504"/>
+      <c r="I148" s="504"/>
+      <c r="J148" s="504"/>
+      <c r="K148" s="558" t="s">
         <v>656</v>
       </c>
-      <c r="L148" s="471"/>
-      <c r="M148" s="472"/>
+      <c r="L148" s="559"/>
+      <c r="M148" s="560"/>
       <c r="N148" s="129"/>
       <c r="AE148" s="178"/>
       <c r="AF148" s="178"/>
     </row>
-    <row r="149" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="149" spans="3:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C149" s="192"/>
       <c r="N149" s="129"/>
       <c r="AE149" s="178"/>
       <c r="AF149" s="178"/>
     </row>
-    <row r="150" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="150" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C150" s="199"/>
-      <c r="D150" s="476" t="s">
+      <c r="D150" s="524" t="s">
         <v>602</v>
       </c>
-      <c r="E150" s="476"/>
-      <c r="F150" s="477" t="s">
+      <c r="E150" s="524"/>
+      <c r="F150" s="510" t="s">
         <v>657</v>
       </c>
-      <c r="G150" s="478"/>
-[...3 lines deleted...]
-      <c r="K150" s="477" t="s">
+      <c r="G150" s="514"/>
+      <c r="H150" s="514"/>
+      <c r="I150" s="514"/>
+      <c r="J150" s="511"/>
+      <c r="K150" s="510" t="s">
         <v>391</v>
       </c>
-      <c r="L150" s="478"/>
-      <c r="M150" s="479"/>
+      <c r="L150" s="514"/>
+      <c r="M150" s="511"/>
       <c r="N150" s="129"/>
       <c r="AE150" s="178"/>
       <c r="AF150" s="178"/>
     </row>
-    <row r="151" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="151" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C151" s="192"/>
-      <c r="D151" s="476"/>
-[...6 lines deleted...]
-      <c r="K151" s="480" t="s">
+      <c r="D151" s="524"/>
+      <c r="E151" s="524"/>
+      <c r="F151" s="512"/>
+      <c r="G151" s="515"/>
+      <c r="H151" s="515"/>
+      <c r="I151" s="515"/>
+      <c r="J151" s="513"/>
+      <c r="K151" s="512" t="s">
         <v>601</v>
       </c>
-      <c r="L151" s="481"/>
-      <c r="M151" s="482"/>
+      <c r="L151" s="515"/>
+      <c r="M151" s="513"/>
       <c r="N151" s="129"/>
       <c r="AE151" s="178"/>
       <c r="AF151" s="178"/>
     </row>
-    <row r="152" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="152" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C152" s="192"/>
       <c r="N152" s="129"/>
       <c r="AE152" s="178"/>
       <c r="AF152" s="178"/>
     </row>
-    <row r="153" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="153" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C153" s="199"/>
-      <c r="D153" s="468" t="s">
+      <c r="D153" s="493" t="s">
         <v>463</v>
       </c>
-      <c r="E153" s="468"/>
-      <c r="F153" s="528" t="s">
+      <c r="E153" s="493"/>
+      <c r="F153" s="483" t="s">
         <v>495</v>
       </c>
-      <c r="G153" s="492"/>
-[...3 lines deleted...]
-      <c r="K153" s="475" t="s">
+      <c r="G153" s="529"/>
+      <c r="H153" s="529"/>
+      <c r="I153" s="529"/>
+      <c r="J153" s="484"/>
+      <c r="K153" s="517" t="s">
         <v>585</v>
       </c>
-      <c r="L153" s="475"/>
-      <c r="M153" s="475"/>
+      <c r="L153" s="517"/>
+      <c r="M153" s="517"/>
       <c r="N153" s="129"/>
       <c r="AE153" s="178"/>
       <c r="AF153" s="178"/>
     </row>
-    <row r="154" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="154" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C154" s="136"/>
-      <c r="D154" s="468"/>
-[...8 lines deleted...]
-      <c r="M154" s="475"/>
+      <c r="D154" s="493"/>
+      <c r="E154" s="493"/>
+      <c r="F154" s="485"/>
+      <c r="G154" s="525"/>
+      <c r="H154" s="525"/>
+      <c r="I154" s="525"/>
+      <c r="J154" s="486"/>
+      <c r="K154" s="517"/>
+      <c r="L154" s="517"/>
+      <c r="M154" s="517"/>
       <c r="N154" s="129"/>
       <c r="AE154" s="178"/>
       <c r="AF154" s="178"/>
     </row>
-    <row r="155" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="155" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C155" s="149"/>
       <c r="N155" s="129"/>
       <c r="AE155" s="178"/>
       <c r="AF155" s="178"/>
     </row>
-    <row r="156" spans="3:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="156" spans="3:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C156" s="131"/>
-      <c r="D156" s="468" t="s">
+      <c r="D156" s="493" t="s">
         <v>658</v>
       </c>
-      <c r="E156" s="468"/>
-      <c r="F156" s="528" t="s">
+      <c r="E156" s="493"/>
+      <c r="F156" s="483" t="s">
         <v>462</v>
       </c>
-      <c r="G156" s="492"/>
-[...3 lines deleted...]
-      <c r="K156" s="475" t="s">
+      <c r="G156" s="529"/>
+      <c r="H156" s="529"/>
+      <c r="I156" s="529"/>
+      <c r="J156" s="484"/>
+      <c r="K156" s="517" t="s">
         <v>659</v>
       </c>
-      <c r="L156" s="475"/>
-      <c r="M156" s="475"/>
+      <c r="L156" s="517"/>
+      <c r="M156" s="517"/>
       <c r="N156" s="129"/>
       <c r="AE156" s="178"/>
       <c r="AF156" s="178"/>
     </row>
-    <row r="157" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="157" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C157" s="149"/>
-      <c r="D157" s="468"/>
-[...8 lines deleted...]
-      <c r="M157" s="475"/>
+      <c r="D157" s="493"/>
+      <c r="E157" s="493"/>
+      <c r="F157" s="485"/>
+      <c r="G157" s="525"/>
+      <c r="H157" s="525"/>
+      <c r="I157" s="525"/>
+      <c r="J157" s="486"/>
+      <c r="K157" s="517"/>
+      <c r="L157" s="517"/>
+      <c r="M157" s="517"/>
       <c r="N157" s="129"/>
       <c r="AE157" s="178"/>
       <c r="AF157" s="178"/>
     </row>
-    <row r="158" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="158" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C158" s="149"/>
       <c r="N158" s="129"/>
       <c r="AE158" s="178"/>
       <c r="AF158" s="178"/>
     </row>
-    <row r="159" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="159" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C159" s="131"/>
-      <c r="D159" s="468" t="s">
+      <c r="D159" s="493" t="s">
         <v>660</v>
       </c>
-      <c r="E159" s="468"/>
-      <c r="F159" s="528" t="s">
+      <c r="E159" s="493"/>
+      <c r="F159" s="483" t="s">
         <v>461</v>
       </c>
-      <c r="G159" s="492"/>
-[...3 lines deleted...]
-      <c r="K159" s="477" t="s">
+      <c r="G159" s="529"/>
+      <c r="H159" s="529"/>
+      <c r="I159" s="529"/>
+      <c r="J159" s="484"/>
+      <c r="K159" s="510" t="s">
         <v>661</v>
       </c>
-      <c r="L159" s="478"/>
-      <c r="M159" s="479"/>
+      <c r="L159" s="514"/>
+      <c r="M159" s="511"/>
       <c r="N159" s="129"/>
       <c r="AE159" s="178"/>
       <c r="AF159" s="178"/>
     </row>
-    <row r="160" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="160" spans="3:32" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C160" s="149"/>
-      <c r="D160" s="468"/>
-[...6 lines deleted...]
-      <c r="K160" s="476" t="s">
+      <c r="D160" s="493"/>
+      <c r="E160" s="493"/>
+      <c r="F160" s="485"/>
+      <c r="G160" s="525"/>
+      <c r="H160" s="525"/>
+      <c r="I160" s="525"/>
+      <c r="J160" s="486"/>
+      <c r="K160" s="524" t="s">
         <v>662</v>
       </c>
-      <c r="L160" s="476"/>
-      <c r="M160" s="476"/>
+      <c r="L160" s="524"/>
+      <c r="M160" s="524"/>
       <c r="N160" s="129"/>
       <c r="AE160" s="178"/>
       <c r="AF160" s="178"/>
     </row>
-    <row r="161" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C161" s="149"/>
       <c r="N161" s="129"/>
       <c r="AE161" s="178"/>
       <c r="AF161" s="178"/>
     </row>
-    <row r="162" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="162" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C162" s="131"/>
-      <c r="D162" s="468" t="s">
+      <c r="D162" s="493" t="s">
         <v>402</v>
       </c>
-      <c r="E162" s="468"/>
-      <c r="F162" s="528" t="s">
+      <c r="E162" s="493"/>
+      <c r="F162" s="483" t="s">
         <v>402</v>
       </c>
-      <c r="G162" s="492"/>
-[...3 lines deleted...]
-      <c r="K162" s="475" t="s">
+      <c r="G162" s="529"/>
+      <c r="H162" s="529"/>
+      <c r="I162" s="529"/>
+      <c r="J162" s="484"/>
+      <c r="K162" s="517" t="s">
         <v>663</v>
       </c>
-      <c r="L162" s="475"/>
-      <c r="M162" s="475"/>
+      <c r="L162" s="517"/>
+      <c r="M162" s="517"/>
       <c r="N162" s="129"/>
     </row>
-    <row r="163" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="M163" s="475"/>
+    <row r="163" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D163" s="493"/>
+      <c r="E163" s="493"/>
+      <c r="F163" s="485"/>
+      <c r="G163" s="525"/>
+      <c r="H163" s="525"/>
+      <c r="I163" s="525"/>
+      <c r="J163" s="486"/>
+      <c r="K163" s="517"/>
+      <c r="L163" s="517"/>
+      <c r="M163" s="517"/>
       <c r="N163" s="129"/>
     </row>
-    <row r="164" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="164" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N164" s="129"/>
     </row>
-    <row r="165" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="165" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N165" s="129"/>
     </row>
-    <row r="166" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="166" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N166" s="129"/>
     </row>
-    <row r="167" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="167" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N167" s="129"/>
     </row>
-    <row r="168" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="168" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K168" s="176"/>
       <c r="L168" s="176"/>
       <c r="M168" s="176"/>
       <c r="N168" s="129"/>
     </row>
-    <row r="169" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="169" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D169" s="175"/>
       <c r="E169" s="175"/>
       <c r="F169" s="176"/>
       <c r="G169" s="176"/>
       <c r="H169" s="176"/>
       <c r="I169" s="176"/>
       <c r="N169" s="129"/>
     </row>
-    <row r="170" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="170" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J170" s="176"/>
       <c r="N170" s="129"/>
     </row>
-    <row r="171" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="171" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N171" s="129"/>
     </row>
-    <row r="172" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N172" s="129"/>
     </row>
-    <row r="173" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N173" s="129"/>
     </row>
-    <row r="174" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="174" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N174" s="129"/>
     </row>
-    <row r="175" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="175" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N175" s="129"/>
     </row>
-    <row r="176" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="176" spans="3:32" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N176" s="129"/>
     </row>
-    <row r="177" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="177" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N177" s="129"/>
     </row>
-    <row r="178" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="178" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N178" s="129"/>
     </row>
-    <row r="179" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="179" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N179" s="129"/>
     </row>
-    <row r="180" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="180" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N180" s="129"/>
     </row>
-    <row r="181" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="181" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N181" s="129"/>
     </row>
-    <row r="182" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="182" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N182" s="129"/>
     </row>
-    <row r="183" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="183" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N183" s="129"/>
     </row>
-    <row r="184" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
-[...4 lines deleted...]
-    <row r="189" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="184" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" spans="14:14" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="272">
-    <mergeCell ref="BY33:CH33"/>
-[...104 lines deleted...]
-    <mergeCell ref="AB43:AD43"/>
+    <mergeCell ref="AX50:BG50"/>
+    <mergeCell ref="AX52:AY53"/>
+    <mergeCell ref="AB59:AD59"/>
+    <mergeCell ref="W53:AA61"/>
+    <mergeCell ref="W62:AA62"/>
+    <mergeCell ref="BE52:BG53"/>
+    <mergeCell ref="AX56:BG56"/>
+    <mergeCell ref="AX58:BG58"/>
+    <mergeCell ref="AX61:AY63"/>
+    <mergeCell ref="BE61:BG61"/>
+    <mergeCell ref="BE62:BG62"/>
+    <mergeCell ref="BE63:BG63"/>
+    <mergeCell ref="AZ61:BD61"/>
+    <mergeCell ref="AZ62:BD63"/>
+    <mergeCell ref="AZ52:BD53"/>
+    <mergeCell ref="AB55:AD55"/>
+    <mergeCell ref="AB57:AD57"/>
+    <mergeCell ref="AB58:AD58"/>
+    <mergeCell ref="AB60:AD60"/>
+    <mergeCell ref="AB61:AD61"/>
+    <mergeCell ref="AB62:AD62"/>
+    <mergeCell ref="AB56:AD56"/>
+    <mergeCell ref="AB52:AD52"/>
     <mergeCell ref="AB54:AD54"/>
-    <mergeCell ref="K49:M49"/>
-[...82 lines deleted...]
-    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="D156:E157"/>
+    <mergeCell ref="F156:J157"/>
+    <mergeCell ref="K156:M157"/>
+    <mergeCell ref="D159:E160"/>
+    <mergeCell ref="F159:J160"/>
+    <mergeCell ref="K159:M159"/>
+    <mergeCell ref="K160:M160"/>
+    <mergeCell ref="D162:E163"/>
+    <mergeCell ref="F162:J163"/>
+    <mergeCell ref="K162:M163"/>
+    <mergeCell ref="K151:M151"/>
+    <mergeCell ref="D40:E44"/>
+    <mergeCell ref="F40:J44"/>
+    <mergeCell ref="F46:J47"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="D55:E63"/>
+    <mergeCell ref="F62:J63"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="F132:J133"/>
+    <mergeCell ref="D132:E133"/>
+    <mergeCell ref="F136:J137"/>
+    <mergeCell ref="D136:E137"/>
+    <mergeCell ref="K136:M136"/>
+    <mergeCell ref="K140:M140"/>
+    <mergeCell ref="F130:J130"/>
+    <mergeCell ref="K129:M129"/>
+    <mergeCell ref="K130:M130"/>
+    <mergeCell ref="K121:M121"/>
+    <mergeCell ref="F48:J53"/>
+    <mergeCell ref="K53:M53"/>
     <mergeCell ref="D153:E154"/>
     <mergeCell ref="F153:J154"/>
     <mergeCell ref="D148:E148"/>
     <mergeCell ref="F148:J148"/>
     <mergeCell ref="K148:M148"/>
     <mergeCell ref="K142:M142"/>
     <mergeCell ref="K153:M154"/>
     <mergeCell ref="K80:M80"/>
     <mergeCell ref="D95:E99"/>
     <mergeCell ref="F99:J99"/>
     <mergeCell ref="K99:M99"/>
     <mergeCell ref="D145:M145"/>
     <mergeCell ref="D150:E151"/>
     <mergeCell ref="F150:J151"/>
     <mergeCell ref="D139:E140"/>
     <mergeCell ref="F139:J140"/>
     <mergeCell ref="K139:M139"/>
     <mergeCell ref="D142:E143"/>
     <mergeCell ref="F142:J143"/>
     <mergeCell ref="K143:M143"/>
     <mergeCell ref="K132:M133"/>
     <mergeCell ref="K137:M137"/>
     <mergeCell ref="D126:M126"/>
     <mergeCell ref="K150:M150"/>
-    <mergeCell ref="K151:M151"/>
-[...55 lines deleted...]
-    <mergeCell ref="AB52:AD52"/>
+    <mergeCell ref="K122:M122"/>
+    <mergeCell ref="K123:M123"/>
+    <mergeCell ref="F121:J123"/>
+    <mergeCell ref="D121:E123"/>
+    <mergeCell ref="D129:E130"/>
+    <mergeCell ref="F129:J129"/>
+    <mergeCell ref="D116:E117"/>
+    <mergeCell ref="F116:J117"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="F119:J119"/>
+    <mergeCell ref="K119:M119"/>
+    <mergeCell ref="K117:M117"/>
+    <mergeCell ref="D106:E107"/>
+    <mergeCell ref="F106:J107"/>
+    <mergeCell ref="K106:M107"/>
+    <mergeCell ref="F109:J110"/>
+    <mergeCell ref="K109:M110"/>
+    <mergeCell ref="K111:M111"/>
+    <mergeCell ref="F111:J113"/>
+    <mergeCell ref="D109:E113"/>
+    <mergeCell ref="K116:M116"/>
+    <mergeCell ref="K113:M113"/>
+    <mergeCell ref="K112:M112"/>
+    <mergeCell ref="D101:E101"/>
+    <mergeCell ref="F101:J101"/>
+    <mergeCell ref="K101:M101"/>
+    <mergeCell ref="D103:M103"/>
+    <mergeCell ref="F95:J98"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="K98:M98"/>
+    <mergeCell ref="D89:E90"/>
+    <mergeCell ref="F89:J90"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="D92:E93"/>
+    <mergeCell ref="F92:J93"/>
+    <mergeCell ref="K92:M93"/>
+    <mergeCell ref="D84:E87"/>
+    <mergeCell ref="F84:J86"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="F87:J87"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="D76:M76"/>
+    <mergeCell ref="D79:E82"/>
+    <mergeCell ref="F79:J81"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="F82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="D69:E74"/>
+    <mergeCell ref="F69:J74"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="AB50:AD50"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="AB49:AD49"/>
+    <mergeCell ref="W47:AA52"/>
+    <mergeCell ref="AB53:AD53"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="U47:V62"/>
+    <mergeCell ref="D46:E53"/>
+    <mergeCell ref="F55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="F56:J61"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="K52:M52"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="BE45:BG45"/>
+    <mergeCell ref="AB48:AD48"/>
+    <mergeCell ref="AX43:AY45"/>
+    <mergeCell ref="AZ44:BD44"/>
+    <mergeCell ref="AZ45:BD45"/>
+    <mergeCell ref="AX47:AY48"/>
+    <mergeCell ref="AZ47:BD48"/>
+    <mergeCell ref="BE47:BG48"/>
+    <mergeCell ref="AB47:AD47"/>
+    <mergeCell ref="AB43:AD43"/>
+    <mergeCell ref="AX36:AY38"/>
+    <mergeCell ref="AZ36:BD36"/>
+    <mergeCell ref="BE36:BG36"/>
+    <mergeCell ref="AX40:AY41"/>
+    <mergeCell ref="K43:M43"/>
+    <mergeCell ref="AZ43:BD43"/>
+    <mergeCell ref="BE43:BG43"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="AZ40:BD41"/>
+    <mergeCell ref="W43:AA43"/>
+    <mergeCell ref="AB42:AD42"/>
+    <mergeCell ref="BE40:BG41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="W40:AA40"/>
+    <mergeCell ref="AB40:AD40"/>
+    <mergeCell ref="W41:AA42"/>
+    <mergeCell ref="AB41:AD41"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="BE44:BG44"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="W36:AA37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="U36:V43"/>
+    <mergeCell ref="AB36:AD36"/>
+    <mergeCell ref="AB37:AD37"/>
+    <mergeCell ref="BD22:BF24"/>
+    <mergeCell ref="K7:M8"/>
+    <mergeCell ref="AX33:BG33"/>
+    <mergeCell ref="AV26:AX27"/>
+    <mergeCell ref="BK33:BT33"/>
+    <mergeCell ref="BM38:BQ39"/>
+    <mergeCell ref="BR38:BT39"/>
+    <mergeCell ref="AL36:AP37"/>
+    <mergeCell ref="AQ36:AS37"/>
+    <mergeCell ref="W38:AA39"/>
+    <mergeCell ref="AJ36:AK37"/>
+    <mergeCell ref="AJ39:AK40"/>
+    <mergeCell ref="AL39:AP40"/>
+    <mergeCell ref="AQ39:AS40"/>
+    <mergeCell ref="AJ31:AS31"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="U33:AD33"/>
+    <mergeCell ref="AJ33:AS33"/>
+    <mergeCell ref="AB39:AD39"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="U31:AD31"/>
+    <mergeCell ref="AX31:BG31"/>
+    <mergeCell ref="BK31:BT31"/>
+    <mergeCell ref="D36:E38"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="G26:H27"/>
+    <mergeCell ref="I26:M27"/>
+    <mergeCell ref="N26:P27"/>
+    <mergeCell ref="T26:U27"/>
+    <mergeCell ref="V26:Z27"/>
+    <mergeCell ref="AA26:AC27"/>
+    <mergeCell ref="AO26:AP27"/>
+    <mergeCell ref="A2:J3"/>
+    <mergeCell ref="R2:BB2"/>
+    <mergeCell ref="AQ26:AU27"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="AF5:AR6"/>
+    <mergeCell ref="AF13:AR15"/>
+    <mergeCell ref="AF20:AH21"/>
+    <mergeCell ref="AI20:AN21"/>
+    <mergeCell ref="AO20:AR21"/>
+    <mergeCell ref="AW22:AX24"/>
+    <mergeCell ref="AY22:BC24"/>
+    <mergeCell ref="BY33:CH33"/>
+    <mergeCell ref="BY31:CH31"/>
+    <mergeCell ref="BK36:BL39"/>
+    <mergeCell ref="BM36:BQ37"/>
+    <mergeCell ref="BR36:BT37"/>
+    <mergeCell ref="AZ37:BD38"/>
+    <mergeCell ref="BE37:BG38"/>
+    <mergeCell ref="CF43:CH44"/>
+    <mergeCell ref="CA43:CE44"/>
+    <mergeCell ref="BY43:BZ44"/>
+    <mergeCell ref="CF39:CH40"/>
+    <mergeCell ref="CA39:CE40"/>
+    <mergeCell ref="BY39:BZ40"/>
+    <mergeCell ref="BY36:BZ37"/>
+    <mergeCell ref="CA36:CE37"/>
+    <mergeCell ref="CF36:CH37"/>
+    <mergeCell ref="BK41:BL42"/>
+    <mergeCell ref="BM41:BQ42"/>
+    <mergeCell ref="BR41:BT42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Inter+Nvmr Dep +Nvnl+Adcol</vt:lpstr>
       <vt:lpstr>Analisis</vt:lpstr>
       <vt:lpstr>Intermodal 01-31-20</vt:lpstr>
       <vt:lpstr>Intermodal 01-31-20 (2)</vt:lpstr>
       <vt:lpstr>Navenal 31-01-20</vt:lpstr>
       <vt:lpstr>Intermodal 03-31-20 </vt:lpstr>
       <vt:lpstr>Intermodal 31-08-2022</vt:lpstr>
       <vt:lpstr>Intermodal 15-09-2023</vt:lpstr>
       <vt:lpstr>Intermodal 30-01-2024</vt:lpstr>
       <vt:lpstr>Intermodal </vt:lpstr>
+      <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Navenal 31-03-20</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MFMEJIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>