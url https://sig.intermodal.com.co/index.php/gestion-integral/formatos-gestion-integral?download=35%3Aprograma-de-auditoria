--- v0 (2026-02-04)
+++ v1 (2026-10-01)
@@ -1,475 +1,1539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\AGILITY\PROCESOS\GESTIÓN INTEGRAL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://intermodal0-my.sharepoint.com/personal/sergio_agudelo_intermodal_com_co/Documents/Documentos/Chechito Papasito/SIG Intermodal/3.Gestión Integral/Formatos/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="166" documentId="13_ncr:1_{254CD386-F35D-4D5A-B391-E7529B2EA0C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D68F2944-0B59-4FFC-937A-A09AD0EDD9F1}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="1" state="hidden" r:id="rId1"/>
+    <sheet name="Auditores" sheetId="3" r:id="rId2"/>
+    <sheet name="Bogotá" sheetId="2" r:id="rId3"/>
+    <sheet name="Madrid" sheetId="4" r:id="rId4"/>
+    <sheet name="Yumbo" sheetId="5" r:id="rId5"/>
+    <sheet name="Buenaventura" sheetId="6" r:id="rId6"/>
+    <sheet name="Cartagena" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$H$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Bogotá!$A$1:$M$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">Buenaventura!$A$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">Cartagena!$A$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Madrid!$A$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">Yumbo!$A$1:$M$65</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="73">
   <si>
     <t>PROGRAMA DE AUDITORÍA</t>
   </si>
   <si>
     <t>Fecha:</t>
   </si>
   <si>
     <t>Proceso</t>
   </si>
   <si>
     <t>Sucursal</t>
   </si>
   <si>
-    <t>Bogotá</t>
-[...4 lines deleted...]
-  <si>
     <t>Servicio Al Cliente</t>
   </si>
   <si>
     <t>Gestión Estratégica</t>
   </si>
   <si>
     <t>Gestión Integral</t>
   </si>
   <si>
+    <t>Operador Logístico</t>
+  </si>
+  <si>
+    <t>Agenciamiento Maritimo</t>
+  </si>
+  <si>
+    <t>Deposito de Contenedores</t>
+  </si>
+  <si>
+    <t>Almacenamiento</t>
+  </si>
+  <si>
+    <t>Transporte Maritimo</t>
+  </si>
+  <si>
+    <t>Control Contenedores</t>
+  </si>
+  <si>
+    <t>Gestión Informatica</t>
+  </si>
+  <si>
+    <t>Gestión Humana</t>
+  </si>
+  <si>
+    <t>Gestión Financiera</t>
+  </si>
+  <si>
     <t>Gestión Administrativa</t>
   </si>
   <si>
     <t>Sucursal a la cual no aplica el proceso</t>
   </si>
   <si>
-    <t>GI-FT-09
-Código</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>0
-Versión</t>
+    <t>GI-FT-08
+Versión: 2
+Fecha de creación: 10/08/2012
+Fecha de actualización: 28/12/2015</t>
   </si>
   <si>
-    <t>18/07/2016
-Fecha de Creación</t>
+    <t>BAQ</t>
   </si>
   <si>
-    <t>18/07/2016
-Fecha de Actualización</t>
+    <t>BTA</t>
   </si>
   <si>
-    <t>Cali</t>
+    <t>BUN</t>
+  </si>
+  <si>
+    <t>CTG</t>
+  </si>
+  <si>
+    <t>SMT</t>
+  </si>
+  <si>
+    <t>YUM</t>
+  </si>
+  <si>
+    <t>MAD</t>
+  </si>
+  <si>
+    <t>Gestión de Compras</t>
+  </si>
+  <si>
+    <t>Alcance:</t>
+  </si>
+  <si>
+    <t>Criterios</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t>Talento Humano / Cantidad</t>
+  </si>
+  <si>
+    <t>Cantidad de Personas que conforman la empresa</t>
+  </si>
+  <si>
+    <t>Recursos Financieros</t>
+  </si>
+  <si>
+    <t>Recursos Tecnologicos</t>
+  </si>
+  <si>
+    <t>Auditoria / Actividad</t>
+  </si>
+  <si>
+    <t>Auditorias Internas a los Procesos</t>
+  </si>
+  <si>
+    <t>Tipo de Proceso</t>
+  </si>
+  <si>
+    <t>Apoyo</t>
+  </si>
+  <si>
+    <t>Equipo Auditor / Responsable de la Actividad</t>
+  </si>
+  <si>
+    <t>Fecha de Inicio</t>
+  </si>
+  <si>
+    <t>Fecha de Terminación</t>
+  </si>
+  <si>
+    <t>Fecha Programada</t>
+  </si>
+  <si>
+    <t>Productos Esperados</t>
+  </si>
+  <si>
+    <t>Seguimiento</t>
+  </si>
+  <si>
+    <t>Fecha en que culmina la actividad</t>
+  </si>
+  <si>
+    <t>Evidencias</t>
+  </si>
+  <si>
+    <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Total de personas que conforman el equipo auditor</t>
+  </si>
+  <si>
+    <t>Objetivo</t>
+  </si>
+  <si>
+    <t>Estratégico</t>
+  </si>
+  <si>
+    <t>Responsable o Lider de la auditoría</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Procesos por Sucursal</t>
+  </si>
+  <si>
+    <t>Auditores ISO 28000</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>Compras</t>
+  </si>
+  <si>
+    <t>Operador logistico</t>
+  </si>
+  <si>
+    <t>Gestión Informática</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Depósito de Contenedores</t>
+  </si>
+  <si>
+    <t>Cesar Castro</t>
+  </si>
+  <si>
+    <t>Yumbo</t>
+  </si>
+  <si>
+    <t>Operador Logistico</t>
+  </si>
+  <si>
+    <t>Buenaventura</t>
+  </si>
+  <si>
+    <t>Agenciamiento maritimo</t>
+  </si>
+  <si>
+    <t>Cartagena</t>
+  </si>
+  <si>
+    <t>Clave</t>
+  </si>
+  <si>
+    <t>Sergio Agudelo</t>
+  </si>
+  <si>
+    <t>Cindy Quiñonez</t>
+  </si>
+  <si>
+    <t>Grey Nuñez</t>
+  </si>
+  <si>
+    <t>GI-FT-08
+Versión: 5
+Fecha de creación: 10/08/2012
+Fecha de actualización:01/06/2026</t>
+  </si>
+  <si>
+    <t>Numeral Aplicable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Stone Serif"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Stone Serif"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF961904"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2CB64"/>
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF38E59E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF961904"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>136205</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>207819</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>69820</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>24988</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>254576</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>645504</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2"/>
+        <xdr:cNvPr id="4" name="2 Imagen" descr="LOGOSIMBOLO RED NAVEMAR-Alta">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="136205" y="0"/>
-          <a:ext cx="1457068" cy="830283"/>
+          <a:off x="5299364" y="69820"/>
+          <a:ext cx="626917" cy="774843"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>355022</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1255568</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>102756</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F0C4A0-60E2-4FBF-B41E-0ADF2BE96976}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9421090" y="0"/>
+          <a:ext cx="1835729" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>805295</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>36947</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>105931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9FC2CA1-243D-4ECC-A26F-6038FD82C9D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9057409" y="0"/>
+          <a:ext cx="1835729" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1094221</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>105931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554A4385-159A-4D55-B228-A013D1AF519E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9256568" y="0"/>
+          <a:ext cx="1835729" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>207818</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1111539</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>105931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD83C57-F525-4B3E-A958-58B52A73665A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9273886" y="0"/>
+          <a:ext cx="1835729" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>173182</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1073728</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>102756</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3190CA3E-1546-4A9F-B47F-28EBEC43C66E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9239250" y="0"/>
+          <a:ext cx="1835729" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -698,409 +1762,6686 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14:E14"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection sqref="A1:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="32.81640625" customWidth="1"/>
+    <col min="2" max="8" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C1" s="8" t="s">
+    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="9"/>
+    </row>
+    <row r="2" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="11"/>
+    </row>
+    <row r="3" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="37"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="39"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="88"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A6" s="89"/>
+      <c r="B6" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="10" t="s">
+      <c r="B15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F1" s="10"/>
-      <c r="G1" s="11" t="s">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H1" s="11"/>
-[...54 lines deleted...]
-      <c r="F5" s="18" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="19"/>
-[...150 lines deleted...]
-      <c r="G18" s="22"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
       <c r="H18" s="1"/>
-      <c r="I18" s="1"/>
-[...8 lines deleted...]
-      <c r="G19" s="22"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
       <c r="H19" s="1"/>
-      <c r="I19" s="1"/>
-[...8 lines deleted...]
-      <c r="G20" s="22"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
       <c r="H20" s="1"/>
-      <c r="I20" s="1"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="54">
-[...53 lines deleted...]
-    <mergeCell ref="F5:G5"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </colBreaks>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1C62974-1612-4243-9938-32E1FF7EE517}">
+  <dimension ref="A1:C29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="3.54296875" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="40.26953125" customWidth="1"/>
+    <col min="3" max="3" width="38.1796875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1" s="18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A3" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="91"/>
+      <c r="C3" s="92"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A4" s="20">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="95"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5" s="22">
+        <v>2</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="96"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6" s="22">
+        <v>3</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="96"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="22">
+        <v>4</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="96"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8" s="22">
+        <v>5</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="96"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9" s="22">
+        <v>6</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="96"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10" s="24">
+        <v>7</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="94"/>
+    </row>
+    <row r="11" spans="1:3" ht="9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="12" spans="1:3" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="91"/>
+      <c r="C12" s="92"/>
+    </row>
+    <row r="13" spans="1:3" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="14">
+        <v>1</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A15" s="90" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="91"/>
+      <c r="C15" s="92"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A16" s="20">
+        <v>1</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="93" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A17" s="22">
+        <v>2</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="96"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A18" s="24">
+        <v>3</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="94"/>
+    </row>
+    <row r="19" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A20" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="91"/>
+      <c r="C20" s="92"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A21" s="20">
+        <v>1</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="26"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A22" s="22">
+        <v>2</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A23" s="22"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="27"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A24" s="22"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="27"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A25" s="24"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="11"/>
+    </row>
+    <row r="26" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A27" s="90" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="91"/>
+      <c r="C27" s="92"/>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A28" s="20">
+        <v>1</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="93" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A29" s="24">
+        <v>2</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="94"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="C4:C10"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="A20:C20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BC8FB70-94A9-4F37-8E13-7DF468038F8F}">
+  <dimension ref="A1:M70"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="3" width="5.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.453125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="10" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="76"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="79"/>
+      <c r="I6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="76"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="15"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="44"/>
+      <c r="I10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="41"/>
+      <c r="B11" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="28"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="29"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="29"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="29"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="29"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="29"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="29"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="1"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="1"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="29"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A53" s="29"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="16"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A55" s="1"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="16"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="1"/>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="16"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A57" s="1"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="16"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A58" s="29"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A59" s="29"/>
+      <c r="B59" s="14"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="16"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="1"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:F5"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="M10:M12"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DC2F34-41BC-4605-8F82-D3D65AC7586A}">
+  <dimension ref="A1:M74"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10:K12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="3" width="5.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.453125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="10" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="76"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="79"/>
+      <c r="I6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="76"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="15"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="44"/>
+      <c r="I10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="41"/>
+      <c r="B11" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="28"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="29"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="29"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="29"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="29"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="29"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="29"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A55" s="29"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="1"/>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A57" s="29"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A62" s="29"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A63" s="29"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="B4:F5"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="M10:M12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A8A8B2-8250-4599-A619-EF67643E8C06}">
+  <dimension ref="A1:M74"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10:K12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="3" width="5.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.453125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="10" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="76"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="79"/>
+      <c r="I6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="76"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="15"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="44"/>
+      <c r="I10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="41"/>
+      <c r="B11" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="28"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="29"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="29"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="29"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="29"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="29"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="29"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="29"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A55" s="29"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="1"/>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A57" s="29"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A62" s="29"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A63" s="29"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="B4:F5"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="M10:M12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC065EBE-65D3-44CB-9663-E8FAECA22613}">
+  <dimension ref="A1:M74"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10:K12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="3" width="5.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.453125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="10" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="76"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="79"/>
+      <c r="I6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="76"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="15"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="44"/>
+      <c r="I10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="41"/>
+      <c r="B11" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="28"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="29"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="29"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="29"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="29"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="29"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="29"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="29"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A55" s="29"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="1"/>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A57" s="29"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A62" s="29"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A63" s="29"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="B4:F5"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="M10:M12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1883488F-2335-4097-AF90-11365BF29FDC}">
+  <dimension ref="A1:M74"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10:K12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="37.81640625" customWidth="1"/>
+    <col min="2" max="3" width="5.54296875" customWidth="1"/>
+    <col min="4" max="4" width="3.453125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+    <col min="10" max="11" width="12.1796875" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="64"/>
+    </row>
+    <row r="2" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="76"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="79"/>
+      <c r="I6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="76"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="15"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A8" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A9" s="37"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="44"/>
+      <c r="I10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="41"/>
+      <c r="B11" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="28"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="29"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="1"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="29"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="29"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="29"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="29"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="29"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="29"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A52" s="1"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A55" s="29"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="1"/>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A57" s="29"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="1"/>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A62" s="29"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A63" s="29"/>
+      <c r="B63" s="14"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="14"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="B4:F5"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="M10:M12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
-      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Auditores</vt:lpstr>
+      <vt:lpstr>Bogotá</vt:lpstr>
+      <vt:lpstr>Madrid</vt:lpstr>
+      <vt:lpstr>Yumbo</vt:lpstr>
+      <vt:lpstr>Buenaventura</vt:lpstr>
+      <vt:lpstr>Cartagena</vt:lpstr>
+      <vt:lpstr>Bogotá!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Buenaventura!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Cartagena!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Madrid!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Yumbo!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAVESOFT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>