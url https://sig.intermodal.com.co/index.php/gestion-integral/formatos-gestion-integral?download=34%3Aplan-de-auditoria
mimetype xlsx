--- v0 (2026-02-04)
+++ v1 (2026-10-01)
@@ -1,202 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\AGILITY\PROCESOS\GESTIÓN INTEGRAL\Formatos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://intermodal0-my.sharepoint.com/personal/sergio_agudelo_intermodal_com_co/Documents/Documentos/Chechito Papasito/SIG Intermodal/3.Gestión Integral/Formatos/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="82" documentId="11_ABF4B8663F63EC2E1CFEF76F63BE3659E754A693" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{149D0EFF-C6A9-4F1F-8ACA-A0C27AC27EE5}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7755"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>PLAN DE AUDITORÍA</t>
   </si>
   <si>
     <t>Sucursal:</t>
   </si>
   <si>
     <t>Auditor:</t>
   </si>
   <si>
     <t>Objetivos</t>
   </si>
   <si>
     <t>Alcance</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Proceso</t>
   </si>
   <si>
     <t>Documentos de Referencia</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
-    <t>GI-FT-08
-[...40 lines deleted...]
-    <t>Claudia Jativa</t>
+    <t>Greys Nuñez</t>
+  </si>
+  <si>
+    <t>GI-FT-10
+Versión: 5
+Fecha de creación: 10/08/2012
+Fecha de actualización:  01/06/2026</t>
+  </si>
+  <si>
+    <t>Numeral Aplicable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <name val="Stone Serif"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2CB64"/>
+        <fgColor rgb="FF38E59E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -246,281 +216,297 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="18" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="18" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF38E59E"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>282543</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>591911</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>122466</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>466317</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>544286</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>56471</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2"/>
+        <xdr:cNvPr id="2" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B545E1DE-21CF-40F8-8CB5-1768BB6B8881}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="282543" y="0"/>
-          <a:ext cx="1403382" cy="799692"/>
+          <a:off x="4225018" y="122466"/>
+          <a:ext cx="1537607" cy="845684"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -750,489 +736,454 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A7" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16:H16"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="140" zoomScaleNormal="100" zoomScaleSheetLayoutView="140" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="12.140625" customWidth="1"/>
+    <col min="1" max="1" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="9.453125" customWidth="1"/>
+    <col min="3" max="3" width="7.54296875" customWidth="1"/>
+    <col min="4" max="4" width="4.26953125" customWidth="1"/>
+    <col min="7" max="7" width="0.7265625" customWidth="1"/>
+    <col min="8" max="8" width="23.36328125" customWidth="1"/>
+    <col min="9" max="9" width="29.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F1" s="5" t="s">
+    <row r="1" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="19"/>
+    </row>
+    <row r="2" spans="1:11" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="G1" s="20" t="s">
-[...25 lines deleted...]
-    <row r="4" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="2.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:11" ht="19" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="26" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="26"/>
+      <c r="B4" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
       <c r="H4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="12" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="16"/>
       <c r="K4" s="16"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A5" s="17" t="s">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="18"/>
-[...26 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+    </row>
+    <row r="6" spans="1:11" ht="55" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="18"/>
-[...26 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="13"/>
+    </row>
+    <row r="8" spans="1:11" ht="55" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+    </row>
+    <row r="9" spans="1:11" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="15" t="s">
+      <c r="C9" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="15"/>
-[...1 lines deleted...]
-      <c r="F9" s="9" t="s">
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="10"/>
-[...1 lines deleted...]
-      <c r="I9" s="17" t="s">
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="J9" s="18"/>
-[...51 lines deleted...]
-      <c r="E12" s="14"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="9"/>
+    </row>
+    <row r="11" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="9"/>
+    </row>
+    <row r="12" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
       <c r="F12" s="12"/>
-      <c r="G12" s="13"/>
-[...10 lines deleted...]
-      <c r="E13" s="14"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
       <c r="F13" s="12"/>
-      <c r="G13" s="13"/>
-[...10 lines deleted...]
-      <c r="E14" s="14"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
       <c r="F14" s="12"/>
-      <c r="G14" s="13"/>
-[...10 lines deleted...]
-      <c r="E15" s="14"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="9"/>
+    </row>
+    <row r="15" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="4"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
       <c r="F15" s="12"/>
-      <c r="G15" s="13"/>
-[...44 lines deleted...]
-    <row r="19" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="9"/>
+    </row>
+    <row r="17" spans="1:11" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="9"/>
+    </row>
+    <row r="19" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
-      <c r="C19" s="14"/>
-[...9 lines deleted...]
-    <row r="20" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
-      <c r="C20" s="14"/>
-[...9 lines deleted...]
-    <row r="21" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="9"/>
+    </row>
+    <row r="21" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
-      <c r="C21" s="14"/>
-[...9 lines deleted...]
-    <row r="22" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="9"/>
+    </row>
+    <row r="22" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
-      <c r="C22" s="14"/>
-[...9 lines deleted...]
-    <row r="23" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="9"/>
+    </row>
+    <row r="23" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
-      <c r="C23" s="14"/>
-[...7 lines deleted...]
-      <c r="K23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="54">
-[...1 lines deleted...]
-    <mergeCell ref="I14:K14"/>
+  <mergeCells count="53">
     <mergeCell ref="B4:F4"/>
-    <mergeCell ref="D1:E1"/>
-[...1 lines deleted...]
-    <mergeCell ref="J1:K1"/>
+    <mergeCell ref="J4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
-    <mergeCell ref="I15:J15"/>
-[...1 lines deleted...]
-    <mergeCell ref="C9:E9"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
-    <mergeCell ref="I9:K9"/>
-[...7 lines deleted...]
-    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
-    <mergeCell ref="F20:H20"/>
-    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="J15:K15"/>
     <mergeCell ref="F23:H23"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="C23:E23"/>
-    <mergeCell ref="F22:H22"/>
-[...1 lines deleted...]
-    <mergeCell ref="C18:E18"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="F18:H18"/>
     <mergeCell ref="F19:H19"/>
-    <mergeCell ref="I22:J22"/>
-[...6 lines deleted...]
-    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J21:K21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
-      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAVESOFT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>